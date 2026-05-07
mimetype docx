--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R23788A2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR23788A2C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR23788A2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R144E2B12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR144E2B12" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR144E2B12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 17.4.2026 3:24:51</w:t>
+        <w:t>Sadovník/sadovnice, 7.5.2026 17:20:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2055,51 +2055,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 17.4.2026 3:24:51</w:t>
+        <w:t>Sadovník/sadovnice, 7.5.2026 17:20:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2952,51 +2952,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 17.4.2026 3:24:51</w:t>
+        <w:t>Sadovník/sadovnice, 7.5.2026 17:20:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13148,51 +13148,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>opadavé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 17.4.2026 3:24:51</w:t>
+        <w:t>Sadovník/sadovnice, 7.5.2026 17:20:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25725,51 +25725,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 17.4.2026 3:24:51</w:t>
+        <w:t>Sadovník/sadovnice, 7.5.2026 17:20:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32361,51 +32361,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 17.4.2026 3:24:51</w:t>
+        <w:t>Sadovník/sadovnice, 7.5.2026 17:20:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34145,51 +34145,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 15 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky dle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 17.4.2026 3:24:51</w:t>
+        <w:t>Sadovník/sadovnice, 7.5.2026 17:20:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34375,51 +34375,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 14 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 17.4.2026 3:24:51</w:t>
+        <w:t>Sadovník/sadovnice, 7.5.2026 17:20:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34901,84 +34901,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 17.4.2026 3:24:51</w:t>
+        <w:t>Sadovník/sadovnice, 7.5.2026 17:20:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6D0EE962"/>
+    <w:nsid w:val="0355BA85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -35064,51 +35064,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="010E3359"/>
+    <w:nsid w:val="6941B42C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -35194,51 +35194,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="794977D2"/>
+    <w:nsid w:val="6EE92B93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -35324,51 +35324,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2108A9A0"/>
+    <w:nsid w:val="79E34E17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -35454,51 +35454,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="75F0B007"/>
+    <w:nsid w:val="20BDB994"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>