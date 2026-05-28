--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R144E2B12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR144E2B12" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR144E2B12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1F851283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1F851283" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1F851283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 7.5.2026 17:20:19</w:t>
+        <w:t>Sadovník/sadovnice, 28.5.2026 2:30:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2055,51 +2055,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 7.5.2026 17:20:19</w:t>
+        <w:t>Sadovník/sadovnice, 28.5.2026 2:30:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2952,51 +2952,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 7.5.2026 17:20:19</w:t>
+        <w:t>Sadovník/sadovnice, 28.5.2026 2:30:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13148,51 +13148,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>opadavé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 7.5.2026 17:20:19</w:t>
+        <w:t>Sadovník/sadovnice, 28.5.2026 2:30:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25725,51 +25725,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 7.5.2026 17:20:19</w:t>
+        <w:t>Sadovník/sadovnice, 28.5.2026 2:30:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32361,51 +32361,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 7.5.2026 17:20:19</w:t>
+        <w:t>Sadovník/sadovnice, 28.5.2026 2:30:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34145,51 +34145,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 15 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky dle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 7.5.2026 17:20:19</w:t>
+        <w:t>Sadovník/sadovnice, 28.5.2026 2:30:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34375,51 +34375,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 14 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 7.5.2026 17:20:19</w:t>
+        <w:t>Sadovník/sadovnice, 28.5.2026 2:30:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34901,84 +34901,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 7.5.2026 17:20:19</w:t>
+        <w:t>Sadovník/sadovnice, 28.5.2026 2:30:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0355BA85"/>
+    <w:nsid w:val="4850B619"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -35064,51 +35064,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6941B42C"/>
+    <w:nsid w:val="599839F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -35194,51 +35194,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6EE92B93"/>
+    <w:nsid w:val="6934D590"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -35324,51 +35324,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="79E34E17"/>
+    <w:nsid w:val="10B8953B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -35454,51 +35454,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="20BDB994"/>
+    <w:nsid w:val="39326B62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>