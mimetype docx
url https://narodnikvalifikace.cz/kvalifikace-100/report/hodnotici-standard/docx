--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1F851283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1F851283" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1F851283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2FCE713C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2FCE713C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2FCE713C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 28.5.2026 2:30:23</w:t>
+        <w:t>Sadovník/sadovnice, 17.6.2026 9:36:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2055,51 +2055,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 28.5.2026 2:30:23</w:t>
+        <w:t>Sadovník/sadovnice, 17.6.2026 9:36:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2952,51 +2952,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 28.5.2026 2:30:23</w:t>
+        <w:t>Sadovník/sadovnice, 17.6.2026 9:36:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13148,51 +13148,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>opadavé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 28.5.2026 2:30:23</w:t>
+        <w:t>Sadovník/sadovnice, 17.6.2026 9:36:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25725,51 +25725,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 28.5.2026 2:30:23</w:t>
+        <w:t>Sadovník/sadovnice, 17.6.2026 9:36:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32361,51 +32361,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 28.5.2026 2:30:23</w:t>
+        <w:t>Sadovník/sadovnice, 17.6.2026 9:36:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34145,51 +34145,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 15 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky dle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 28.5.2026 2:30:23</w:t>
+        <w:t>Sadovník/sadovnice, 17.6.2026 9:36:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34375,51 +34375,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 14 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 28.5.2026 2:30:23</w:t>
+        <w:t>Sadovník/sadovnice, 17.6.2026 9:36:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34901,84 +34901,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 28.5.2026 2:30:23</w:t>
+        <w:t>Sadovník/sadovnice, 17.6.2026 9:36:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4850B619"/>
+    <w:nsid w:val="7DE7FCDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -35064,51 +35064,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="599839F7"/>
+    <w:nsid w:val="7411A786"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -35194,51 +35194,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6934D590"/>
+    <w:nsid w:val="1C6E8B83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -35324,51 +35324,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="10B8953B"/>
+    <w:nsid w:val="63044C73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -35454,51 +35454,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="39326B62"/>
+    <w:nsid w:val="2675F84B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>