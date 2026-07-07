--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2FCE713C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2FCE713C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2FCE713C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R35568B2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR35568B2C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR35568B2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 17.6.2026 9:36:12</w:t>
+        <w:t>Sadovník/sadovnice, 7.7.2026 12:24:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2055,51 +2055,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 17.6.2026 9:36:12</w:t>
+        <w:t>Sadovník/sadovnice, 7.7.2026 12:24:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2952,51 +2952,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 17.6.2026 9:36:12</w:t>
+        <w:t>Sadovník/sadovnice, 7.7.2026 12:24:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13148,51 +13148,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>opadavé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 17.6.2026 9:36:12</w:t>
+        <w:t>Sadovník/sadovnice, 7.7.2026 12:24:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25725,51 +25725,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 17.6.2026 9:36:12</w:t>
+        <w:t>Sadovník/sadovnice, 7.7.2026 12:24:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32361,51 +32361,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 17.6.2026 9:36:13</w:t>
+        <w:t>Sadovník/sadovnice, 7.7.2026 12:24:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34145,51 +34145,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 15 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky dle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 17.6.2026 9:36:13</w:t>
+        <w:t>Sadovník/sadovnice, 7.7.2026 12:24:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34375,51 +34375,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 14 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 17.6.2026 9:36:13</w:t>
+        <w:t>Sadovník/sadovnice, 7.7.2026 12:24:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34901,84 +34901,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 17.6.2026 9:36:13</w:t>
+        <w:t>Sadovník/sadovnice, 7.7.2026 12:24:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7DE7FCDC"/>
+    <w:nsid w:val="298E1DE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -35064,51 +35064,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7411A786"/>
+    <w:nsid w:val="0A5C4B5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -35194,51 +35194,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1C6E8B83"/>
+    <w:nsid w:val="27402336"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -35324,51 +35324,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="63044C73"/>
+    <w:nsid w:val="0382AA94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -35454,51 +35454,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2675F84B"/>
+    <w:nsid w:val="10ACE473"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>