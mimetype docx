--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R35568B2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR35568B2C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR35568B2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R49CE92A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR49CE92A7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR49CE92A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 7.7.2026 12:24:29</w:t>
+        <w:t>Sadovník/sadovnice, 7.7.2026 13:43:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2055,51 +2055,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 7.7.2026 12:24:29</w:t>
+        <w:t>Sadovník/sadovnice, 7.7.2026 13:43:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2952,51 +2952,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 7.7.2026 12:24:29</w:t>
+        <w:t>Sadovník/sadovnice, 7.7.2026 13:43:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13148,51 +13148,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>opadavé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 7.7.2026 12:24:29</w:t>
+        <w:t>Sadovník/sadovnice, 7.7.2026 13:43:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25725,51 +25725,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 7.7.2026 12:24:29</w:t>
+        <w:t>Sadovník/sadovnice, 7.7.2026 13:43:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32361,51 +32361,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 7.7.2026 12:24:29</w:t>
+        <w:t>Sadovník/sadovnice, 7.7.2026 13:43:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34145,51 +34145,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 15 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky dle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 7.7.2026 12:24:29</w:t>
+        <w:t>Sadovník/sadovnice, 7.7.2026 13:43:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34375,51 +34375,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 14 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 7.7.2026 12:24:29</w:t>
+        <w:t>Sadovník/sadovnice, 7.7.2026 13:43:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34901,84 +34901,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 7.7.2026 12:24:29</w:t>
+        <w:t>Sadovník/sadovnice, 7.7.2026 13:43:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="298E1DE8"/>
+    <w:nsid w:val="6D20A22F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -35064,51 +35064,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A5C4B5D"/>
+    <w:nsid w:val="55BF6F5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -35194,51 +35194,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="27402336"/>
+    <w:nsid w:val="0CCC53E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -35324,51 +35324,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0382AA94"/>
+    <w:nsid w:val="6292DCA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -35454,51 +35454,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="10ACE473"/>
+    <w:nsid w:val="46891ACB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>