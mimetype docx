--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R49CE92A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR49CE92A7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR49CE92A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5FB584F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5FB584F0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5FB584F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 7.7.2026 13:43:15</w:t>
+        <w:t>Sadovník/sadovnice, 31.7.2026 9:37:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2055,51 +2055,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 7.7.2026 13:43:15</w:t>
+        <w:t>Sadovník/sadovnice, 31.7.2026 9:37:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2952,51 +2952,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 7.7.2026 13:43:15</w:t>
+        <w:t>Sadovník/sadovnice, 31.7.2026 9:37:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13148,51 +13148,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>opadavé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 7.7.2026 13:43:15</w:t>
+        <w:t>Sadovník/sadovnice, 31.7.2026 9:37:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25725,51 +25725,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 7.7.2026 13:43:15</w:t>
+        <w:t>Sadovník/sadovnice, 31.7.2026 9:37:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32361,51 +32361,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 7.7.2026 13:43:15</w:t>
+        <w:t>Sadovník/sadovnice, 31.7.2026 9:37:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34145,51 +34145,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 15 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky dle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 7.7.2026 13:43:15</w:t>
+        <w:t>Sadovník/sadovnice, 31.7.2026 9:37:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34375,51 +34375,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 14 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 7.7.2026 13:43:15</w:t>
+        <w:t>Sadovník/sadovnice, 31.7.2026 9:37:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34901,84 +34901,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 7.7.2026 13:43:15</w:t>
+        <w:t>Sadovník/sadovnice, 31.7.2026 9:37:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6D20A22F"/>
+    <w:nsid w:val="18139B33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -35064,51 +35064,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55BF6F5A"/>
+    <w:nsid w:val="0FE07EB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -35194,51 +35194,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0CCC53E1"/>
+    <w:nsid w:val="1DB15165"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -35324,51 +35324,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6292DCA9"/>
+    <w:nsid w:val="40B1CF7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -35454,51 +35454,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="46891ACB"/>
+    <w:nsid w:val="31693665"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>