--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5FB584F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5FB584F0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5FB584F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R79D36B57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR79D36B57" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR79D36B57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 31.7.2026 9:37:47</w:t>
+        <w:t>Sadovník/sadovnice, 20.8.2026 13:33:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2055,51 +2055,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 31.7.2026 9:37:47</w:t>
+        <w:t>Sadovník/sadovnice, 20.8.2026 13:33:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2952,51 +2952,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 31.7.2026 9:37:47</w:t>
+        <w:t>Sadovník/sadovnice, 20.8.2026 13:33:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13148,51 +13148,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>opadavé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 31.7.2026 9:37:47</w:t>
+        <w:t>Sadovník/sadovnice, 20.8.2026 13:33:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25725,51 +25725,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 31.7.2026 9:37:47</w:t>
+        <w:t>Sadovník/sadovnice, 20.8.2026 13:33:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32361,51 +32361,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 31.7.2026 9:37:47</w:t>
+        <w:t>Sadovník/sadovnice, 20.8.2026 13:33:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34145,51 +34145,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 15 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky dle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 31.7.2026 9:37:47</w:t>
+        <w:t>Sadovník/sadovnice, 20.8.2026 13:33:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34375,51 +34375,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 14 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 31.7.2026 9:37:47</w:t>
+        <w:t>Sadovník/sadovnice, 20.8.2026 13:33:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34901,84 +34901,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 31.7.2026 9:37:47</w:t>
+        <w:t>Sadovník/sadovnice, 20.8.2026 13:33:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="18139B33"/>
+    <w:nsid w:val="3A706B66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -35064,51 +35064,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0FE07EB6"/>
+    <w:nsid w:val="2BD34156"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -35194,51 +35194,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1DB15165"/>
+    <w:nsid w:val="461F1E86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -35324,51 +35324,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="40B1CF7D"/>
+    <w:nsid w:val="51892C6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -35454,51 +35454,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="31693665"/>
+    <w:nsid w:val="20A81C42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>