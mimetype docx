--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R79D36B57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR79D36B57" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR79D36B57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R42562302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR42562302" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR42562302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 20.8.2026 13:33:12</w:t>
+        <w:t>Sadovník/sadovnice, 9.9.2026 18:10:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2055,51 +2055,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 20.8.2026 13:33:12</w:t>
+        <w:t>Sadovník/sadovnice, 9.9.2026 18:10:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2952,51 +2952,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 20.8.2026 13:33:12</w:t>
+        <w:t>Sadovník/sadovnice, 9.9.2026 18:10:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13148,51 +13148,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>opadavé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 20.8.2026 13:33:12</w:t>
+        <w:t>Sadovník/sadovnice, 9.9.2026 18:10:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25725,51 +25725,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 20.8.2026 13:33:12</w:t>
+        <w:t>Sadovník/sadovnice, 9.9.2026 18:10:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32361,51 +32361,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 20.8.2026 13:33:12</w:t>
+        <w:t>Sadovník/sadovnice, 9.9.2026 18:10:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34145,51 +34145,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 15 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky dle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 20.8.2026 13:33:12</w:t>
+        <w:t>Sadovník/sadovnice, 9.9.2026 18:10:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34375,51 +34375,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 14 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 20.8.2026 13:33:12</w:t>
+        <w:t>Sadovník/sadovnice, 9.9.2026 18:10:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34901,84 +34901,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník/sadovnice, 20.8.2026 13:33:12</w:t>
+        <w:t>Sadovník/sadovnice, 9.9.2026 18:10:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3A706B66"/>
+    <w:nsid w:val="61526BDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -35064,51 +35064,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2BD34156"/>
+    <w:nsid w:val="03289D9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -35194,51 +35194,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="461F1E86"/>
+    <w:nsid w:val="7F9AD794"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -35324,51 +35324,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="51892C6B"/>
+    <w:nsid w:val="389D88DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -35454,51 +35454,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="20A81C42"/>
+    <w:nsid w:val="4D183CBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>