--- v11 (2026-09-09)
+++ v12 (2026-09-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3FC3302E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3FC3302E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3FC3302E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R56CFC491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR56CFC491" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR56CFC491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka jedno- a vícebarvových digitálních produkčních tiskových strojů, 9.9.2026 21:26:28</w:t>
+        <w:t>Operátor/operátorka jedno- a vícebarvových digitálních produkčních tiskových strojů, 30.9.2026 2:41:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1701,51 +1701,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka jedno- a vícebarvových digitálních produkčních tiskových strojů, 9.9.2026 21:26:28</w:t>
+        <w:t>Operátor/operátorka jedno- a vícebarvových digitálních produkčních tiskových strojů, 30.9.2026 2:41:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2436,51 +2436,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka jedno- a vícebarvových digitálních produkčních tiskových strojů, 9.9.2026 21:26:28</w:t>
+        <w:t>Operátor/operátorka jedno- a vícebarvových digitálních produkčních tiskových strojů, 30.9.2026 2:41:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3241,51 +3241,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka jedno- a vícebarvových digitálních produkčních tiskových strojů, 9.9.2026 21:26:28</w:t>
+        <w:t>Operátor/operátorka jedno- a vícebarvových digitálních produkčních tiskových strojů, 30.9.2026 2:41:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4217,51 +4217,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka jedno- a vícebarvových digitálních produkčních tiskových strojů, 9.9.2026 21:26:28</w:t>
+        <w:t>Operátor/operátorka jedno- a vícebarvových digitálních produkčních tiskových strojů, 30.9.2026 2:41:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5229,51 +5229,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka jedno- a vícebarvových digitálních produkčních tiskových strojů, 9.9.2026 21:26:28</w:t>
+        <w:t>Operátor/operátorka jedno- a vícebarvových digitálních produkčních tiskových strojů, 30.9.2026 2:41:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5970,84 +5970,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka jedno- a vícebarvových digitálních produkčních tiskových strojů, 9.9.2026 21:26:28</w:t>
+        <w:t>Operátor/operátorka jedno- a vícebarvových digitálních produkčních tiskových strojů, 30.9.2026 2:41:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="21D1ECB6"/>
+    <w:nsid w:val="52EAC031"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6133,51 +6133,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48749967"/>
+    <w:nsid w:val="671A847E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>