--- v12 (2026-09-30)
+++ v13 (2026-10-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R56CFC491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR56CFC491" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR56CFC491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R73D5B9A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR73D5B9A3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR73D5B9A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -738,79 +738,79 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Platnost standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2928" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9512"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka jedno- a vícebarvových digitálních produkčních tiskových strojů, 30.9.2026 2:41:01</w:t>
+        <w:t>Operátor/operátorka jedno- a vícebarvových digitálních produkčních tiskových strojů, 20.10.2026 11:58:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 1 z 7</w:t>
+        <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1385,384 +1385,80 @@
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení a ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10989"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P23"/>
-[...302 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka jedno- a vícebarvových digitálních produkčních tiskových strojů, 30.9.2026 2:41:01</w:t>
+        <w:t>Operátor/operátorka jedno- a vícebarvových digitálních produkčních tiskových strojů, 20.10.2026 11:58:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 2 z 7</w:t>
+        <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1837,667 +1533,829 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
-        <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Příprava a seřízení jedno a vícebarvových digitálních produkčních tiskových strojů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P24"/>
+        <w:framePr w:w="6713" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2593"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P25"/>
+        <w:framePr w:w="6661" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2664"/>
+        <w:rPr>
+          <w:rStyle w:val="C19"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C19"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kritéria hodnocení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P26"/>
+        <w:framePr w:w="3918" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6803" w:y="2593"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="3836" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="2664"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Způsoby ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="6710" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2970"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="6658" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3026"/>
+        <w:rPr>
+          <w:rStyle w:val="C11"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C11"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a) Nastavit formát tiskového archu u příslušných funkčních celků produkčního digitálního tiskového stroje pro bezchybný a plynulý průběh tisku manuálu podle zadání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="3921" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="2970"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P29"/>
+        <w:framePr w:w="3839" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="3026"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Praktické předvedení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="6710" w:h="1055" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3801"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="6658" w:h="928" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3857"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>b) Nastavit mechanické části podavačů potiskovaného materiálu jedno a vícebarvového digitálního produkčního tiskového stroje s ohledem na druh a plošnou hmotnost potiskovaného archu pro bezchybný a plynulý průběh tisku manuálu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P31"/>
+        <w:framePr w:w="3921" w:h="1055" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="3801"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P32"/>
+        <w:framePr w:w="3839" w:h="928" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="3857"/>
+        <w:rPr>
+          <w:rStyle w:val="C23"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C23"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Praktické předvedení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4856"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4912"/>
+        <w:rPr>
+          <w:rStyle w:val="C11"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C11"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>c) Překontrolovat správnou funkci všech funkčních celků digitálního stroje pro bezchybnou tiskovou produkci manuálu podle zadání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="4856"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P29"/>
+        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="4912"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Praktické předvedení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="6710" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5463"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="6658" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5519"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>d) Provést kontrolu zabarvení tiskového archu denzitometrickým měřením nebo vizuálním porovnáním na zkušebním tiskovém archu při tisku procesního čtyřbarvotisku (manuálu) podle zadání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P31"/>
+        <w:framePr w:w="3921" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="5463"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P32"/>
+        <w:framePr w:w="3839" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="5519"/>
+        <w:rPr>
+          <w:rStyle w:val="C23"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C23"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Praktické předvedení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P30"/>
+        <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6407"/>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Je třeba splnit všechna kritéria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P23"/>
+        <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6843"/>
+        <w:rPr>
+          <w:rStyle w:val="C18"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C18"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Dodržení normativu při tisku celé zakázky na jedno a vícebarvových digitálních produkčních tiskových strojích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
-        <w:framePr w:w="6713" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2801"/>
+        <w:framePr w:w="6713" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7490"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P25"/>
-        <w:framePr w:w="6661" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2872"/>
+        <w:framePr w:w="6661" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7561"/>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P26"/>
-        <w:framePr w:w="3918" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6803" w:y="2801"/>
+        <w:framePr w:w="3918" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6803" w:y="7490"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="3836" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="2872"/>
+        <w:framePr w:w="3836" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="7561"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Způsoby ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="6710" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3177"/>
+        <w:framePr w:w="6710" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7866"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="6658" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3233"/>
+        <w:framePr w:w="6658" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7922"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a) Provést průběžnou vizuální kontrolu správného soutisku při tisku manuálu, provést korekci soutisku barev v souladu s příslušnými normativy podle zadání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="3921" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="3177"/>
+        <w:framePr w:w="3921" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="7866"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="3839" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="3233"/>
+        <w:framePr w:w="3839" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="7922"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení a ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="6710" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4008"/>
+        <w:framePr w:w="6710" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8697"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="6658" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4064"/>
+        <w:framePr w:w="6658" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8753"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b) Provést průběžnou kontrolu správného zabarvení při tisku procesního čtyřbarvotisku (manuálu), provést korekci zabarvení podle dané specifikace podle zadání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
-        <w:framePr w:w="3921" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="4008"/>
+        <w:framePr w:w="3921" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="8697"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
-        <w:framePr w:w="3839" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="4064"/>
+        <w:framePr w:w="3839" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="8753"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení a ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="6710" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4839"/>
+        <w:framePr w:w="6710" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9528"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="6658" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4895"/>
+        <w:framePr w:w="6658" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9584"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c) Odložit z vytištěného nákladu postupně deset bezchybně vytištěných výtisků manuálu pro dokumentaci k výrobním podkladům a případnou zpětnou kontrolu kvality podle zadání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="3921" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="4839"/>
+        <w:framePr w:w="3921" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="9528"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="3839" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="4895"/>
+        <w:framePr w:w="3839" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="9584"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení a ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5784"/>
+        <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10472"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
-        <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6219"/>
+        <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10908"/>
         <w:rPr>
           <w:rStyle w:val="C18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Dokončení tisku, předání zakázky na jedno a vícebarvových digitálních produkčních tiskových strojích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
-        <w:framePr w:w="6713" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6866"/>
+        <w:framePr w:w="6713" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11555"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P25"/>
-        <w:framePr w:w="6661" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6937"/>
+        <w:framePr w:w="6661" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11626"/>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P26"/>
-        <w:framePr w:w="3918" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6803" w:y="6866"/>
+        <w:framePr w:w="3918" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6803" w:y="11555"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="3836" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="6937"/>
+        <w:framePr w:w="3836" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="11626"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Způsoby ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7242"/>
+        <w:framePr w:w="6710" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11931"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7298"/>
+        <w:framePr w:w="6658" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11987"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a) Ukončit tiskový proces ukončením činnosti jednotlivých funkčních celků jedno a vícebarvového digitálního produkčního tiskového stroje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="7242"/>
+        <w:framePr w:w="3921" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="11931"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="7298"/>
+        <w:framePr w:w="3839" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="11987"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="6710" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7849"/>
+        <w:framePr w:w="6710" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12538"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="6658" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7905"/>
+        <w:framePr w:w="6658" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12594"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b) Zkontrolovat správný počet bezchybně vytištěných exemplářů manuálu podle údajů ve výrobním příkazu a předat vytištěný náklad k dokončovacímu zpracování podle zadání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
-        <w:framePr w:w="3921" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="7849"/>
+        <w:framePr w:w="3921" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="12538"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
-        <w:framePr w:w="3839" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="7905"/>
+        <w:framePr w:w="3839" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="12594"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení a ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8793"/>
+        <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13482"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P23"/>
-[...140 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka jedno- a vícebarvových digitálních produkčních tiskových strojů, 30.9.2026 2:41:01</w:t>
+        <w:t>Operátor/operátorka jedno- a vícebarvových digitálních produkčních tiskových strojů, 20.10.2026 11:58:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 3 z 7</w:t>
+        <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2571,738 +2429,222 @@
                     <pic:cNvPr id="8" name="Picture 8"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="P34"/>
+        <w:pStyle w:val="P23"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
-          <w:rStyle w:val="C24"/>
-[...639 lines deleted...]
-        <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
+          <w:rStyle w:val="C18"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C18"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kontrola, údržba a čištění jedno a vícebarvových digitálních produkčních tiskových strojů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P24"/>
+        <w:framePr w:w="6713" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2593"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P25"/>
+        <w:framePr w:w="6661" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2664"/>
+        <w:rPr>
+          <w:rStyle w:val="C19"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C19"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kritéria hodnocení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P26"/>
+        <w:framePr w:w="3918" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6803" w:y="2593"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="3836" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="2664"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Způsoby ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="6710" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2970"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="6658" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3026"/>
+        <w:rPr>
+          <w:rStyle w:val="C11"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C11"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a) Provést údržbu jedno a vícebarvového digitálního produkčního tiskového stroje po ukončení produkce v souladu s předpisy pro ochranu strojního zařízení podle ovládacího manuálu tiskového stroje podle zadání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="3921" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6800" w:y="2970"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P29"/>
+        <w:framePr w:w="3839" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6856" w:y="3026"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Praktické předvedení a ústní ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P30"/>
+        <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3914"/>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka jedno- a vícebarvových digitálních produkčních tiskových strojů, 30.9.2026 2:41:01</w:t>
+        <w:t>Operátor/operátorka jedno- a vícebarvových digitálních produkčních tiskových strojů, 20.10.2026 11:58:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 4 z 7</w:t>
+        <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3377,908 +2719,737 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="9278" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
-[...4 lines deleted...]
-      </w:pPr>
+        <w:framePr w:w="10766" w:h="4745" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P34"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Organizační a metodické pokyny</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2494"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
+        <w:t>Pokyny k realizaci zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8731" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4065" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
+        <w:t>Autorizovaná osoba informuje, které doklady musí uchazeč předložit, aby zkouška proběhla v souladu s platnými právními předpisy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8731" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4065" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
-[...235 lines deleted...]
-        <w:t>Vysokoškolské vzdělání ve studijním programu polygrafie nebo ve studijním programu, jehož součástí je výuka polygrafie, + alespoň 5 let odborné praxe v provozu nebo na úseku zahrnujícího pracoviště s činnostmi v oblasti polygrafie, nebo ve funkci učitele odborných předmětů v oblasti polygrafie, splňujícího požadavky zákona č. 563/2004 Sb., ve znění pozdějších předpisů.</w:t>
+        <w:t>Před zahájením vlastního ověřování musí být uchazeč seznámen s pracovištěm a s požadavky bezpečnosti a ochrany zdraví při práci (BOZP) a požární ochrany (PO). Zdravotní způsobilost pro vykonávání pracovních činností této profesní kvalifikace je vyžadována a prokazuje se lékařským potvrzením s ohledem na 2. stupeň zátěže (odkaz na povolání v NSP – https://www.nsp.cz/jednotka-prace/operator-jedno-a-vicebarv#zdravotni-zpusobilost), dále se musí uchazeč prokázat lékařským potvrzením, že netrpí poruchou barvocitu (poruchou barevného vidění).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8731" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4065" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>Ověřování stanovených kompetencí je nutno prověřovat v rámci systémového řízení kvality digitálního tisku a opírá se o tyto normy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8731" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4065" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Další požadavky:</w:t>
-[...117 lines deleted...]
-        <w:t>•Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>ČSN ISO 12 647-1 Parametry a metody měření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8731" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4065" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>ČSN ISO 15 930-3 Přejímka a zpracování tiskových dat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8731" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4065" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
+        <w:t>Ověřování stanovených kompetencí spočívá v prověření způsobilosti uchazeče vykonat zadanou operaci podle stanoveného technologického (pracovního) postupu, správně vykonávat činnosti spojené s obsluhou a základní údržbou příslušných strojů včetně provedení dokončovacích prací a provádění běžných výpočtů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8731" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4065" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>Podmínkou úspěšné zkoušky je dodržení všech zásad BOZP a PO v jejím průběhu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8731" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4065" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="1837" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7126"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7126"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Výsledné hodnocení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="1497" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7467"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="1376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9191"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9191"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Počet zkoušejících</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="1036" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9531"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka jedno- a vícebarvových digitálních produkčních tiskových strojů, 30.9.2026 2:41:01</w:t>
+        <w:t>Operátor/operátorka jedno- a vícebarvových digitálních produkčních tiskových strojů, 20.10.2026 11:58:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 5 z 7</w:t>
+        <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4353,944 +3524,908 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="4655" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="9278" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
+        <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
+        <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="4315" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="8731" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Polygrafické pracoviště zaměřené na digitální tisk s následujícím vybavením:</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="4315" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="8731" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>- vícebarvový digitální produkční tiskový stroj</w:t>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="8731" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Střední vzdělání s výučním listem v oboru vzdělání zaměřeném na polygrafii + alespoň 5 let odborné praxe v oblasti polygrafické výroby.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="8731" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Střední vzdělání s výučním listem v oboru vzdělání zaměřeném na polygrafii a střední vzdělání s maturitní zkouškou + alespoň 5 let odborné praxe v oblasti polygrafické výroby, nebo ve funkci učitele praktického vyučování nebo odborného výcviku v oblasti polygrafie, splňujícího požadavky zákona č. 563/2004 Sb., ve znění pozdějších předpisů.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="8731" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Střední vzdělání s maturitní zkouškou v oboru vzdělání zaměřeném na polygrafii + alespoň 5 let odborné praxe v oblasti polygrafické výroby, nebo ve funkci učitele praktického vyučování nebo odborného výcviku v oblasti polygrafie, splňujícího požadavky zákona č. 563/2004 Sb., ve znění pozdějších předpisů.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="8731" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Vysokoškolské vzdělání ve studijním programu polygrafie nebo ve studijním programu, jehož součástí je výuka polygrafie, + alespoň 5 let odborné praxe v provozu nebo na úseku zahrnujícího pracoviště s činnostmi v oblasti polygrafie, nebo ve funkci učitele odborných předmětů v oblasti polygrafie, splňujícího požadavky zákona č. 563/2004 Sb., ve znění pozdějších předpisů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="4315" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="8731" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>- denzitometr pro měření nárůstu tónové hodnoty</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="4315" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="8731" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>- spektrální fotometr (kolorimetr)</w:t>
+        <w:t>Další požadavky:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="8731" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="8731" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>•Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="4315" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="8731" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>- počítač řady PC, nebo počítač řady Mac</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="4315" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="8731" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>- předpisy a normy používané v rámci systémového řízení kvality digitálního tisku</w:t>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="4315" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="8731" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>- výrobní podklady a materiály pro tisk</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="4315" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="8731" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>- ochranné pomůcky k zajištění bezpečnosti práce</w:t>
-[...389 lines deleted...]
-        <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
+        <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka jedno- a vícebarvových digitálních produkčních tiskových strojů, 30.9.2026 2:41:01</w:t>
+        <w:t>Operátor/operátorka jedno- a vícebarvových digitálních produkčních tiskových strojů, 20.10.2026 11:58:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 6 z 7</w:t>
+        <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -5364,50 +4499,1062 @@
                     <pic:cNvPr id="14" name="Picture 14"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="4655" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="4315" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Polygrafické pracoviště zaměřené na digitální tisk s následujícím vybavením:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="4315" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>- vícebarvový digitální produkční tiskový stroj</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="4315" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>- denzitometr pro měření nárůstu tónové hodnoty</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="4315" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>- spektrální fotometr (kolorimetr)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="4315" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>- počítač řady PC, nebo počítač řady Mac</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="4315" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>- předpisy a normy používané v rámci systémového řízení kvality digitálního tisku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="4315" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>- výrobní podklady a materiály pro tisk</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="4315" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>- ochranné pomůcky k zajištění bezpečnosti práce</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="4315" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="4315" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí zajistit, aby pracoviště byla uspořádána a vybavena tak, aby pracovní podmínky pro realizaci zkoušky z hlediska BOZP odpovídaly bezpečnostním požadavkům a hygienickým limitům na pracovní prostředí a pracoviště.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="4315" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="4315" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7036"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7036"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doba přípravy na zkoušku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7376"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 45 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8409"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8409"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doba pro vykonání zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8749"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P21"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Operátor/operátorka jedno- a vícebarvových digitálních produkčních tiskových strojů, 20.10.2026 11:58:16</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P22"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:rPr>
+          <w:rStyle w:val="C17"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C17"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Strana 7 z 8</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:sectPr>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:w="11908" w:h="16833"/>
+          <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:formProt w:val="0"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P1"/>
+        <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
+        <w:rPr>
+          <w:rStyle w:val="C4"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C4"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Hodnotící standard</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P2"/>
+        <w:framePr w:w="2041" w:h="850" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="567"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing">
+            <wp:extent cx="1295400" cy="533400"/>
+            <wp:docPr id="15" name="Picture 15"/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="15" name="Picture 15"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage1"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1295400" cy="533400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect"/>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P3"/>
+        <w:framePr w:w="10766" w:h="28" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="1514"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing">
+            <wp:extent cx="6835775" cy="19050"/>
+            <wp:docPr id="16" name="Picture 16"/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="16" name="Picture 16"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
+                    <a:srcRect l="0" t="0" r="46" b="0"/>
+                    <a:stretch/>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6835775" cy="19050"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect"/>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P7"/>
         <w:framePr w:w="10710" w:h="454" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autoři standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="10710" w:h="397" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2721"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -5959,95 +6106,95 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka jedno- a vícebarvových digitálních produkčních tiskových strojů, 30.9.2026 2:41:01</w:t>
+        <w:t>Operátor/operátorka jedno- a vícebarvových digitálních produkčních tiskových strojů, 20.10.2026 11:58:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 7 z 7</w:t>
+        <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="52EAC031"/>
+    <w:nsid w:val="0C049004"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6133,51 +6280,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="671A847E"/>
+    <w:nsid w:val="7CA39052"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>