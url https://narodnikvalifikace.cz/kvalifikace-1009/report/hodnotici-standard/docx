--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1181C80D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1181C80D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1181C80D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2BBB26A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2BBB26A5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2BBB26A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 17.4.2026 0:35:47</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 7.5.2026 17:20:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 17.4.2026 0:35:47</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 7.5.2026 17:20:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2418,51 +2418,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 17.4.2026 0:35:47</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 7.5.2026 17:20:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10232,51 +10232,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>škol</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 17.4.2026 0:35:47</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 7.5.2026 17:20:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18185,51 +18185,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technologie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 17.4.2026 0:35:47</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 7.5.2026 17:20:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24997,51 +24997,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 17.4.2026 0:35:47</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 7.5.2026 17:20:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26422,51 +26422,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 17.4.2026 0:35:47</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 7.5.2026 17:20:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26735,51 +26735,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 17.4.2026 0:35:47</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 7.5.2026 17:20:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27308,84 +27308,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Lipka - školské zařízení pro environmentální vzdělávání Brno, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 17.4.2026 0:35:47</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 7.5.2026 17:20:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2F17D3A7"/>
+    <w:nsid w:val="707C6D80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27471,51 +27471,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B7B8674"/>
+    <w:nsid w:val="20B33425"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>