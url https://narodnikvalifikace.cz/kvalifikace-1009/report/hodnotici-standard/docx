--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2BBB26A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2BBB26A5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2BBB26A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R37FFFC3A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR37FFFC3A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR37FFFC3A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 7.5.2026 17:20:58</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 7.5.2026 18:12:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 7.5.2026 17:20:58</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 7.5.2026 18:12:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2418,51 +2418,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 7.5.2026 17:20:58</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 7.5.2026 18:12:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10232,51 +10232,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>škol</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 7.5.2026 17:20:58</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 7.5.2026 18:12:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18185,51 +18185,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technologie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 7.5.2026 17:20:58</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 7.5.2026 18:12:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24997,51 +24997,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 7.5.2026 17:20:58</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 7.5.2026 18:12:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26422,51 +26422,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 7.5.2026 17:20:58</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 7.5.2026 18:12:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26735,51 +26735,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 7.5.2026 17:20:58</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 7.5.2026 18:12:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27308,84 +27308,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Lipka - školské zařízení pro environmentální vzdělávání Brno, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 7.5.2026 17:20:58</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 7.5.2026 18:12:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="707C6D80"/>
+    <w:nsid w:val="7C6F56E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27471,51 +27471,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="20B33425"/>
+    <w:nsid w:val="67F0AF89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>