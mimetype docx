--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R37FFFC3A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR37FFFC3A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR37FFFC3A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R350D54D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR350D54D2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR350D54D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 7.5.2026 18:12:52</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 28.5.2026 2:31:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 7.5.2026 18:12:52</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 28.5.2026 2:31:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2418,51 +2418,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 7.5.2026 18:12:52</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 28.5.2026 2:31:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10232,51 +10232,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>škol</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 7.5.2026 18:12:52</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 28.5.2026 2:31:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18185,51 +18185,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technologie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 7.5.2026 18:12:52</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 28.5.2026 2:31:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24997,51 +24997,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 7.5.2026 18:12:52</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 28.5.2026 2:31:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26422,51 +26422,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 7.5.2026 18:12:52</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 28.5.2026 2:31:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26735,51 +26735,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 7.5.2026 18:12:52</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 28.5.2026 2:31:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27308,84 +27308,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Lipka - školské zařízení pro environmentální vzdělávání Brno, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 7.5.2026 18:12:52</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 28.5.2026 2:31:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7C6F56E8"/>
+    <w:nsid w:val="3C9F8CD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27471,51 +27471,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67F0AF89"/>
+    <w:nsid w:val="0AB6751C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>