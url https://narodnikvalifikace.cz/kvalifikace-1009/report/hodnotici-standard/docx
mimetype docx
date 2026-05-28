--- v3 (2026-05-28)
+++ v4 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R350D54D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR350D54D2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR350D54D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2AEAB656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2AEAB656" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2AEAB656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 28.5.2026 2:31:18</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 28.5.2026 2:37:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 28.5.2026 2:31:18</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 28.5.2026 2:37:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2418,51 +2418,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 28.5.2026 2:31:18</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 28.5.2026 2:37:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10232,51 +10232,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>škol</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 28.5.2026 2:31:18</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 28.5.2026 2:37:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18185,51 +18185,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technologie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 28.5.2026 2:31:18</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 28.5.2026 2:37:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24997,51 +24997,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 28.5.2026 2:31:18</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 28.5.2026 2:37:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26422,51 +26422,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 28.5.2026 2:31:18</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 28.5.2026 2:37:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26735,51 +26735,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 28.5.2026 2:31:18</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 28.5.2026 2:37:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27308,84 +27308,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Lipka - školské zařízení pro environmentální vzdělávání Brno, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 28.5.2026 2:31:18</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 28.5.2026 2:37:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3C9F8CD9"/>
+    <w:nsid w:val="53FF3970"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27471,51 +27471,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0AB6751C"/>
+    <w:nsid w:val="42C8DA70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>