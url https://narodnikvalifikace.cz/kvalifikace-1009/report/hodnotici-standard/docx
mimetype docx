--- v4 (2026-05-28)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2AEAB656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2AEAB656" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2AEAB656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4815941B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4815941B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4815941B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 28.5.2026 2:37:11</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 17.6.2026 9:37:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 28.5.2026 2:37:11</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 17.6.2026 9:37:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2418,51 +2418,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 28.5.2026 2:37:11</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 17.6.2026 9:37:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10232,51 +10232,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>škol</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 28.5.2026 2:37:11</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 17.6.2026 9:37:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18185,51 +18185,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technologie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 28.5.2026 2:37:11</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 17.6.2026 9:37:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24997,51 +24997,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 28.5.2026 2:37:11</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 17.6.2026 9:37:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26422,51 +26422,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 28.5.2026 2:37:11</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 17.6.2026 9:37:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26735,51 +26735,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 28.5.2026 2:37:11</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 17.6.2026 9:37:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27308,84 +27308,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Lipka - školské zařízení pro environmentální vzdělávání Brno, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 28.5.2026 2:37:11</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 17.6.2026 9:37:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="53FF3970"/>
+    <w:nsid w:val="08922C1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27471,51 +27471,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42C8DA70"/>
+    <w:nsid w:val="3C5F4959"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>