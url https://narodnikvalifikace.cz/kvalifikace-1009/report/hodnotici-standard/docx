--- v5 (2026-06-17)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4815941B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4815941B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4815941B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R593837EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR593837EF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR593837EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 17.6.2026 9:37:42</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 7.7.2026 11:07:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 17.6.2026 9:37:42</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 7.7.2026 11:07:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2418,51 +2418,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 17.6.2026 9:37:42</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 7.7.2026 11:07:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10232,51 +10232,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>škol</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 17.6.2026 9:37:42</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 7.7.2026 11:07:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18185,51 +18185,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technologie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 17.6.2026 9:37:42</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 7.7.2026 11:07:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24997,51 +24997,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 17.6.2026 9:37:42</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 7.7.2026 11:07:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26422,51 +26422,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 17.6.2026 9:37:42</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 7.7.2026 11:07:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26735,51 +26735,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 17.6.2026 9:37:42</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 7.7.2026 11:07:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27308,84 +27308,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Lipka - školské zařízení pro environmentální vzdělávání Brno, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 17.6.2026 9:37:42</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 7.7.2026 11:07:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="08922C1E"/>
+    <w:nsid w:val="38D41C77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27471,51 +27471,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C5F4959"/>
+    <w:nsid w:val="1971CB9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>