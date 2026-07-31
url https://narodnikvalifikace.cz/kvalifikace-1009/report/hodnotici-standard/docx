--- v6 (2026-07-07)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R593837EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR593837EF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR593837EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R28273309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR28273309" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR28273309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 7.7.2026 11:07:49</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 31.7.2026 12:57:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 7.7.2026 11:07:49</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 31.7.2026 12:57:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2418,51 +2418,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 7.7.2026 11:07:49</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 31.7.2026 12:57:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10232,51 +10232,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>škol</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 7.7.2026 11:07:49</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 31.7.2026 12:57:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18185,51 +18185,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technologie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 7.7.2026 11:07:49</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 31.7.2026 12:57:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24997,51 +24997,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 7.7.2026 11:07:49</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 31.7.2026 12:57:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26422,51 +26422,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 7.7.2026 11:07:49</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 31.7.2026 12:57:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26735,51 +26735,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 7.7.2026 11:07:49</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 31.7.2026 12:57:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27308,84 +27308,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Lipka - školské zařízení pro environmentální vzdělávání Brno, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 7.7.2026 11:07:49</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 31.7.2026 12:57:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="38D41C77"/>
+    <w:nsid w:val="5DEE5614"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27471,51 +27471,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1971CB9A"/>
+    <w:nsid w:val="64D9F0EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>