--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R28273309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR28273309" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR28273309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43790E81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43790E81" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43790E81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 31.7.2026 12:57:11</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 20.8.2026 14:35:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 31.7.2026 12:57:11</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 20.8.2026 14:35:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2418,51 +2418,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 31.7.2026 12:57:11</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 20.8.2026 14:35:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10232,51 +10232,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>škol</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 31.7.2026 12:57:11</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 20.8.2026 14:35:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18185,51 +18185,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technologie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 31.7.2026 12:57:11</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 20.8.2026 14:35:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24997,51 +24997,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 31.7.2026 12:57:11</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 20.8.2026 14:35:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26422,51 +26422,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 31.7.2026 12:57:11</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 20.8.2026 14:35:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26735,51 +26735,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 31.7.2026 12:57:11</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 20.8.2026 14:35:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27308,84 +27308,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Lipka - školské zařízení pro environmentální vzdělávání Brno, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 31.7.2026 12:57:11</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 20.8.2026 14:35:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5DEE5614"/>
+    <w:nsid w:val="7DC0FC10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27471,51 +27471,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64D9F0EC"/>
+    <w:nsid w:val="1BB476F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>