--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43790E81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43790E81" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43790E81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R428B2CCF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR428B2CCF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR428B2CCF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 20.8.2026 14:35:53</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 9.9.2026 22:23:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 20.8.2026 14:35:53</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 9.9.2026 22:23:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2418,51 +2418,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 20.8.2026 14:35:53</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 9.9.2026 22:23:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10232,51 +10232,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>škol</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 20.8.2026 14:35:53</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 9.9.2026 22:23:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18185,51 +18185,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technologie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 20.8.2026 14:35:53</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 9.9.2026 22:23:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24997,51 +24997,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 20.8.2026 14:35:53</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 9.9.2026 22:23:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26422,51 +26422,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 20.8.2026 14:35:53</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 9.9.2026 22:23:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26735,51 +26735,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 20.8.2026 14:35:53</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 9.9.2026 22:23:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27308,84 +27308,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Lipka - školské zařízení pro environmentální vzdělávání Brno, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 20.8.2026 14:35:53</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 9.9.2026 22:23:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7DC0FC10"/>
+    <w:nsid w:val="59C5596E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27471,51 +27471,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1BB476F6"/>
+    <w:nsid w:val="67CCF3BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>