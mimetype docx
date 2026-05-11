--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2C4AC218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2C4AC218" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2C4AC218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R17DD517B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR17DD517B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR17DD517B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 20.4.2026 7:47:56</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 11.5.2026 7:56:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 20.4.2026 7:47:56</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 11.5.2026 7:56:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2418,51 +2418,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 20.4.2026 7:47:56</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 11.5.2026 7:56:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10232,51 +10232,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>škol</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 20.4.2026 7:47:56</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 11.5.2026 7:56:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18185,51 +18185,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technologie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 20.4.2026 7:47:56</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 11.5.2026 7:56:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24997,51 +24997,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 20.4.2026 7:47:56</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 11.5.2026 7:56:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26422,51 +26422,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 20.4.2026 7:47:56</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 11.5.2026 7:56:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26735,51 +26735,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 20.4.2026 7:47:56</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 11.5.2026 7:56:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27308,84 +27308,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Lipka - školské zařízení pro environmentální vzdělávání Brno, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 20.4.2026 7:47:56</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 11.5.2026 7:56:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="144EABA9"/>
+    <w:nsid w:val="2D2A6475"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27471,51 +27471,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2FEB93CA"/>
+    <w:nsid w:val="059DD2A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>