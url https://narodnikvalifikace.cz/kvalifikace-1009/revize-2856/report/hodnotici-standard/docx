--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R17DD517B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR17DD517B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR17DD517B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R347697DD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR347697DD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR347697DD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 11.5.2026 7:56:27</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 31.5.2026 9:04:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 11.5.2026 7:56:27</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 31.5.2026 9:04:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2418,51 +2418,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 11.5.2026 7:56:27</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 31.5.2026 9:04:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10232,51 +10232,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>škol</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 11.5.2026 7:56:27</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 31.5.2026 9:04:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18185,51 +18185,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technologie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 11.5.2026 7:56:27</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 31.5.2026 9:04:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24997,51 +24997,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 11.5.2026 7:56:27</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 31.5.2026 9:04:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26422,51 +26422,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 11.5.2026 7:56:27</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 31.5.2026 9:04:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26735,51 +26735,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 11.5.2026 7:56:27</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 31.5.2026 9:04:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27308,84 +27308,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Lipka - školské zařízení pro environmentální vzdělávání Brno, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 11.5.2026 7:56:27</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 31.5.2026 9:04:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2D2A6475"/>
+    <w:nsid w:val="52BCF133"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27471,51 +27471,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="059DD2A2"/>
+    <w:nsid w:val="7437B599"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>