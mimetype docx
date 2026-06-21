--- v2 (2026-05-31)
+++ v3 (2026-06-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R347697DD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR347697DD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR347697DD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5E0F360D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5E0F360D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5E0F360D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 31.5.2026 9:04:25</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 21.6.2026 17:10:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 31.5.2026 9:04:25</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 21.6.2026 17:10:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2418,51 +2418,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 31.5.2026 9:04:25</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 21.6.2026 17:10:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10232,51 +10232,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>škol</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 31.5.2026 9:04:25</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 21.6.2026 17:10:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18185,51 +18185,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technologie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 31.5.2026 9:04:25</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 21.6.2026 17:10:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24997,51 +24997,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 31.5.2026 9:04:25</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 21.6.2026 17:10:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26422,51 +26422,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 31.5.2026 9:04:25</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 21.6.2026 17:10:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26735,51 +26735,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 31.5.2026 9:04:25</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 21.6.2026 17:10:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27308,84 +27308,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Lipka - školské zařízení pro environmentální vzdělávání Brno, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 31.5.2026 9:04:25</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 21.6.2026 17:10:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="52BCF133"/>
+    <w:nsid w:val="7C26245B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27471,51 +27471,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7437B599"/>
+    <w:nsid w:val="02AB121E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>