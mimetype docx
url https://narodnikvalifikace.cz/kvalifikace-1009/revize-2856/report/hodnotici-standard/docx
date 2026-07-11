--- v3 (2026-06-21)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5E0F360D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5E0F360D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5E0F360D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77193624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77193624" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77193624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 21.6.2026 17:10:34</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 11.7.2026 23:18:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 21.6.2026 17:10:34</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 11.7.2026 23:18:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2418,51 +2418,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 21.6.2026 17:10:34</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 11.7.2026 23:18:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10232,51 +10232,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>škol</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 21.6.2026 17:10:34</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 11.7.2026 23:18:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18185,51 +18185,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technologie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 21.6.2026 17:10:34</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 11.7.2026 23:18:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24997,51 +24997,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 21.6.2026 17:10:34</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 11.7.2026 23:18:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26422,51 +26422,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 21.6.2026 17:10:34</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 11.7.2026 23:18:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26735,51 +26735,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 21.6.2026 17:10:34</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 11.7.2026 23:18:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27308,84 +27308,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Lipka - školské zařízení pro environmentální vzdělávání Brno, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 21.6.2026 17:10:34</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 11.7.2026 23:18:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7C26245B"/>
+    <w:nsid w:val="5FEC8F70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27471,51 +27471,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02AB121E"/>
+    <w:nsid w:val="1B3E2B3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>