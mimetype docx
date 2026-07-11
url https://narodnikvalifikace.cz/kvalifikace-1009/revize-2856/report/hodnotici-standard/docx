--- v4 (2026-07-11)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77193624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77193624" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77193624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R797048CD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR797048CD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR797048CD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 11.7.2026 23:18:57</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 12.7.2026 0:44:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 11.7.2026 23:18:57</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 12.7.2026 0:44:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2418,51 +2418,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 11.7.2026 23:18:57</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 12.7.2026 0:44:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10232,51 +10232,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>škol</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 11.7.2026 23:18:57</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 12.7.2026 0:44:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18185,51 +18185,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technologie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 11.7.2026 23:18:57</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 12.7.2026 0:44:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24997,51 +24997,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 11.7.2026 23:18:57</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 12.7.2026 0:44:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26422,51 +26422,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 11.7.2026 23:18:57</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 12.7.2026 0:44:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26735,51 +26735,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 11.7.2026 23:18:57</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 12.7.2026 0:44:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27308,84 +27308,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Lipka - školské zařízení pro environmentální vzdělávání Brno, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 11.7.2026 23:18:57</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 12.7.2026 0:44:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5FEC8F70"/>
+    <w:nsid w:val="15B75D15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27471,51 +27471,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B3E2B3D"/>
+    <w:nsid w:val="5F6B4161"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>