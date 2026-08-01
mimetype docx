--- v5 (2026-07-11)
+++ v6 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R797048CD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR797048CD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR797048CD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RED9CFFA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRED9CFFA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRED9CFFA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 12.7.2026 0:44:50</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 1.8.2026 12:27:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 12.7.2026 0:44:50</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 1.8.2026 12:27:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2418,51 +2418,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 12.7.2026 0:44:50</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 1.8.2026 12:27:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10232,51 +10232,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>škol</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 12.7.2026 0:44:50</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 1.8.2026 12:27:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18185,51 +18185,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technologie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 12.7.2026 0:44:50</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 1.8.2026 12:27:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24997,51 +24997,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 12.7.2026 0:44:50</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 1.8.2026 12:27:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26422,51 +26422,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 12.7.2026 0:44:50</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 1.8.2026 12:27:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26735,51 +26735,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 12.7.2026 0:44:50</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 1.8.2026 12:27:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27308,84 +27308,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Lipka - školské zařízení pro environmentální vzdělávání Brno, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 12.7.2026 0:44:50</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 1.8.2026 12:27:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="15B75D15"/>
+    <w:nsid w:val="0449787E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27471,51 +27471,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F6B4161"/>
+    <w:nsid w:val="01CD2E2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>