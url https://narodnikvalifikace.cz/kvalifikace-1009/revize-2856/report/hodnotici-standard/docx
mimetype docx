--- v6 (2026-08-01)
+++ v7 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RED9CFFA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRED9CFFA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRED9CFFA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2CC37950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2CC37950" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2CC37950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 1.8.2026 12:27:00</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 22.8.2026 1:12:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 1.8.2026 12:27:00</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 22.8.2026 1:12:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2418,51 +2418,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 1.8.2026 12:27:00</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 22.8.2026 1:12:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10232,51 +10232,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>škol</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 1.8.2026 12:27:00</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 22.8.2026 1:12:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18185,51 +18185,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technologie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 1.8.2026 12:27:00</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 22.8.2026 1:12:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24997,51 +24997,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 1.8.2026 12:27:00</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 22.8.2026 1:12:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26422,51 +26422,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 1.8.2026 12:27:00</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 22.8.2026 1:12:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26735,51 +26735,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 1.8.2026 12:27:00</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 22.8.2026 1:12:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27308,84 +27308,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Lipka - školské zařízení pro environmentální vzdělávání Brno, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 1.8.2026 12:27:00</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 22.8.2026 1:12:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0449787E"/>
+    <w:nsid w:val="61910035"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27471,51 +27471,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="01CD2E2A"/>
+    <w:nsid w:val="0F8A6218"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>