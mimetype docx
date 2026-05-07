--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R61D4A7F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR61D4A7F5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR61D4A7F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4ED9BBB7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4ED9BBB7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4ED9BBB7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 17.4.2026 0:26:14</w:t>
+        <w:t>Florista/floristka, 7.5.2026 18:04:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1544,51 +1544,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Mendelova 131, 25601 Benešov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 17.4.2026 0:26:14</w:t>
+        <w:t>Florista/floristka, 7.5.2026 18:04:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>