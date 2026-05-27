--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4ED9BBB7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4ED9BBB7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4ED9BBB7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4CD3E7D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4CD3E7D6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4CD3E7D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 7.5.2026 18:04:10</w:t>
+        <w:t>Florista/floristka, 27.5.2026 23:52:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1544,51 +1544,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Mendelova 131, 25601 Benešov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 7.5.2026 18:04:10</w:t>
+        <w:t>Florista/floristka, 27.5.2026 23:52:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>