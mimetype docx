--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4CD3E7D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4CD3E7D6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4CD3E7D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3AD8331B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3AD8331B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3AD8331B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 27.5.2026 23:52:56</w:t>
+        <w:t>Florista/floristka, 17.6.2026 9:24:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1544,51 +1544,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Mendelova 131, 25601 Benešov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 27.5.2026 23:52:56</w:t>
+        <w:t>Florista/floristka, 17.6.2026 9:24:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>