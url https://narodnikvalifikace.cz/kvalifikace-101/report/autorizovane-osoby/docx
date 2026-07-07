--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3AD8331B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3AD8331B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3AD8331B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6C29EF9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6C29EF9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6C29EF9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 17.6.2026 9:24:42</w:t>
+        <w:t>Florista/floristka, 7.7.2026 11:03:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -582,1013 +582,959 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3586"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3642"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>MARLIN, s.r.o.</w:t>
+        <w:t>Ing. Maryška Jiří</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3586"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3642"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Města Mayen 1536, 68601 Uherské Hradiště - Mařatice</w:t>
+        <w:t>Slovanská 1643/201, 32600 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4202"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4202"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4258"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4258"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ing. Maryška Jiří</w:t>
+        <w:t>Masarykova střední škola zemědělská a přírodovědná, Opava, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4202"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4202"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4258"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4258"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Slovanská 1643/201, 32600 Plzeň</w:t>
+        <w:t>Purkyňova 12, 74601 Opava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4819"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4588"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4875"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4644"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Masarykova střední škola zemědělská a přírodovědná, Opava, příspěvková organizace</w:t>
+        <w:t>Mistrovská škola floristiky, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4819"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4588"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4875"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4644"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Purkyňova 12, 74601 Opava</w:t>
+        <w:t>Černilovská 7, 50003 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5204"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5260"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistrovská škola floristiky, s.r.o.</w:t>
+        <w:t>Mgr. Steinová Renáta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5204"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5260"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Černilovská 7, 50003 Hradec Králové</w:t>
+        <w:t>V Dolnách 301, 66902 Suchohrdly</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5821"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5877"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mgr. Steinová Renáta</w:t>
+        <w:t>Střední odborná škola a Střední odborné učiliště Horky nad Jizerou 35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5821"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5877"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>V Dolnách 301, 66902 Suchohrdly</w:t>
+        <w:t>Horky nad Jizerou 35, 29473 Brodce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6437"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední odborná škola a Střední odborné učiliště Horky nad Jizerou 35</w:t>
+        <w:t>Střední odborná škola a Střední odborné učiliště, Městec Králové, T. G. Masaryka 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6437"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horky nad Jizerou 35, 29473 Brodce</w:t>
+        <w:t xml:space="preserve">T. G. Masaryka  4, 28903 Městec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7054"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7110"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední odborná škola a Střední odborné učiliště, Městec Králové, T. G. Masaryka 4</w:t>
+        <w:t>Střední odborná škola a Základní škola, Město Albrechtice, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7054"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7110"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">T. G. Masaryka  4, 28903 Městec Králové</w:t>
+        <w:t>Nemocniční 117/11, 79395 Město Albrechtice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7670"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7670"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7726"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7726"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední odborná škola a Základní škola, Město Albrechtice, příspěvková organizace</w:t>
+        <w:t>Střední odborná škola Jarov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7670"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7670"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7726"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7726"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nemocniční 117/11, 79395 Město Albrechtice</w:t>
+        <w:t>Učňovská 1, 19000 Praha 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8287"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8056"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8343"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8112"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední odborná škola Jarov</w:t>
+        <w:t>Střední odborné učiliště Čáslav, Žižkovo nám. 75</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8287"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8056"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8343"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8112"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Učňovská 1, 19000 Praha 9</w:t>
+        <w:t xml:space="preserve">Náměstí Jana Žižky z Trocnova  75, 28680 Čáslav</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8673"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8673"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8729"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8729"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední odborné učiliště Čáslav, Žižkovo nám. 75</w:t>
+        <w:t>Střední škola hospodářská a lesnická, Frýdlant, Bělíkova 1387, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8673"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8673"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8729"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8729"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Náměstí Jana Žižky z Trocnova  75, 28680 Čáslav</w:t>
+        <w:t>Bělíkova 1387, 46401 Frýdlant</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9289"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9059"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9345"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9115"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola hospodářská a lesnická, Frýdlant, Bělíkova 1387, příspěvková organizace</w:t>
+        <w:t>Střední škola služeb, obchodu a gastronomie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9289"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9059"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9345"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9115"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bělíkova 1387, 46401 Frýdlant</w:t>
+        <w:t xml:space="preserve">Velká   3, 50341 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9675"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9731"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola služeb, obchodu a gastronomie</w:t>
+        <w:t>Střední škola zahradnická a technická Litomyšl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9675"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9731"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Velká   3, 50341 Hradec Králové</w:t>
+        <w:t>T. G. Masaryka 659, 57001 Litomyšl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10292"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10348"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola zahradnická a technická Litomyšl</w:t>
+        <w:t>Střední škola zahradnická, Kopidlno, náměstí Hilmarovo 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10292"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10348"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>T. G. Masaryka 659, 57001 Litomyšl</w:t>
+        <w:t>Náměstí Hilmarovo 1, 50732 Kopidlno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10908"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10964"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola zahradnická, Kopidlno, náměstí Hilmarovo 1</w:t>
+        <w:t>Střední zahradnická škola Rajhrad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10908"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10964"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Náměstí Hilmarovo 1, 50732 Kopidlno</w:t>
+        <w:t>Masarykova 198, 66461 Rajhrad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11525"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11525"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11581"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11581"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední zahradnická škola Rajhrad</w:t>
+        <w:t>Střední zahradnická škola, Ostrava, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11525"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11525"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11581"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11581"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Masarykova 198, 66461 Rajhrad</w:t>
+        <w:t>Žákovská 288, 70900 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12141"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11911"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12197"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11967"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední zahradnická škola, Ostrava, příspěvková organizace</w:t>
+        <w:t>Vitková Pavlína</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12141"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11911"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12197"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11967"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Žákovská 288, 70900 Ostrava</w:t>
+        <w:t>Příkopy 675, 74727 Kobeřice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12527"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12296"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12583"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12352"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vitková Pavlína</w:t>
+        <w:t>Vyšší odborná škola a Střední zemědělská škola, Benešov, Mendelova 131</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12527"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12296"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12583"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12352"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
-          <w:rtl w:val="0"/>
-[...52 lines deleted...]
-          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Mendelova 131, 25601 Benešov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 17.6.2026 9:24:42</w:t>
+        <w:t>Florista/floristka, 7.7.2026 11:03:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>