--- v4 (2026-07-07)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6C29EF9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6C29EF9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6C29EF9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB404DC9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB404DC9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB404DC9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 7.7.2026 11:03:25</w:t>
+        <w:t>Florista/floristka, 31.7.2026 9:34:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1490,51 +1490,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Mendelova 131, 25601 Benešov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 7.7.2026 11:03:25</w:t>
+        <w:t>Florista/floristka, 31.7.2026 9:34:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>