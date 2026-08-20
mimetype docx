--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB404DC9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB404DC9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB404DC9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R513BBBBF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR513BBBBF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR513BBBBF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 31.7.2026 9:34:11</w:t>
+        <w:t>Florista/floristka, 20.8.2026 12:34:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1176,365 +1176,311 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9675"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9731"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola zahradnická a technická Litomyšl</w:t>
+        <w:t>Střední škola zahradnická, Kopidlno, náměstí Hilmarovo 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9675"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9731"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>T. G. Masaryka 659, 57001 Litomyšl</w:t>
+        <w:t>Náměstí Hilmarovo 1, 50732 Kopidlno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10292"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10348"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola zahradnická, Kopidlno, náměstí Hilmarovo 1</w:t>
+        <w:t>Střední zahradnická škola Rajhrad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10292"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10348"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Náměstí Hilmarovo 1, 50732 Kopidlno</w:t>
+        <w:t>Masarykova 198, 66461 Rajhrad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10908"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10908"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10964"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10964"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední zahradnická škola Rajhrad</w:t>
+        <w:t>Střední zahradnická škola, Ostrava, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10908"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10908"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10964"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10964"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Masarykova 198, 66461 Rajhrad</w:t>
+        <w:t>Žákovská 288, 70900 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11525"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11294"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11581"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11350"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední zahradnická škola, Ostrava, příspěvková organizace</w:t>
+        <w:t>Vitková Pavlína</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11525"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11294"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11581"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11350"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Žákovská 288, 70900 Ostrava</w:t>
+        <w:t>Příkopy 675, 74727 Kobeřice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11911"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11680"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11967"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11736"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vitková Pavlína</w:t>
+        <w:t>Vyšší odborná škola a Střední zemědělská škola, Benešov, Mendelova 131</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11911"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11680"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11967"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11736"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
-          <w:rtl w:val="0"/>
-[...52 lines deleted...]
-          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Mendelova 131, 25601 Benešov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 31.7.2026 9:34:11</w:t>
+        <w:t>Florista/floristka, 20.8.2026 12:34:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>