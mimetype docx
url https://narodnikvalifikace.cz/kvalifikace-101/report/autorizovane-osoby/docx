--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R513BBBBF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR513BBBBF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR513BBBBF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R75705513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR75705513" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR75705513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 20.8.2026 12:34:46</w:t>
+        <w:t>Florista/floristka, 9.9.2026 18:09:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1436,51 +1436,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Mendelova 131, 25601 Benešov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 20.8.2026 12:34:46</w:t>
+        <w:t>Florista/floristka, 9.9.2026 18:09:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>