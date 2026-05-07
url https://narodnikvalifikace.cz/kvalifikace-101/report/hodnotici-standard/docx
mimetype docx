--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R30264A2A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR30264A2A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR30264A2A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E16BB0D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E16BB0D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E16BB0D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 17.4.2026 0:26:32</w:t>
+        <w:t>Florista/floristka, 7.5.2026 19:00:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 17.4.2026 0:26:32</w:t>
+        <w:t>Florista/floristka, 7.5.2026 19:00:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2614,51 +2614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 17.4.2026 0:26:32</w:t>
+        <w:t>Florista/floristka, 7.5.2026 19:00:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11774,51 +11774,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ROSTLINY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 17.4.2026 0:26:32</w:t>
+        <w:t>Florista/floristka, 7.5.2026 19:00:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23127,51 +23127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 17.4.2026 0:26:32</w:t>
+        <w:t>Florista/floristka, 7.5.2026 19:00:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26244,51 +26244,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 17.4.2026 0:26:32</w:t>
+        <w:t>Florista/floristka, 7.5.2026 19:00:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27642,51 +27642,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 17.4.2026 0:26:32</w:t>
+        <w:t>Florista/floristka, 7.5.2026 19:00:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28227,84 +28227,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 17.4.2026 0:26:32</w:t>
+        <w:t>Florista/floristka, 7.5.2026 19:00:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4973FBC9"/>
+    <w:nsid w:val="7A51C753"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28390,51 +28390,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42BF65DB"/>
+    <w:nsid w:val="44F14129"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28520,51 +28520,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0F6232CA"/>
+    <w:nsid w:val="00054CA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28650,51 +28650,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4FAF2712"/>
+    <w:nsid w:val="30C8CC6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28780,51 +28780,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="52F9DCC2"/>
+    <w:nsid w:val="62064B6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>