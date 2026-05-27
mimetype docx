--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E16BB0D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E16BB0D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E16BB0D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R482971BC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR482971BC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR482971BC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 7.5.2026 19:00:47</w:t>
+        <w:t>Florista/floristka, 27.5.2026 23:53:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 7.5.2026 19:00:47</w:t>
+        <w:t>Florista/floristka, 27.5.2026 23:53:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2614,51 +2614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 7.5.2026 19:00:47</w:t>
+        <w:t>Florista/floristka, 27.5.2026 23:53:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11774,51 +11774,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ROSTLINY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 7.5.2026 19:00:47</w:t>
+        <w:t>Florista/floristka, 27.5.2026 23:53:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23127,51 +23127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 7.5.2026 19:00:47</w:t>
+        <w:t>Florista/floristka, 27.5.2026 23:53:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26244,51 +26244,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 7.5.2026 19:00:47</w:t>
+        <w:t>Florista/floristka, 27.5.2026 23:53:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27642,51 +27642,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 7.5.2026 19:00:48</w:t>
+        <w:t>Florista/floristka, 27.5.2026 23:53:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28227,84 +28227,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 7.5.2026 19:00:48</w:t>
+        <w:t>Florista/floristka, 27.5.2026 23:53:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7A51C753"/>
+    <w:nsid w:val="1E0B75A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28390,51 +28390,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="44F14129"/>
+    <w:nsid w:val="6E79D272"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28520,51 +28520,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="00054CA1"/>
+    <w:nsid w:val="4F256D65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28650,51 +28650,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="30C8CC6E"/>
+    <w:nsid w:val="1EE7C03E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28780,51 +28780,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="62064B6B"/>
+    <w:nsid w:val="38FEC141"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>