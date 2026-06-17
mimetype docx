--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R482971BC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR482971BC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR482971BC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R9C191A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR9C191A0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR9C191A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 27.5.2026 23:53:43</w:t>
+        <w:t>Florista/floristka, 17.6.2026 9:32:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 27.5.2026 23:53:43</w:t>
+        <w:t>Florista/floristka, 17.6.2026 9:32:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2614,51 +2614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 27.5.2026 23:53:43</w:t>
+        <w:t>Florista/floristka, 17.6.2026 9:32:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11774,51 +11774,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ROSTLINY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 27.5.2026 23:53:43</w:t>
+        <w:t>Florista/floristka, 17.6.2026 9:32:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23127,51 +23127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 27.5.2026 23:53:43</w:t>
+        <w:t>Florista/floristka, 17.6.2026 9:32:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26244,51 +26244,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 27.5.2026 23:53:43</w:t>
+        <w:t>Florista/floristka, 17.6.2026 9:32:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27642,51 +27642,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 27.5.2026 23:53:43</w:t>
+        <w:t>Florista/floristka, 17.6.2026 9:32:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28227,84 +28227,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 27.5.2026 23:53:43</w:t>
+        <w:t>Florista/floristka, 17.6.2026 9:32:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1E0B75A1"/>
+    <w:nsid w:val="080C859E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28390,51 +28390,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E79D272"/>
+    <w:nsid w:val="1D26C4C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28520,51 +28520,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4F256D65"/>
+    <w:nsid w:val="0590CF7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28650,51 +28650,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1EE7C03E"/>
+    <w:nsid w:val="3CD5AD37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28780,51 +28780,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="38FEC141"/>
+    <w:nsid w:val="7889D623"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>