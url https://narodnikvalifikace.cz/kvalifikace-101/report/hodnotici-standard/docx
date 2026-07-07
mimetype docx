--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R9C191A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR9C191A0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR9C191A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A59E42A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A59E42A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A59E42A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 17.6.2026 9:32:52</w:t>
+        <w:t>Florista/floristka, 7.7.2026 11:05:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 17.6.2026 9:32:52</w:t>
+        <w:t>Florista/floristka, 7.7.2026 11:05:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2614,51 +2614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 17.6.2026 9:32:52</w:t>
+        <w:t>Florista/floristka, 7.7.2026 11:05:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11774,51 +11774,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ROSTLINY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 17.6.2026 9:32:52</w:t>
+        <w:t>Florista/floristka, 7.7.2026 11:05:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23127,51 +23127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 17.6.2026 9:32:52</w:t>
+        <w:t>Florista/floristka, 7.7.2026 11:05:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26244,51 +26244,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 17.6.2026 9:32:52</w:t>
+        <w:t>Florista/floristka, 7.7.2026 11:05:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27642,51 +27642,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 17.6.2026 9:32:52</w:t>
+        <w:t>Florista/floristka, 7.7.2026 11:05:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28227,84 +28227,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 17.6.2026 9:32:52</w:t>
+        <w:t>Florista/floristka, 7.7.2026 11:05:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="080C859E"/>
+    <w:nsid w:val="6A5BD923"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28390,51 +28390,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D26C4C4"/>
+    <w:nsid w:val="2BDBEBE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28520,51 +28520,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0590CF7A"/>
+    <w:nsid w:val="2EC83546"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28650,51 +28650,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3CD5AD37"/>
+    <w:nsid w:val="61D4218B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28780,51 +28780,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7889D623"/>
+    <w:nsid w:val="6312FB75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>