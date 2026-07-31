--- v4 (2026-07-07)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A59E42A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A59E42A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A59E42A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A17907F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A17907F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A17907F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 7.7.2026 11:05:37</w:t>
+        <w:t>Florista/floristka, 31.7.2026 9:35:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 7.7.2026 11:05:37</w:t>
+        <w:t>Florista/floristka, 31.7.2026 9:35:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2614,51 +2614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 7.7.2026 11:05:37</w:t>
+        <w:t>Florista/floristka, 31.7.2026 9:35:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11774,51 +11774,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ROSTLINY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 7.7.2026 11:05:37</w:t>
+        <w:t>Florista/floristka, 31.7.2026 9:35:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23127,51 +23127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 7.7.2026 11:05:37</w:t>
+        <w:t>Florista/floristka, 31.7.2026 9:35:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26244,51 +26244,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 7.7.2026 11:05:37</w:t>
+        <w:t>Florista/floristka, 31.7.2026 9:35:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27642,51 +27642,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 7.7.2026 11:05:37</w:t>
+        <w:t>Florista/floristka, 31.7.2026 9:35:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28227,84 +28227,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 7.7.2026 11:05:37</w:t>
+        <w:t>Florista/floristka, 31.7.2026 9:35:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6A5BD923"/>
+    <w:nsid w:val="6A603F7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28390,51 +28390,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2BDBEBE3"/>
+    <w:nsid w:val="46574359"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28520,51 +28520,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2EC83546"/>
+    <w:nsid w:val="429911AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28650,51 +28650,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="61D4218B"/>
+    <w:nsid w:val="30BADC19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28780,51 +28780,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6312FB75"/>
+    <w:nsid w:val="78B00487"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>