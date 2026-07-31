--- v5 (2026-07-31)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A17907F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A17907F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A17907F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4103A4C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4103A4C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4103A4C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 31.7.2026 9:35:10</w:t>
+        <w:t>Florista/floristka, 31.7.2026 11:07:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 31.7.2026 9:35:10</w:t>
+        <w:t>Florista/floristka, 31.7.2026 11:07:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2614,51 +2614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 31.7.2026 9:35:10</w:t>
+        <w:t>Florista/floristka, 31.7.2026 11:07:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11774,51 +11774,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ROSTLINY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 31.7.2026 9:35:10</w:t>
+        <w:t>Florista/floristka, 31.7.2026 11:07:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23127,51 +23127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 31.7.2026 9:35:10</w:t>
+        <w:t>Florista/floristka, 31.7.2026 11:07:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26244,51 +26244,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 31.7.2026 9:35:10</w:t>
+        <w:t>Florista/floristka, 31.7.2026 11:07:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27642,51 +27642,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 31.7.2026 9:35:10</w:t>
+        <w:t>Florista/floristka, 31.7.2026 11:07:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28227,84 +28227,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 31.7.2026 9:35:10</w:t>
+        <w:t>Florista/floristka, 31.7.2026 11:07:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6A603F7B"/>
+    <w:nsid w:val="28D3C9E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28390,51 +28390,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46574359"/>
+    <w:nsid w:val="3327752C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28520,51 +28520,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="429911AB"/>
+    <w:nsid w:val="39B4A9AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28650,51 +28650,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="30BADC19"/>
+    <w:nsid w:val="58FD993A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28780,51 +28780,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="78B00487"/>
+    <w:nsid w:val="59DFD862"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>