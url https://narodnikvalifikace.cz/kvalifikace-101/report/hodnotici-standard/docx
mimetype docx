--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4103A4C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4103A4C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4103A4C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5B69C132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5B69C132" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5B69C132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 31.7.2026 11:07:59</w:t>
+        <w:t>Florista/floristka, 20.8.2026 14:34:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 31.7.2026 11:07:59</w:t>
+        <w:t>Florista/floristka, 20.8.2026 14:34:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2614,51 +2614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 31.7.2026 11:07:59</w:t>
+        <w:t>Florista/floristka, 20.8.2026 14:34:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11774,51 +11774,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ROSTLINY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 31.7.2026 11:07:59</w:t>
+        <w:t>Florista/floristka, 20.8.2026 14:34:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23127,51 +23127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 31.7.2026 11:07:59</w:t>
+        <w:t>Florista/floristka, 20.8.2026 14:34:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26244,51 +26244,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 31.7.2026 11:07:59</w:t>
+        <w:t>Florista/floristka, 20.8.2026 14:34:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27642,51 +27642,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 31.7.2026 11:07:59</w:t>
+        <w:t>Florista/floristka, 20.8.2026 14:34:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28227,84 +28227,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 31.7.2026 11:07:59</w:t>
+        <w:t>Florista/floristka, 20.8.2026 14:34:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="28D3C9E0"/>
+    <w:nsid w:val="574E0568"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28390,51 +28390,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3327752C"/>
+    <w:nsid w:val="7D12F7E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28520,51 +28520,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="39B4A9AB"/>
+    <w:nsid w:val="40AC445E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28650,51 +28650,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="58FD993A"/>
+    <w:nsid w:val="04591127"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28780,51 +28780,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="59DFD862"/>
+    <w:nsid w:val="7CAADA37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>