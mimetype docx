--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5B69C132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5B69C132" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5B69C132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5AD1C494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5AD1C494" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5AD1C494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 20.8.2026 14:34:18</w:t>
+        <w:t>Florista/floristka, 9.9.2026 18:09:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 20.8.2026 14:34:18</w:t>
+        <w:t>Florista/floristka, 9.9.2026 18:09:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2614,51 +2614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 20.8.2026 14:34:18</w:t>
+        <w:t>Florista/floristka, 9.9.2026 18:09:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11774,51 +11774,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ROSTLINY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 20.8.2026 14:34:18</w:t>
+        <w:t>Florista/floristka, 9.9.2026 18:09:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23127,51 +23127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 20.8.2026 14:34:18</w:t>
+        <w:t>Florista/floristka, 9.9.2026 18:09:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26244,51 +26244,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 20.8.2026 14:34:18</w:t>
+        <w:t>Florista/floristka, 9.9.2026 18:09:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27642,51 +27642,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 20.8.2026 14:34:18</w:t>
+        <w:t>Florista/floristka, 9.9.2026 18:09:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28227,84 +28227,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 20.8.2026 14:34:18</w:t>
+        <w:t>Florista/floristka, 9.9.2026 18:09:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="574E0568"/>
+    <w:nsid w:val="2C9F4BDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28390,51 +28390,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D12F7E5"/>
+    <w:nsid w:val="69717597"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28520,51 +28520,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="40AC445E"/>
+    <w:nsid w:val="5972464F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28650,51 +28650,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="04591127"/>
+    <w:nsid w:val="5A6D6615"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28780,51 +28780,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7CAADA37"/>
+    <w:nsid w:val="26AB05CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>