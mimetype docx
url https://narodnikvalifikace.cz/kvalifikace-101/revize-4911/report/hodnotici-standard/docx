--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1C5225E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1C5225E4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1C5225E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1818E380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1818E380" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1818E380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 19.4.2026 23:02:35</w:t>
+        <w:t>Florista/floristka, 11.5.2026 7:50:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 19.4.2026 23:02:35</w:t>
+        <w:t>Florista/floristka, 11.5.2026 7:50:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2614,51 +2614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 19.4.2026 23:02:35</w:t>
+        <w:t>Florista/floristka, 11.5.2026 7:50:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11774,51 +11774,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ROSTLINY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 19.4.2026 23:02:35</w:t>
+        <w:t>Florista/floristka, 11.5.2026 7:50:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23127,51 +23127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 19.4.2026 23:02:35</w:t>
+        <w:t>Florista/floristka, 11.5.2026 7:50:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26244,51 +26244,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 19.4.2026 23:02:35</w:t>
+        <w:t>Florista/floristka, 11.5.2026 7:50:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27642,51 +27642,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 19.4.2026 23:02:35</w:t>
+        <w:t>Florista/floristka, 11.5.2026 7:50:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28227,84 +28227,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 19.4.2026 23:02:35</w:t>
+        <w:t>Florista/floristka, 11.5.2026 7:50:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6738FEBF"/>
+    <w:nsid w:val="135647CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28390,51 +28390,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25B19F87"/>
+    <w:nsid w:val="7A180553"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28520,51 +28520,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="182B38E0"/>
+    <w:nsid w:val="5B53B9B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28650,51 +28650,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="398A3CDD"/>
+    <w:nsid w:val="3559B8AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28780,51 +28780,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6FB61B26"/>
+    <w:nsid w:val="24094321"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>