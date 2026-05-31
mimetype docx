--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1818E380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1818E380" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1818E380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6FA4A22D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6FA4A22D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6FA4A22D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 11.5.2026 7:50:03</w:t>
+        <w:t>Florista/floristka, 31.5.2026 12:46:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 11.5.2026 7:50:03</w:t>
+        <w:t>Florista/floristka, 31.5.2026 12:46:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2614,51 +2614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 11.5.2026 7:50:03</w:t>
+        <w:t>Florista/floristka, 31.5.2026 12:46:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11774,51 +11774,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ROSTLINY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 11.5.2026 7:50:03</w:t>
+        <w:t>Florista/floristka, 31.5.2026 12:46:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23127,51 +23127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 11.5.2026 7:50:03</w:t>
+        <w:t>Florista/floristka, 31.5.2026 12:46:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26244,51 +26244,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 11.5.2026 7:50:03</w:t>
+        <w:t>Florista/floristka, 31.5.2026 12:46:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27642,51 +27642,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 11.5.2026 7:50:03</w:t>
+        <w:t>Florista/floristka, 31.5.2026 12:46:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28227,84 +28227,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 11.5.2026 7:50:03</w:t>
+        <w:t>Florista/floristka, 31.5.2026 12:46:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="135647CF"/>
+    <w:nsid w:val="7EB44A9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28390,51 +28390,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A180553"/>
+    <w:nsid w:val="4CEEFC3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28520,51 +28520,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5B53B9B3"/>
+    <w:nsid w:val="5CE35CA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28650,51 +28650,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3559B8AD"/>
+    <w:nsid w:val="0E27D3B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28780,51 +28780,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="24094321"/>
+    <w:nsid w:val="00915C2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>