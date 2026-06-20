--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6FA4A22D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6FA4A22D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6FA4A22D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R71DC10A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR71DC10A0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR71DC10A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 31.5.2026 12:46:38</w:t>
+        <w:t>Florista/floristka, 20.6.2026 21:25:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 31.5.2026 12:46:38</w:t>
+        <w:t>Florista/floristka, 20.6.2026 21:25:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2614,51 +2614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 31.5.2026 12:46:38</w:t>
+        <w:t>Florista/floristka, 20.6.2026 21:25:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11774,51 +11774,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ROSTLINY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 31.5.2026 12:46:38</w:t>
+        <w:t>Florista/floristka, 20.6.2026 21:25:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23127,51 +23127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 31.5.2026 12:46:38</w:t>
+        <w:t>Florista/floristka, 20.6.2026 21:25:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26244,51 +26244,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 31.5.2026 12:46:38</w:t>
+        <w:t>Florista/floristka, 20.6.2026 21:25:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27642,51 +27642,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 31.5.2026 12:46:38</w:t>
+        <w:t>Florista/floristka, 20.6.2026 21:25:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28227,84 +28227,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 31.5.2026 12:46:38</w:t>
+        <w:t>Florista/floristka, 20.6.2026 21:25:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7EB44A9D"/>
+    <w:nsid w:val="32BAC099"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28390,51 +28390,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4CEEFC3C"/>
+    <w:nsid w:val="02CEE64D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28520,51 +28520,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5CE35CA0"/>
+    <w:nsid w:val="4B4E8CFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28650,51 +28650,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0E27D3B9"/>
+    <w:nsid w:val="329EDDF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28780,51 +28780,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="00915C2D"/>
+    <w:nsid w:val="00E43FE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>