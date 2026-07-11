--- v3 (2026-06-20)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R71DC10A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR71DC10A0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR71DC10A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6802BFDE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6802BFDE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6802BFDE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 20.6.2026 21:25:23</w:t>
+        <w:t>Florista/floristka, 11.7.2026 6:23:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 20.6.2026 21:25:23</w:t>
+        <w:t>Florista/floristka, 11.7.2026 6:23:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2614,51 +2614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 20.6.2026 21:25:24</w:t>
+        <w:t>Florista/floristka, 11.7.2026 6:23:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11774,51 +11774,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ROSTLINY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 20.6.2026 21:25:24</w:t>
+        <w:t>Florista/floristka, 11.7.2026 6:23:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23127,51 +23127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 20.6.2026 21:25:24</w:t>
+        <w:t>Florista/floristka, 11.7.2026 6:23:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26244,51 +26244,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 20.6.2026 21:25:24</w:t>
+        <w:t>Florista/floristka, 11.7.2026 6:23:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27642,51 +27642,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 20.6.2026 21:25:24</w:t>
+        <w:t>Florista/floristka, 11.7.2026 6:23:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28227,84 +28227,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 20.6.2026 21:25:24</w:t>
+        <w:t>Florista/floristka, 11.7.2026 6:23:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="32BAC099"/>
+    <w:nsid w:val="0D57FD8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28390,51 +28390,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02CEE64D"/>
+    <w:nsid w:val="179125B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28520,51 +28520,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4B4E8CFB"/>
+    <w:nsid w:val="0DC1D802"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28650,51 +28650,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="329EDDF5"/>
+    <w:nsid w:val="4B9D083A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28780,51 +28780,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="00E43FE4"/>
+    <w:nsid w:val="7CE72144"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>