--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6802BFDE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6802BFDE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6802BFDE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R12EF81F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR12EF81F0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR12EF81F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 11.7.2026 6:23:04</w:t>
+        <w:t>Florista/floristka, 31.7.2026 16:14:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 11.7.2026 6:23:04</w:t>
+        <w:t>Florista/floristka, 31.7.2026 16:14:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2614,51 +2614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 11.7.2026 6:23:04</w:t>
+        <w:t>Florista/floristka, 31.7.2026 16:14:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11774,51 +11774,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ROSTLINY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 11.7.2026 6:23:04</w:t>
+        <w:t>Florista/floristka, 31.7.2026 16:14:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23127,51 +23127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 11.7.2026 6:23:04</w:t>
+        <w:t>Florista/floristka, 31.7.2026 16:14:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26244,51 +26244,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 11.7.2026 6:23:04</w:t>
+        <w:t>Florista/floristka, 31.7.2026 16:14:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27642,51 +27642,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 11.7.2026 6:23:04</w:t>
+        <w:t>Florista/floristka, 31.7.2026 16:14:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28227,84 +28227,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 11.7.2026 6:23:04</w:t>
+        <w:t>Florista/floristka, 31.7.2026 16:14:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0D57FD8E"/>
+    <w:nsid w:val="4F013BE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28390,51 +28390,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="179125B6"/>
+    <w:nsid w:val="0B50060E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28520,51 +28520,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0DC1D802"/>
+    <w:nsid w:val="4E1EFF05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28650,51 +28650,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4B9D083A"/>
+    <w:nsid w:val="2D8FEBA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28780,51 +28780,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7CE72144"/>
+    <w:nsid w:val="2D552C94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>