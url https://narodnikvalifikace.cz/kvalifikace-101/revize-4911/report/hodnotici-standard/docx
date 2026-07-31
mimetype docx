--- v5 (2026-07-31)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R12EF81F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR12EF81F0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR12EF81F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1F9FD4D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1F9FD4D8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1F9FD4D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 31.7.2026 16:14:04</w:t>
+        <w:t>Florista/floristka, 31.7.2026 16:24:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 31.7.2026 16:14:04</w:t>
+        <w:t>Florista/floristka, 31.7.2026 16:24:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2614,51 +2614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 31.7.2026 16:14:04</w:t>
+        <w:t>Florista/floristka, 31.7.2026 16:24:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11774,51 +11774,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ROSTLINY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 31.7.2026 16:14:04</w:t>
+        <w:t>Florista/floristka, 31.7.2026 16:24:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23127,51 +23127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 31.7.2026 16:14:04</w:t>
+        <w:t>Florista/floristka, 31.7.2026 16:24:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26244,51 +26244,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 31.7.2026 16:14:04</w:t>
+        <w:t>Florista/floristka, 31.7.2026 16:24:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27642,51 +27642,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 31.7.2026 16:14:04</w:t>
+        <w:t>Florista/floristka, 31.7.2026 16:24:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28227,84 +28227,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 31.7.2026 16:14:04</w:t>
+        <w:t>Florista/floristka, 31.7.2026 16:24:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4F013BE8"/>
+    <w:nsid w:val="2E0ABBAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28390,51 +28390,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B50060E"/>
+    <w:nsid w:val="1C792366"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28520,51 +28520,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4E1EFF05"/>
+    <w:nsid w:val="4AA40528"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28650,51 +28650,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2D8FEBA3"/>
+    <w:nsid w:val="45646DC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28780,51 +28780,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2D552C94"/>
+    <w:nsid w:val="33CEA90B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>