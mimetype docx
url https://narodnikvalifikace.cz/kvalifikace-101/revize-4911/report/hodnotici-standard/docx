--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1F9FD4D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1F9FD4D8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1F9FD4D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F0AD9FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F0AD9FC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F0AD9FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 31.7.2026 16:24:29</w:t>
+        <w:t>Florista/floristka, 20.8.2026 20:52:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 31.7.2026 16:24:29</w:t>
+        <w:t>Florista/floristka, 20.8.2026 20:52:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2614,51 +2614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 31.7.2026 16:24:29</w:t>
+        <w:t>Florista/floristka, 20.8.2026 20:52:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11774,51 +11774,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ROSTLINY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 31.7.2026 16:24:29</w:t>
+        <w:t>Florista/floristka, 20.8.2026 20:52:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23127,51 +23127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 31.7.2026 16:24:29</w:t>
+        <w:t>Florista/floristka, 20.8.2026 20:52:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26244,51 +26244,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 31.7.2026 16:24:29</w:t>
+        <w:t>Florista/floristka, 20.8.2026 20:52:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27642,51 +27642,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 31.7.2026 16:24:29</w:t>
+        <w:t>Florista/floristka, 20.8.2026 20:52:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28227,84 +28227,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 31.7.2026 16:24:29</w:t>
+        <w:t>Florista/floristka, 20.8.2026 20:52:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2E0ABBAA"/>
+    <w:nsid w:val="3C544824"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28390,51 +28390,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C792366"/>
+    <w:nsid w:val="65FCDEDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28520,51 +28520,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4AA40528"/>
+    <w:nsid w:val="3B55BAC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28650,51 +28650,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="45646DC0"/>
+    <w:nsid w:val="66696123"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28780,51 +28780,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="33CEA90B"/>
+    <w:nsid w:val="0F36DE2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>