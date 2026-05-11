--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5523DBAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5523DBAB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5523DBAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R266D19D4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR266D19D4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR266D19D4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička pneuservisu osobních motorových vozidel, 20.4.2026 0:51:15</w:t>
+        <w:t>Mechanik/mechanička pneuservisu osobních motorových vozidel, 11.5.2026 7:00:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1782,51 +1782,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">•pochopení a dodržování předepsaných technologických postupů </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička pneuservisu osobních motorových vozidel, 20.4.2026 0:51:15</w:t>
+        <w:t>Mechanik/mechanička pneuservisu osobních motorových vozidel, 11.5.2026 7:00:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2355,84 +2355,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AD Technik</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička pneuservisu osobních motorových vozidel, 20.4.2026 0:51:15</w:t>
+        <w:t>Mechanik/mechanička pneuservisu osobních motorových vozidel, 11.5.2026 7:00:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5DB9C00F"/>
+    <w:nsid w:val="187114B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>