--- v1 (2026-05-11)
+++ v2 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R266D19D4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR266D19D4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR266D19D4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4FDB1EBE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4FDB1EBE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4FDB1EBE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička pneuservisu osobních motorových vozidel, 11.5.2026 7:00:53</w:t>
+        <w:t>Mechanik/mechanička pneuservisu osobních motorových vozidel, 17.6.2026 15:07:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1782,51 +1782,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">•pochopení a dodržování předepsaných technologických postupů </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička pneuservisu osobních motorových vozidel, 11.5.2026 7:00:53</w:t>
+        <w:t>Mechanik/mechanička pneuservisu osobních motorových vozidel, 17.6.2026 15:07:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2355,84 +2355,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AD Technik</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička pneuservisu osobních motorových vozidel, 11.5.2026 7:00:53</w:t>
+        <w:t>Mechanik/mechanička pneuservisu osobních motorových vozidel, 17.6.2026 15:07:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="187114B3"/>
+    <w:nsid w:val="55F62B7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>