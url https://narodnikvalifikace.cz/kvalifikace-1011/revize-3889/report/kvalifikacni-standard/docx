--- v2 (2026-06-17)
+++ v3 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4FDB1EBE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4FDB1EBE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4FDB1EBE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38A11406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38A11406" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38A11406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička pneuservisu osobních motorových vozidel, 17.6.2026 15:07:50</w:t>
+        <w:t>Mechanik/mechanička pneuservisu osobních motorových vozidel, 7.7.2026 16:17:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1782,51 +1782,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">•pochopení a dodržování předepsaných technologických postupů </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička pneuservisu osobních motorových vozidel, 17.6.2026 15:07:50</w:t>
+        <w:t>Mechanik/mechanička pneuservisu osobních motorových vozidel, 7.7.2026 16:17:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2355,84 +2355,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AD Technik</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička pneuservisu osobních motorových vozidel, 17.6.2026 15:07:50</w:t>
+        <w:t>Mechanik/mechanička pneuservisu osobních motorových vozidel, 7.7.2026 16:17:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="55F62B7A"/>
+    <w:nsid w:val="137FECEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>