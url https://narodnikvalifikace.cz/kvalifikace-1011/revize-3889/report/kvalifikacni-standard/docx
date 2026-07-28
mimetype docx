--- v3 (2026-07-07)
+++ v4 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38A11406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38A11406" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38A11406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R66C1273B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR66C1273B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR66C1273B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička pneuservisu osobních motorových vozidel, 7.7.2026 16:17:14</w:t>
+        <w:t>Mechanik/mechanička pneuservisu osobních motorových vozidel, 28.7.2026 3:22:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1782,51 +1782,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">•pochopení a dodržování předepsaných technologických postupů </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička pneuservisu osobních motorových vozidel, 7.7.2026 16:17:14</w:t>
+        <w:t>Mechanik/mechanička pneuservisu osobních motorových vozidel, 28.7.2026 3:22:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2355,84 +2355,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AD Technik</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička pneuservisu osobních motorových vozidel, 7.7.2026 16:17:14</w:t>
+        <w:t>Mechanik/mechanička pneuservisu osobních motorových vozidel, 28.7.2026 3:22:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="137FECEB"/>
+    <w:nsid w:val="2C9AB5FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>