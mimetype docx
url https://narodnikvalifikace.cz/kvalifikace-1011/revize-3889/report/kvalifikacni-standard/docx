--- v4 (2026-07-28)
+++ v5 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R66C1273B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR66C1273B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR66C1273B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R53E197B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR53E197B2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR53E197B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička pneuservisu osobních motorových vozidel, 28.7.2026 3:22:17</w:t>
+        <w:t>Mechanik/mechanička pneuservisu osobních motorových vozidel, 20.8.2026 20:04:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1782,51 +1782,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">•pochopení a dodržování předepsaných technologických postupů </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička pneuservisu osobních motorových vozidel, 28.7.2026 3:22:17</w:t>
+        <w:t>Mechanik/mechanička pneuservisu osobních motorových vozidel, 20.8.2026 20:04:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2355,84 +2355,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AD Technik</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička pneuservisu osobních motorových vozidel, 28.7.2026 3:22:17</w:t>
+        <w:t>Mechanik/mechanička pneuservisu osobních motorových vozidel, 20.8.2026 20:04:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2C9AB5FB"/>
+    <w:nsid w:val="12E891BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>