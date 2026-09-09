--- v5 (2026-08-20)
+++ v6 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R53E197B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR53E197B2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR53E197B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5DA1D6BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5DA1D6BF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5DA1D6BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička pneuservisu osobních motorových vozidel, 20.8.2026 20:04:36</w:t>
+        <w:t>Mechanik/mechanička pneuservisu osobních motorových vozidel, 9.9.2026 23:04:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1782,51 +1782,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">•pochopení a dodržování předepsaných technologických postupů </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička pneuservisu osobních motorových vozidel, 20.8.2026 20:04:36</w:t>
+        <w:t>Mechanik/mechanička pneuservisu osobních motorových vozidel, 9.9.2026 23:04:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2355,84 +2355,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AD Technik</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička pneuservisu osobních motorových vozidel, 20.8.2026 20:04:36</w:t>
+        <w:t>Mechanik/mechanička pneuservisu osobních motorových vozidel, 9.9.2026 23:04:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="12E891BA"/>
+    <w:nsid w:val="4751FA19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>