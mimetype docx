--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R642A0CD7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR642A0CD7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR642A0CD7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA5601A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA5601A5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA5601A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zelinář/zelinářka, 17.4.2026 0:27:30</w:t>
+        <w:t>Zelinář/zelinářka, 7.5.2026 17:20:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zelinář/zelinářka, 17.4.2026 0:27:30</w:t>
+        <w:t>Zelinář/zelinářka, 7.5.2026 17:20:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2614,51 +2614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zelinář/zelinářka, 17.4.2026 0:27:30</w:t>
+        <w:t>Zelinář/zelinářka, 7.5.2026 17:20:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12777,51 +12777,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zelinář/zelinářka, 17.4.2026 0:27:30</w:t>
+        <w:t>Zelinář/zelinářka, 7.5.2026 17:20:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18444,51 +18444,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zelinář/zelinářka, 17.4.2026 0:27:30</w:t>
+        <w:t>Zelinář/zelinářka, 7.5.2026 17:20:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20203,51 +20203,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 15 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky podle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zelinář/zelinářka, 17.4.2026 0:27:30</w:t>
+        <w:t>Zelinář/zelinářka, 7.5.2026 17:20:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20433,51 +20433,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 9 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zelinář/zelinářka, 17.4.2026 0:27:30</w:t>
+        <w:t>Zelinář/zelinářka, 7.5.2026 17:20:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21018,84 +21018,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zelinář/zelinářka, 17.4.2026 0:27:30</w:t>
+        <w:t>Zelinář/zelinářka, 7.5.2026 17:20:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0D7906F4"/>
+    <w:nsid w:val="4DEBE24F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21181,51 +21181,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6524B444"/>
+    <w:nsid w:val="173C6E95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21311,51 +21311,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="74166BA8"/>
+    <w:nsid w:val="33E0A7AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21441,51 +21441,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2D25A0E2"/>
+    <w:nsid w:val="0F4F5D0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21571,51 +21571,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0FBD73FE"/>
+    <w:nsid w:val="661A9571"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>