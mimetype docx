--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA5601A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA5601A5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA5601A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E221DE7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E221DE7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E221DE7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zelinář/zelinářka, 7.5.2026 17:20:23</w:t>
+        <w:t>Zelinář/zelinářka, 28.5.2026 0:06:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zelinář/zelinářka, 7.5.2026 17:20:23</w:t>
+        <w:t>Zelinář/zelinářka, 28.5.2026 0:06:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2614,51 +2614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zelinář/zelinářka, 7.5.2026 17:20:23</w:t>
+        <w:t>Zelinář/zelinářka, 28.5.2026 0:06:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12777,51 +12777,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zelinář/zelinářka, 7.5.2026 17:20:23</w:t>
+        <w:t>Zelinář/zelinářka, 28.5.2026 0:06:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18444,51 +18444,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zelinář/zelinářka, 7.5.2026 17:20:23</w:t>
+        <w:t>Zelinář/zelinářka, 28.5.2026 0:06:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20203,51 +20203,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 15 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky podle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zelinář/zelinářka, 7.5.2026 17:20:23</w:t>
+        <w:t>Zelinář/zelinářka, 28.5.2026 0:06:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20433,51 +20433,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 9 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zelinář/zelinářka, 7.5.2026 17:20:23</w:t>
+        <w:t>Zelinář/zelinářka, 28.5.2026 0:06:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21018,84 +21018,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zelinář/zelinářka, 7.5.2026 17:20:23</w:t>
+        <w:t>Zelinář/zelinářka, 28.5.2026 0:06:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4DEBE24F"/>
+    <w:nsid w:val="748C6FDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21181,51 +21181,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="173C6E95"/>
+    <w:nsid w:val="70C9AEAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21311,51 +21311,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="33E0A7AF"/>
+    <w:nsid w:val="1104F1A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21441,51 +21441,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0F4F5D0E"/>
+    <w:nsid w:val="488132C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21571,51 +21571,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="661A9571"/>
+    <w:nsid w:val="676471FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>