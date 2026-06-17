--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E221DE7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E221DE7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E221DE7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RFA4ADC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRFA4ADC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRFA4ADC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zelinář/zelinářka, 28.5.2026 0:06:10</w:t>
+        <w:t>Zelinář/zelinářka, 17.6.2026 9:36:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zelinář/zelinářka, 28.5.2026 0:06:10</w:t>
+        <w:t>Zelinář/zelinářka, 17.6.2026 9:36:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2614,51 +2614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zelinář/zelinářka, 28.5.2026 0:06:10</w:t>
+        <w:t>Zelinář/zelinářka, 17.6.2026 9:36:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12777,51 +12777,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zelinář/zelinářka, 28.5.2026 0:06:10</w:t>
+        <w:t>Zelinář/zelinářka, 17.6.2026 9:36:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18444,51 +18444,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zelinář/zelinářka, 28.5.2026 0:06:10</w:t>
+        <w:t>Zelinář/zelinářka, 17.6.2026 9:36:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20203,51 +20203,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 15 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky podle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zelinář/zelinářka, 28.5.2026 0:06:10</w:t>
+        <w:t>Zelinář/zelinářka, 17.6.2026 9:36:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20433,51 +20433,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 9 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zelinář/zelinářka, 28.5.2026 0:06:10</w:t>
+        <w:t>Zelinář/zelinářka, 17.6.2026 9:36:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21018,84 +21018,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zelinář/zelinářka, 28.5.2026 0:06:10</w:t>
+        <w:t>Zelinář/zelinářka, 17.6.2026 9:36:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="748C6FDD"/>
+    <w:nsid w:val="4BBD117F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21181,51 +21181,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70C9AEAC"/>
+    <w:nsid w:val="14DA12A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21311,51 +21311,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1104F1A9"/>
+    <w:nsid w:val="54004C5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21441,51 +21441,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="488132C9"/>
+    <w:nsid w:val="634E1364"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21571,51 +21571,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="676471FA"/>
+    <w:nsid w:val="25F0358A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>