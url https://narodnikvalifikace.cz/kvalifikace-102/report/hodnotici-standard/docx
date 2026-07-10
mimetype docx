--- v3 (2026-06-17)
+++ v4 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RFA4ADC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRFA4ADC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRFA4ADC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R48C2AAC4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR48C2AAC4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR48C2AAC4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zelinář/zelinářka, 17.6.2026 9:36:17</w:t>
+        <w:t>Zelinář/zelinářka, 11.7.2026 1:01:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zelinář/zelinářka, 17.6.2026 9:36:17</w:t>
+        <w:t>Zelinář/zelinářka, 11.7.2026 1:01:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2614,51 +2614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zelinář/zelinářka, 17.6.2026 9:36:17</w:t>
+        <w:t>Zelinář/zelinářka, 11.7.2026 1:01:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12777,51 +12777,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zelinář/zelinářka, 17.6.2026 9:36:17</w:t>
+        <w:t>Zelinář/zelinářka, 11.7.2026 1:01:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18444,51 +18444,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zelinář/zelinářka, 17.6.2026 9:36:17</w:t>
+        <w:t>Zelinář/zelinářka, 11.7.2026 1:01:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20203,51 +20203,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 15 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky podle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zelinář/zelinářka, 17.6.2026 9:36:17</w:t>
+        <w:t>Zelinář/zelinářka, 11.7.2026 1:01:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20433,51 +20433,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 9 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zelinář/zelinářka, 17.6.2026 9:36:17</w:t>
+        <w:t>Zelinář/zelinářka, 11.7.2026 1:01:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21018,84 +21018,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zelinář/zelinářka, 17.6.2026 9:36:17</w:t>
+        <w:t>Zelinář/zelinářka, 11.7.2026 1:01:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4BBD117F"/>
+    <w:nsid w:val="0B0CD396"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21181,51 +21181,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="14DA12A7"/>
+    <w:nsid w:val="76AA8340"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21311,51 +21311,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="54004C5D"/>
+    <w:nsid w:val="51C17AAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21441,51 +21441,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="634E1364"/>
+    <w:nsid w:val="55785AB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21571,51 +21571,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="25F0358A"/>
+    <w:nsid w:val="30B1E50A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>