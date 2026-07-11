--- v4 (2026-07-10)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R48C2AAC4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR48C2AAC4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR48C2AAC4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R670322A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR670322A2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR670322A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zelinář/zelinářka, 11.7.2026 1:01:23</w:t>
+        <w:t>Zelinář/zelinářka, 11.7.2026 2:18:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zelinář/zelinářka, 11.7.2026 1:01:23</w:t>
+        <w:t>Zelinář/zelinářka, 11.7.2026 2:18:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2614,51 +2614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zelinář/zelinářka, 11.7.2026 1:01:23</w:t>
+        <w:t>Zelinář/zelinářka, 11.7.2026 2:18:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12777,51 +12777,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zelinář/zelinářka, 11.7.2026 1:01:23</w:t>
+        <w:t>Zelinář/zelinářka, 11.7.2026 2:18:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18444,51 +18444,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zelinář/zelinářka, 11.7.2026 1:01:23</w:t>
+        <w:t>Zelinář/zelinářka, 11.7.2026 2:18:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20203,51 +20203,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 15 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky podle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zelinář/zelinářka, 11.7.2026 1:01:23</w:t>
+        <w:t>Zelinář/zelinářka, 11.7.2026 2:18:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20433,51 +20433,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 9 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zelinář/zelinářka, 11.7.2026 1:01:23</w:t>
+        <w:t>Zelinář/zelinářka, 11.7.2026 2:18:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21018,84 +21018,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zelinář/zelinářka, 11.7.2026 1:01:23</w:t>
+        <w:t>Zelinář/zelinářka, 11.7.2026 2:18:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0B0CD396"/>
+    <w:nsid w:val="5A64E87A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21181,51 +21181,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76AA8340"/>
+    <w:nsid w:val="7A4C37DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21311,51 +21311,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="51C17AAD"/>
+    <w:nsid w:val="25FA9663"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21441,51 +21441,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="55785AB3"/>
+    <w:nsid w:val="0F5E4633"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21571,51 +21571,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="30B1E50A"/>
+    <w:nsid w:val="1264D493"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>