--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R670322A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR670322A2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR670322A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R51C92BC5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR51C92BC5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR51C92BC5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zelinář/zelinářka, 11.7.2026 2:18:30</w:t>
+        <w:t>Zelinář/zelinářka, 31.7.2026 9:43:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zelinář/zelinářka, 11.7.2026 2:18:30</w:t>
+        <w:t>Zelinář/zelinářka, 31.7.2026 9:43:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2614,51 +2614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zelinář/zelinářka, 11.7.2026 2:18:30</w:t>
+        <w:t>Zelinář/zelinářka, 31.7.2026 9:43:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12777,51 +12777,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zelinář/zelinářka, 11.7.2026 2:18:30</w:t>
+        <w:t>Zelinář/zelinářka, 31.7.2026 9:43:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18444,51 +18444,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zelinář/zelinářka, 11.7.2026 2:18:30</w:t>
+        <w:t>Zelinář/zelinářka, 31.7.2026 9:43:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20203,51 +20203,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 15 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky podle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zelinář/zelinářka, 11.7.2026 2:18:30</w:t>
+        <w:t>Zelinář/zelinářka, 31.7.2026 9:43:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20433,51 +20433,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 9 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zelinář/zelinářka, 11.7.2026 2:18:30</w:t>
+        <w:t>Zelinář/zelinářka, 31.7.2026 9:43:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21018,84 +21018,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zelinář/zelinářka, 11.7.2026 2:18:30</w:t>
+        <w:t>Zelinář/zelinářka, 31.7.2026 9:43:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5A64E87A"/>
+    <w:nsid w:val="07B97708"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21181,51 +21181,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A4C37DC"/>
+    <w:nsid w:val="609189B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21311,51 +21311,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="25FA9663"/>
+    <w:nsid w:val="53FDAFE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21441,51 +21441,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0F5E4633"/>
+    <w:nsid w:val="7E9386BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21571,51 +21571,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1264D493"/>
+    <w:nsid w:val="7F6977B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>