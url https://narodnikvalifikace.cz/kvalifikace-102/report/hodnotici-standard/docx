--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R51C92BC5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR51C92BC5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR51C92BC5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R286FAFC2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR286FAFC2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR286FAFC2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zelinář/zelinářka, 31.7.2026 9:43:50</w:t>
+        <w:t>Zelinář/zelinářka, 31.7.2026 12:41:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zelinář/zelinářka, 31.7.2026 9:43:50</w:t>
+        <w:t>Zelinář/zelinářka, 31.7.2026 12:41:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2614,51 +2614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zelinář/zelinářka, 31.7.2026 9:43:50</w:t>
+        <w:t>Zelinář/zelinářka, 31.7.2026 12:41:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12777,51 +12777,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zelinář/zelinářka, 31.7.2026 9:43:50</w:t>
+        <w:t>Zelinář/zelinářka, 31.7.2026 12:41:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18444,51 +18444,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zelinář/zelinářka, 31.7.2026 9:43:50</w:t>
+        <w:t>Zelinář/zelinářka, 31.7.2026 12:41:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20203,51 +20203,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 15 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky podle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zelinář/zelinářka, 31.7.2026 9:43:50</w:t>
+        <w:t>Zelinář/zelinářka, 31.7.2026 12:41:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20433,51 +20433,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 9 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zelinář/zelinářka, 31.7.2026 9:43:50</w:t>
+        <w:t>Zelinář/zelinářka, 31.7.2026 12:41:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21018,84 +21018,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zelinář/zelinářka, 31.7.2026 9:43:50</w:t>
+        <w:t>Zelinář/zelinářka, 31.7.2026 12:41:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="07B97708"/>
+    <w:nsid w:val="77A135FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21181,51 +21181,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="609189B9"/>
+    <w:nsid w:val="0B2B98E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21311,51 +21311,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="53FDAFE3"/>
+    <w:nsid w:val="482A2D9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21441,51 +21441,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7E9386BE"/>
+    <w:nsid w:val="1D725B70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21571,51 +21571,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7F6977B4"/>
+    <w:nsid w:val="286AB447"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>