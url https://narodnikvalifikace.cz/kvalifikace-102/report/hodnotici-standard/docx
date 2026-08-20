--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R286FAFC2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR286FAFC2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR286FAFC2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R359EBE5F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR359EBE5F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR359EBE5F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zelinář/zelinářka, 31.7.2026 12:41:48</w:t>
+        <w:t>Zelinář/zelinářka, 20.8.2026 19:59:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zelinář/zelinářka, 31.7.2026 12:41:48</w:t>
+        <w:t>Zelinář/zelinářka, 20.8.2026 19:59:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2614,51 +2614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zelinář/zelinářka, 31.7.2026 12:41:48</w:t>
+        <w:t>Zelinář/zelinářka, 20.8.2026 19:59:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12777,51 +12777,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zelinář/zelinářka, 31.7.2026 12:41:48</w:t>
+        <w:t>Zelinář/zelinářka, 20.8.2026 19:59:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18444,51 +18444,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zelinář/zelinářka, 31.7.2026 12:41:48</w:t>
+        <w:t>Zelinář/zelinářka, 20.8.2026 19:59:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20203,51 +20203,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 15 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky podle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zelinář/zelinářka, 31.7.2026 12:41:48</w:t>
+        <w:t>Zelinář/zelinářka, 20.8.2026 19:59:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20433,51 +20433,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 9 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zelinář/zelinářka, 31.7.2026 12:41:48</w:t>
+        <w:t>Zelinář/zelinářka, 20.8.2026 19:59:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21018,84 +21018,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zelinář/zelinářka, 31.7.2026 12:41:48</w:t>
+        <w:t>Zelinář/zelinářka, 20.8.2026 19:59:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="77A135FB"/>
+    <w:nsid w:val="27BCB8BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21181,51 +21181,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B2B98E7"/>
+    <w:nsid w:val="78B55182"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21311,51 +21311,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="482A2D9E"/>
+    <w:nsid w:val="57917581"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21441,51 +21441,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1D725B70"/>
+    <w:nsid w:val="13C2CD29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21571,51 +21571,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="286AB447"/>
+    <w:nsid w:val="6C6E7612"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>