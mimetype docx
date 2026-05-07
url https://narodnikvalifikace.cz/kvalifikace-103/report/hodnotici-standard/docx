--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6129E809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6129E809" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6129E809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R49EB381E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR49EB381E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR49EB381E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 17.4.2026 1:54:42</w:t>
+        <w:t>Květinář/květinářka, 7.5.2026 16:00:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 17.4.2026 1:54:42</w:t>
+        <w:t>Květinář/květinářka, 7.5.2026 16:00:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2614,51 +2614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 17.4.2026 1:54:42</w:t>
+        <w:t>Květinář/květinářka, 7.5.2026 16:00:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12373,51 +12373,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sp.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 17.4.2026 1:54:42</w:t>
+        <w:t>Květinář/květinářka, 7.5.2026 16:00:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24338,51 +24338,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 17.4.2026 1:54:42</w:t>
+        <w:t>Květinář/květinářka, 7.5.2026 16:00:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26860,51 +26860,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 17.4.2026 1:54:42</w:t>
+        <w:t>Květinář/květinářka, 7.5.2026 16:00:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28317,51 +28317,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 10 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 17.4.2026 1:54:42</w:t>
+        <w:t>Květinář/květinářka, 7.5.2026 16:00:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28843,84 +28843,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 17.4.2026 1:54:42</w:t>
+        <w:t>Květinář/květinářka, 7.5.2026 16:00:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4115C6BF"/>
+    <w:nsid w:val="493E307B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29006,51 +29006,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0026D7C4"/>
+    <w:nsid w:val="52A17B73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29136,51 +29136,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="459DC53C"/>
+    <w:nsid w:val="4E1D096E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29266,51 +29266,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3F802179"/>
+    <w:nsid w:val="065F2AC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29396,51 +29396,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0F9F1814"/>
+    <w:nsid w:val="51173A11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>