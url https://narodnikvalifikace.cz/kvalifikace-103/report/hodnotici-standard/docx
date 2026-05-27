--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R49EB381E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR49EB381E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR49EB381E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E542F5D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E542F5D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E542F5D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 7.5.2026 16:00:04</w:t>
+        <w:t>Květinář/květinářka, 28.5.2026 1:23:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 7.5.2026 16:00:04</w:t>
+        <w:t>Květinář/květinářka, 28.5.2026 1:23:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2614,51 +2614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 7.5.2026 16:00:04</w:t>
+        <w:t>Květinář/květinářka, 28.5.2026 1:23:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12373,51 +12373,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sp.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 7.5.2026 16:00:04</w:t>
+        <w:t>Květinář/květinářka, 28.5.2026 1:23:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24338,51 +24338,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 7.5.2026 16:00:04</w:t>
+        <w:t>Květinář/květinářka, 28.5.2026 1:23:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26860,51 +26860,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 7.5.2026 16:00:04</w:t>
+        <w:t>Květinář/květinářka, 28.5.2026 1:23:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28317,51 +28317,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 10 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 7.5.2026 16:00:04</w:t>
+        <w:t>Květinář/květinářka, 28.5.2026 1:23:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28843,84 +28843,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 7.5.2026 16:00:04</w:t>
+        <w:t>Květinář/květinářka, 28.5.2026 1:23:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="493E307B"/>
+    <w:nsid w:val="5D75CE81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29006,51 +29006,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="52A17B73"/>
+    <w:nsid w:val="19DA5530"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29136,51 +29136,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4E1D096E"/>
+    <w:nsid w:val="637A04B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29266,51 +29266,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="065F2AC0"/>
+    <w:nsid w:val="437B5C69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29396,51 +29396,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="51173A11"/>
+    <w:nsid w:val="5DC6C162"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>