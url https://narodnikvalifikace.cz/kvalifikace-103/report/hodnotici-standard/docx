--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E542F5D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E542F5D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E542F5D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2FC50E9C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2FC50E9C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2FC50E9C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 28.5.2026 1:23:10</w:t>
+        <w:t>Květinář/květinářka, 17.6.2026 3:47:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 28.5.2026 1:23:10</w:t>
+        <w:t>Květinář/květinářka, 17.6.2026 3:47:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2614,51 +2614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 28.5.2026 1:23:10</w:t>
+        <w:t>Květinář/květinářka, 17.6.2026 3:47:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12373,51 +12373,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sp.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 28.5.2026 1:23:10</w:t>
+        <w:t>Květinář/květinářka, 17.6.2026 3:47:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24338,51 +24338,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 28.5.2026 1:23:10</w:t>
+        <w:t>Květinář/květinářka, 17.6.2026 3:47:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26860,51 +26860,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 28.5.2026 1:23:10</w:t>
+        <w:t>Květinář/květinářka, 17.6.2026 3:47:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28317,51 +28317,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 10 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 28.5.2026 1:23:10</w:t>
+        <w:t>Květinář/květinářka, 17.6.2026 3:47:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28843,84 +28843,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 28.5.2026 1:23:10</w:t>
+        <w:t>Květinář/květinářka, 17.6.2026 3:47:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5D75CE81"/>
+    <w:nsid w:val="5B1CC716"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29006,51 +29006,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="19DA5530"/>
+    <w:nsid w:val="103D70C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29136,51 +29136,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="637A04B2"/>
+    <w:nsid w:val="681FDD7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29266,51 +29266,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="437B5C69"/>
+    <w:nsid w:val="578690AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29396,51 +29396,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5DC6C162"/>
+    <w:nsid w:val="07A5AC74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>