--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2FC50E9C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2FC50E9C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2FC50E9C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R366FCCCC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR366FCCCC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR366FCCCC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 17.6.2026 3:47:32</w:t>
+        <w:t>Květinář/květinářka, 17.6.2026 5:38:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 17.6.2026 3:47:32</w:t>
+        <w:t>Květinář/květinářka, 17.6.2026 5:38:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2614,51 +2614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 17.6.2026 3:47:32</w:t>
+        <w:t>Květinář/květinářka, 17.6.2026 5:38:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12373,51 +12373,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sp.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 17.6.2026 3:47:32</w:t>
+        <w:t>Květinář/květinářka, 17.6.2026 5:38:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24338,51 +24338,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 17.6.2026 3:47:32</w:t>
+        <w:t>Květinář/květinářka, 17.6.2026 5:38:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26860,51 +26860,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 17.6.2026 3:47:32</w:t>
+        <w:t>Květinář/květinářka, 17.6.2026 5:38:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28317,51 +28317,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 10 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 17.6.2026 3:47:32</w:t>
+        <w:t>Květinář/květinářka, 17.6.2026 5:38:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28843,84 +28843,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 17.6.2026 3:47:32</w:t>
+        <w:t>Květinář/květinářka, 17.6.2026 5:38:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5B1CC716"/>
+    <w:nsid w:val="097E4007"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29006,51 +29006,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="103D70C9"/>
+    <w:nsid w:val="6C6B4BF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29136,51 +29136,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="681FDD7A"/>
+    <w:nsid w:val="42DEFAFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29266,51 +29266,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="578690AB"/>
+    <w:nsid w:val="7EA15AEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29396,51 +29396,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="07A5AC74"/>
+    <w:nsid w:val="211DC46A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>