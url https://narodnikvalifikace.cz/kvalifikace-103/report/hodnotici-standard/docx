--- v4 (2026-06-17)
+++ v5 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R366FCCCC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR366FCCCC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR366FCCCC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D04385A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D04385A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D04385A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 17.6.2026 5:38:01</w:t>
+        <w:t>Květinář/květinářka, 11.7.2026 0:59:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 17.6.2026 5:38:01</w:t>
+        <w:t>Květinář/květinářka, 11.7.2026 0:59:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2614,51 +2614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 17.6.2026 5:38:01</w:t>
+        <w:t>Květinář/květinářka, 11.7.2026 0:59:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12373,51 +12373,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sp.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 17.6.2026 5:38:01</w:t>
+        <w:t>Květinář/květinářka, 11.7.2026 0:59:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24338,51 +24338,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 17.6.2026 5:38:01</w:t>
+        <w:t>Květinář/květinářka, 11.7.2026 0:59:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26860,51 +26860,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 17.6.2026 5:38:01</w:t>
+        <w:t>Květinář/květinářka, 11.7.2026 0:59:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28317,51 +28317,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 10 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 17.6.2026 5:38:01</w:t>
+        <w:t>Květinář/květinářka, 11.7.2026 0:59:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28843,84 +28843,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 17.6.2026 5:38:01</w:t>
+        <w:t>Květinář/květinářka, 11.7.2026 0:59:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="097E4007"/>
+    <w:nsid w:val="5080C6B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29006,51 +29006,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C6B4BF0"/>
+    <w:nsid w:val="161A7D94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29136,51 +29136,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="42DEFAFB"/>
+    <w:nsid w:val="00C6A519"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29266,51 +29266,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7EA15AEF"/>
+    <w:nsid w:val="13BF1AC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29396,51 +29396,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="211DC46A"/>
+    <w:nsid w:val="149378A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>