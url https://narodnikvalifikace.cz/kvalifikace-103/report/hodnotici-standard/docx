--- v5 (2026-07-10)
+++ v6 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D04385A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D04385A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D04385A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B7FE738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B7FE738" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B7FE738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 11.7.2026 0:59:48</w:t>
+        <w:t>Květinář/květinářka, 11.7.2026 2:17:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 11.7.2026 0:59:48</w:t>
+        <w:t>Květinář/květinářka, 11.7.2026 2:17:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2614,51 +2614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 11.7.2026 0:59:48</w:t>
+        <w:t>Květinář/květinářka, 11.7.2026 2:17:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12373,51 +12373,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sp.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 11.7.2026 0:59:48</w:t>
+        <w:t>Květinář/květinářka, 11.7.2026 2:17:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24338,51 +24338,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 11.7.2026 0:59:48</w:t>
+        <w:t>Květinář/květinářka, 11.7.2026 2:17:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26860,51 +26860,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 11.7.2026 0:59:48</w:t>
+        <w:t>Květinář/květinářka, 11.7.2026 2:17:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28317,51 +28317,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 10 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 11.7.2026 0:59:48</w:t>
+        <w:t>Květinář/květinářka, 11.7.2026 2:17:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28843,84 +28843,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 11.7.2026 0:59:48</w:t>
+        <w:t>Květinář/květinářka, 11.7.2026 2:17:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5080C6B3"/>
+    <w:nsid w:val="4C7C4F1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29006,51 +29006,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="161A7D94"/>
+    <w:nsid w:val="43346712"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29136,51 +29136,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="00C6A519"/>
+    <w:nsid w:val="75BAA550"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29266,51 +29266,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="13BF1AC7"/>
+    <w:nsid w:val="6F85E215"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29396,51 +29396,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="149378A5"/>
+    <w:nsid w:val="1C9F7062"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>