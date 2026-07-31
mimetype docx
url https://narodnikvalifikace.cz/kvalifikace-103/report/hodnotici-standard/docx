--- v6 (2026-07-11)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B7FE738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B7FE738" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B7FE738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46BB5342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46BB5342" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46BB5342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 11.7.2026 2:17:46</w:t>
+        <w:t>Květinář/květinářka, 31.7.2026 9:52:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 11.7.2026 2:17:46</w:t>
+        <w:t>Květinář/květinářka, 31.7.2026 9:52:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2614,51 +2614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 11.7.2026 2:17:46</w:t>
+        <w:t>Květinář/květinářka, 31.7.2026 9:52:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12373,51 +12373,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sp.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 11.7.2026 2:17:46</w:t>
+        <w:t>Květinář/květinářka, 31.7.2026 9:52:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24338,51 +24338,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 11.7.2026 2:17:46</w:t>
+        <w:t>Květinář/květinářka, 31.7.2026 9:52:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26860,51 +26860,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 11.7.2026 2:17:46</w:t>
+        <w:t>Květinář/květinářka, 31.7.2026 9:52:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28317,51 +28317,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 10 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 11.7.2026 2:17:46</w:t>
+        <w:t>Květinář/květinářka, 31.7.2026 9:52:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28843,84 +28843,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 11.7.2026 2:17:46</w:t>
+        <w:t>Květinář/květinářka, 31.7.2026 9:52:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4C7C4F1E"/>
+    <w:nsid w:val="7064899F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29006,51 +29006,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="43346712"/>
+    <w:nsid w:val="01B90ACA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29136,51 +29136,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="75BAA550"/>
+    <w:nsid w:val="6AC15185"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29266,51 +29266,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6F85E215"/>
+    <w:nsid w:val="317F8A06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29396,51 +29396,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1C9F7062"/>
+    <w:nsid w:val="7E21052A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>