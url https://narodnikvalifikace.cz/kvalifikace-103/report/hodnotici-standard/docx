--- v7 (2026-07-31)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46BB5342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46BB5342" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46BB5342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7FB4C90B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7FB4C90B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7FB4C90B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 31.7.2026 9:52:08</w:t>
+        <w:t>Květinář/květinářka, 31.7.2026 11:08:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 31.7.2026 9:52:08</w:t>
+        <w:t>Květinář/květinářka, 31.7.2026 11:08:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2614,51 +2614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 31.7.2026 9:52:08</w:t>
+        <w:t>Květinář/květinářka, 31.7.2026 11:08:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12373,51 +12373,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sp.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 31.7.2026 9:52:08</w:t>
+        <w:t>Květinář/květinářka, 31.7.2026 11:08:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24338,51 +24338,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 31.7.2026 9:52:08</w:t>
+        <w:t>Květinář/květinářka, 31.7.2026 11:08:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26860,51 +26860,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 31.7.2026 9:52:08</w:t>
+        <w:t>Květinář/květinářka, 31.7.2026 11:08:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28317,51 +28317,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 10 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 31.7.2026 9:52:08</w:t>
+        <w:t>Květinář/květinářka, 31.7.2026 11:08:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28843,84 +28843,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 31.7.2026 9:52:08</w:t>
+        <w:t>Květinář/květinářka, 31.7.2026 11:08:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7064899F"/>
+    <w:nsid w:val="1D6C57E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29006,51 +29006,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="01B90ACA"/>
+    <w:nsid w:val="6F9391F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29136,51 +29136,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6AC15185"/>
+    <w:nsid w:val="6E4EAEA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29266,51 +29266,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="317F8A06"/>
+    <w:nsid w:val="25F00C63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29396,51 +29396,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7E21052A"/>
+    <w:nsid w:val="79E77F8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>