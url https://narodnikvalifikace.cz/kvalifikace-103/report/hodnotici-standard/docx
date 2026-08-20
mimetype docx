--- v8 (2026-07-31)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7FB4C90B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7FB4C90B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7FB4C90B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A812461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A812461" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A812461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 31.7.2026 11:08:49</w:t>
+        <w:t>Květinář/květinářka, 20.8.2026 12:40:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 31.7.2026 11:08:49</w:t>
+        <w:t>Květinář/květinářka, 20.8.2026 12:40:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2614,51 +2614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 31.7.2026 11:08:49</w:t>
+        <w:t>Květinář/květinářka, 20.8.2026 12:40:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12373,51 +12373,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sp.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 31.7.2026 11:08:49</w:t>
+        <w:t>Květinář/květinářka, 20.8.2026 12:40:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24338,51 +24338,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 31.7.2026 11:08:49</w:t>
+        <w:t>Květinář/květinářka, 20.8.2026 12:40:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26860,51 +26860,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 31.7.2026 11:08:49</w:t>
+        <w:t>Květinář/květinářka, 20.8.2026 12:40:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28317,51 +28317,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 10 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 31.7.2026 11:08:49</w:t>
+        <w:t>Květinář/květinářka, 20.8.2026 12:40:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28843,84 +28843,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 31.7.2026 11:08:49</w:t>
+        <w:t>Květinář/květinářka, 20.8.2026 12:40:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1D6C57E1"/>
+    <w:nsid w:val="4B5F93B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29006,51 +29006,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F9391F2"/>
+    <w:nsid w:val="709478AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29136,51 +29136,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6E4EAEA0"/>
+    <w:nsid w:val="6EF71836"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29266,51 +29266,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="25F00C63"/>
+    <w:nsid w:val="3908EC67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29396,51 +29396,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="79E77F8C"/>
+    <w:nsid w:val="3000C85D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>