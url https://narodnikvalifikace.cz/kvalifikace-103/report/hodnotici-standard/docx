--- v9 (2026-08-20)
+++ v10 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A812461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A812461" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A812461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5BA15E5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5BA15E5B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5BA15E5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 20.8.2026 12:40:39</w:t>
+        <w:t>Květinář/květinářka, 9.9.2026 18:16:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 20.8.2026 12:40:39</w:t>
+        <w:t>Květinář/květinářka, 9.9.2026 18:16:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2614,51 +2614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 20.8.2026 12:40:39</w:t>
+        <w:t>Květinář/květinářka, 9.9.2026 18:16:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12373,51 +12373,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sp.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 20.8.2026 12:40:39</w:t>
+        <w:t>Květinář/květinářka, 9.9.2026 18:16:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24338,51 +24338,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 20.8.2026 12:40:39</w:t>
+        <w:t>Květinář/květinářka, 9.9.2026 18:16:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26860,51 +26860,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 20.8.2026 12:40:39</w:t>
+        <w:t>Květinář/květinářka, 9.9.2026 18:16:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28317,51 +28317,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 10 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 20.8.2026 12:40:39</w:t>
+        <w:t>Květinář/květinářka, 9.9.2026 18:16:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28843,84 +28843,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 20.8.2026 12:40:39</w:t>
+        <w:t>Květinář/květinářka, 9.9.2026 18:16:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4B5F93B1"/>
+    <w:nsid w:val="7F413486"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29006,51 +29006,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="709478AF"/>
+    <w:nsid w:val="2DE2F67A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29136,51 +29136,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6EF71836"/>
+    <w:nsid w:val="32982348"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29266,51 +29266,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3908EC67"/>
+    <w:nsid w:val="4B17EDA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29396,51 +29396,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3000C85D"/>
+    <w:nsid w:val="618482EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>