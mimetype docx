--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7ED8BD65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7ED8BD65" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7ED8BD65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1F244E4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1F244E4D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1F244E4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 16.4.2026 14:41:00</w:t>
+        <w:t>Květinář/květinářka, 7.5.2026 19:39:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 16.4.2026 14:41:00</w:t>
+        <w:t>Květinář/květinářka, 7.5.2026 19:39:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2614,51 +2614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 16.4.2026 14:41:00</w:t>
+        <w:t>Květinář/květinářka, 7.5.2026 19:39:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12373,51 +12373,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sp.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 16.4.2026 14:41:00</w:t>
+        <w:t>Květinář/květinářka, 7.5.2026 19:39:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24338,51 +24338,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 16.4.2026 14:41:00</w:t>
+        <w:t>Květinář/květinářka, 7.5.2026 19:39:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26860,51 +26860,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 16.4.2026 14:41:00</w:t>
+        <w:t>Květinář/květinářka, 7.5.2026 19:39:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28317,51 +28317,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 10 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 16.4.2026 14:41:00</w:t>
+        <w:t>Květinář/květinářka, 7.5.2026 19:39:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28843,84 +28843,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 16.4.2026 14:41:00</w:t>
+        <w:t>Květinář/květinářka, 7.5.2026 19:39:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="713535CC"/>
+    <w:nsid w:val="6445C520"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29006,51 +29006,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="607CF3C6"/>
+    <w:nsid w:val="13D6FDBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29136,51 +29136,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="22DB2324"/>
+    <w:nsid w:val="508DA31F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29266,51 +29266,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="388A2904"/>
+    <w:nsid w:val="346D89EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29396,51 +29396,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0B051CED"/>
+    <w:nsid w:val="67928068"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>