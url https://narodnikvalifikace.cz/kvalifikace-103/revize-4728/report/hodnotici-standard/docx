--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1F244E4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1F244E4D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1F244E4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R79B8246C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR79B8246C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR79B8246C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 7.5.2026 19:39:47</w:t>
+        <w:t>Květinář/květinářka, 28.5.2026 3:38:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 7.5.2026 19:39:47</w:t>
+        <w:t>Květinář/květinářka, 28.5.2026 3:38:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2614,51 +2614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 7.5.2026 19:39:47</w:t>
+        <w:t>Květinář/květinářka, 28.5.2026 3:38:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12373,51 +12373,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sp.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 7.5.2026 19:39:47</w:t>
+        <w:t>Květinář/květinářka, 28.5.2026 3:38:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24338,51 +24338,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 7.5.2026 19:39:47</w:t>
+        <w:t>Květinář/květinářka, 28.5.2026 3:38:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26860,51 +26860,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 7.5.2026 19:39:47</w:t>
+        <w:t>Květinář/květinářka, 28.5.2026 3:38:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28317,51 +28317,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 10 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 7.5.2026 19:39:47</w:t>
+        <w:t>Květinář/květinářka, 28.5.2026 3:38:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28843,84 +28843,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 7.5.2026 19:39:47</w:t>
+        <w:t>Květinář/květinářka, 28.5.2026 3:38:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6445C520"/>
+    <w:nsid w:val="4A87544A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29006,51 +29006,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13D6FDBA"/>
+    <w:nsid w:val="37E6F5BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29136,51 +29136,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="508DA31F"/>
+    <w:nsid w:val="2B34425F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29266,51 +29266,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="346D89EF"/>
+    <w:nsid w:val="4C033E6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29396,51 +29396,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="67928068"/>
+    <w:nsid w:val="30ED32B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>