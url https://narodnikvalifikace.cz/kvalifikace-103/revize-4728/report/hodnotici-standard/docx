--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R79B8246C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR79B8246C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR79B8246C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RCC9DEAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRCC9DEAE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRCC9DEAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 28.5.2026 3:38:02</w:t>
+        <w:t>Květinář/květinářka, 17.6.2026 7:33:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 28.5.2026 3:38:02</w:t>
+        <w:t>Květinář/květinářka, 17.6.2026 7:33:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2614,51 +2614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 28.5.2026 3:38:02</w:t>
+        <w:t>Květinář/květinářka, 17.6.2026 7:33:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12373,51 +12373,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sp.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 28.5.2026 3:38:02</w:t>
+        <w:t>Květinář/květinářka, 17.6.2026 7:33:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24338,51 +24338,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 28.5.2026 3:38:02</w:t>
+        <w:t>Květinář/květinářka, 17.6.2026 7:33:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26860,51 +26860,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 28.5.2026 3:38:02</w:t>
+        <w:t>Květinář/květinářka, 17.6.2026 7:33:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28317,51 +28317,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 10 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 28.5.2026 3:38:02</w:t>
+        <w:t>Květinář/květinářka, 17.6.2026 7:33:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28843,84 +28843,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 28.5.2026 3:38:02</w:t>
+        <w:t>Květinář/květinářka, 17.6.2026 7:33:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4A87544A"/>
+    <w:nsid w:val="5D87BF1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29006,51 +29006,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37E6F5BB"/>
+    <w:nsid w:val="197E33C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29136,51 +29136,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2B34425F"/>
+    <w:nsid w:val="623C6186"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29266,51 +29266,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4C033E6C"/>
+    <w:nsid w:val="1A844818"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29396,51 +29396,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="30ED32B3"/>
+    <w:nsid w:val="1D819AE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>