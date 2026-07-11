--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RCC9DEAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRCC9DEAE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRCC9DEAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R49CD550A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR49CD550A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR49CD550A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 17.6.2026 7:33:03</w:t>
+        <w:t>Květinář/květinářka, 11.7.2026 5:06:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 17.6.2026 7:33:03</w:t>
+        <w:t>Květinář/květinářka, 11.7.2026 5:06:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2614,51 +2614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 17.6.2026 7:33:03</w:t>
+        <w:t>Květinář/květinářka, 11.7.2026 5:06:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12373,51 +12373,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sp.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 17.6.2026 7:33:03</w:t>
+        <w:t>Květinář/květinářka, 11.7.2026 5:06:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24338,51 +24338,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 17.6.2026 7:33:03</w:t>
+        <w:t>Květinář/květinářka, 11.7.2026 5:06:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26860,51 +26860,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 17.6.2026 7:33:03</w:t>
+        <w:t>Květinář/květinářka, 11.7.2026 5:06:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28317,51 +28317,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 10 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 17.6.2026 7:33:03</w:t>
+        <w:t>Květinář/květinářka, 11.7.2026 5:06:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28843,84 +28843,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 17.6.2026 7:33:03</w:t>
+        <w:t>Květinář/květinářka, 11.7.2026 5:06:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5D87BF1A"/>
+    <w:nsid w:val="0C40B9CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29006,51 +29006,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="197E33C9"/>
+    <w:nsid w:val="0285278E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29136,51 +29136,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="623C6186"/>
+    <w:nsid w:val="6BC7D795"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29266,51 +29266,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1A844818"/>
+    <w:nsid w:val="6E541F70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29396,51 +29396,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1D819AE1"/>
+    <w:nsid w:val="03A20917"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>