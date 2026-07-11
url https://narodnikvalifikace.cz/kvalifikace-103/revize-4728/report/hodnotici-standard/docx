--- v4 (2026-07-11)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R49CD550A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR49CD550A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR49CD550A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A2E219D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A2E219D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A2E219D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 11.7.2026 5:06:23</w:t>
+        <w:t>Květinář/květinářka, 11.7.2026 6:13:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 11.7.2026 5:06:23</w:t>
+        <w:t>Květinář/květinářka, 11.7.2026 6:13:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2614,51 +2614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 11.7.2026 5:06:23</w:t>
+        <w:t>Květinář/květinářka, 11.7.2026 6:13:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12373,51 +12373,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sp.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 11.7.2026 5:06:23</w:t>
+        <w:t>Květinář/květinářka, 11.7.2026 6:13:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24338,51 +24338,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 11.7.2026 5:06:23</w:t>
+        <w:t>Květinář/květinářka, 11.7.2026 6:13:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26860,51 +26860,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 11.7.2026 5:06:23</w:t>
+        <w:t>Květinář/květinářka, 11.7.2026 6:13:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28317,51 +28317,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 10 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 11.7.2026 5:06:23</w:t>
+        <w:t>Květinář/květinářka, 11.7.2026 6:13:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28843,84 +28843,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 11.7.2026 5:06:23</w:t>
+        <w:t>Květinář/květinářka, 11.7.2026 6:13:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0C40B9CE"/>
+    <w:nsid w:val="1A637738"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29006,51 +29006,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0285278E"/>
+    <w:nsid w:val="1F92E8AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29136,51 +29136,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6BC7D795"/>
+    <w:nsid w:val="26E9C9A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29266,51 +29266,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6E541F70"/>
+    <w:nsid w:val="16DD9CC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29396,51 +29396,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="03A20917"/>
+    <w:nsid w:val="5095331A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>