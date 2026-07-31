--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A2E219D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A2E219D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A2E219D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R42C00278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR42C00278" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR42C00278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 11.7.2026 6:13:01</w:t>
+        <w:t>Květinář/květinářka, 31.7.2026 14:47:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 11.7.2026 6:13:01</w:t>
+        <w:t>Květinář/květinářka, 31.7.2026 14:47:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2614,51 +2614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 11.7.2026 6:13:01</w:t>
+        <w:t>Květinář/květinářka, 31.7.2026 14:47:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12373,51 +12373,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sp.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 11.7.2026 6:13:01</w:t>
+        <w:t>Květinář/květinářka, 31.7.2026 14:47:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24338,51 +24338,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 11.7.2026 6:13:01</w:t>
+        <w:t>Květinář/květinářka, 31.7.2026 14:47:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26860,51 +26860,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 11.7.2026 6:13:01</w:t>
+        <w:t>Květinář/květinářka, 31.7.2026 14:47:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28317,51 +28317,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 10 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 11.7.2026 6:13:01</w:t>
+        <w:t>Květinář/květinářka, 31.7.2026 14:47:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28843,84 +28843,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 11.7.2026 6:13:01</w:t>
+        <w:t>Květinář/květinářka, 31.7.2026 14:47:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1A637738"/>
+    <w:nsid w:val="72F66B84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29006,51 +29006,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F92E8AB"/>
+    <w:nsid w:val="32A436F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29136,51 +29136,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="26E9C9A3"/>
+    <w:nsid w:val="2C6B8BB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29266,51 +29266,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="16DD9CC1"/>
+    <w:nsid w:val="115E07D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29396,51 +29396,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5095331A"/>
+    <w:nsid w:val="48C25AB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>