--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R42C00278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR42C00278" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR42C00278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5ADC538D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5ADC538D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5ADC538D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 31.7.2026 14:47:00</w:t>
+        <w:t>Květinář/květinářka, 31.7.2026 16:15:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 31.7.2026 14:47:00</w:t>
+        <w:t>Květinář/květinářka, 31.7.2026 16:15:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2614,51 +2614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 31.7.2026 14:47:00</w:t>
+        <w:t>Květinář/květinářka, 31.7.2026 16:15:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12373,51 +12373,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sp.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 31.7.2026 14:47:00</w:t>
+        <w:t>Květinář/květinářka, 31.7.2026 16:15:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24338,51 +24338,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 31.7.2026 14:47:00</w:t>
+        <w:t>Květinář/květinářka, 31.7.2026 16:15:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26860,51 +26860,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 31.7.2026 14:47:00</w:t>
+        <w:t>Květinář/květinářka, 31.7.2026 16:15:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28317,51 +28317,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 10 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 31.7.2026 14:47:00</w:t>
+        <w:t>Květinář/květinářka, 31.7.2026 16:15:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28843,84 +28843,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 31.7.2026 14:47:00</w:t>
+        <w:t>Květinář/květinářka, 31.7.2026 16:15:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="72F66B84"/>
+    <w:nsid w:val="531F1C8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29006,51 +29006,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="32A436F1"/>
+    <w:nsid w:val="0A5FA964"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29136,51 +29136,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2C6B8BB0"/>
+    <w:nsid w:val="6720DEA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29266,51 +29266,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="115E07D1"/>
+    <w:nsid w:val="6EC66C39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29396,51 +29396,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="48C25AB2"/>
+    <w:nsid w:val="72459426"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>