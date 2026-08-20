--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5ADC538D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5ADC538D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5ADC538D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R39B0786D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR39B0786D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR39B0786D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 31.7.2026 16:15:24</w:t>
+        <w:t>Květinář/květinářka, 20.8.2026 23:53:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 31.7.2026 16:15:24</w:t>
+        <w:t>Květinář/květinářka, 20.8.2026 23:53:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2614,51 +2614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 31.7.2026 16:15:24</w:t>
+        <w:t>Květinář/květinářka, 20.8.2026 23:53:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12373,51 +12373,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sp.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 31.7.2026 16:15:24</w:t>
+        <w:t>Květinář/květinářka, 20.8.2026 23:53:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24338,51 +24338,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 31.7.2026 16:15:24</w:t>
+        <w:t>Květinář/květinářka, 20.8.2026 23:53:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26860,51 +26860,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 31.7.2026 16:15:24</w:t>
+        <w:t>Květinář/květinářka, 20.8.2026 23:53:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28317,51 +28317,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 10 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 31.7.2026 16:15:24</w:t>
+        <w:t>Květinář/květinářka, 20.8.2026 23:53:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28843,84 +28843,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Květinář/květinářka, 31.7.2026 16:15:24</w:t>
+        <w:t>Květinář/květinářka, 20.8.2026 23:53:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="531F1C8B"/>
+    <w:nsid w:val="77743E8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29006,51 +29006,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A5FA964"/>
+    <w:nsid w:val="3629D548"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29136,51 +29136,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6720DEA4"/>
+    <w:nsid w:val="0B5DA708"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29266,51 +29266,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6EC66C39"/>
+    <w:nsid w:val="76E58F32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29396,51 +29396,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="72459426"/>
+    <w:nsid w:val="0E29173A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>