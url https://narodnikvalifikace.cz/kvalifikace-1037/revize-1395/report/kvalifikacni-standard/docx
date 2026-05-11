--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA6CC25C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA6CC25C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA6CC25C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15AE66A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15AE66A3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15AE66A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1451,51 +1451,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.04.2017 do: 11.04.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štukatér, 20.4.2026 0:27:15</w:t>
+        <w:t>Štukatér, 11.5.2026 6:52:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2090,51 +2090,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba musí zajistit uchazeči pomoc další osoby (osob) nebo mechanizaci při plnění kritérií praktickým předvedením v kompetencích: g11.A.1147 Zhotovování štukatérských modelů, g11.A.1006 Zhotovování forem pro štukatérskou práci, g11.A.1144 Provádění náročných štukatérských prací, g11.A.1083 Zhotovování reprodukcí, g11.A.1084 Zhotovování šablon pro profilování, g11.A.6249 Tažení architektonických prvků, g11.A.1030 Zhotovování sgrafita, g11.A.6247 Zhotovování umělého mramoru, g11.A.1033 Zhotovování rabicových stěn, g11.A.1145 Zhotovování štukatérských omítek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štukatér, 20.4.2026 0:27:15</w:t>
+        <w:t>Štukatér, 11.5.2026 6:52:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2887,51 +2887,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Martin Páral, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štukatér, 20.4.2026 0:27:15</w:t>
+        <w:t>Štukatér, 11.5.2026 6:52:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>