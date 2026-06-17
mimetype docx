--- v1 (2026-05-11)
+++ v2 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15AE66A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15AE66A3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15AE66A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4233AED9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4233AED9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4233AED9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1451,51 +1451,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.04.2017 do: 11.04.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štukatér, 11.5.2026 6:52:46</w:t>
+        <w:t>Štukatér, 17.6.2026 12:56:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2090,51 +2090,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba musí zajistit uchazeči pomoc další osoby (osob) nebo mechanizaci při plnění kritérií praktickým předvedením v kompetencích: g11.A.1147 Zhotovování štukatérských modelů, g11.A.1006 Zhotovování forem pro štukatérskou práci, g11.A.1144 Provádění náročných štukatérských prací, g11.A.1083 Zhotovování reprodukcí, g11.A.1084 Zhotovování šablon pro profilování, g11.A.6249 Tažení architektonických prvků, g11.A.1030 Zhotovování sgrafita, g11.A.6247 Zhotovování umělého mramoru, g11.A.1033 Zhotovování rabicových stěn, g11.A.1145 Zhotovování štukatérských omítek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štukatér, 11.5.2026 6:52:46</w:t>
+        <w:t>Štukatér, 17.6.2026 12:56:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2887,51 +2887,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Martin Páral, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štukatér, 11.5.2026 6:52:46</w:t>
+        <w:t>Štukatér, 17.6.2026 12:56:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>