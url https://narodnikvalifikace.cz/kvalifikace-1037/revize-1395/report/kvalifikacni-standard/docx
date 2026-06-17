--- v2 (2026-06-17)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4233AED9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4233AED9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4233AED9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2DACE03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2DACE03" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2DACE03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1451,51 +1451,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.04.2017 do: 11.04.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štukatér, 17.6.2026 12:56:25</w:t>
+        <w:t>Štukatér, 17.6.2026 14:46:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2090,51 +2090,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba musí zajistit uchazeči pomoc další osoby (osob) nebo mechanizaci při plnění kritérií praktickým předvedením v kompetencích: g11.A.1147 Zhotovování štukatérských modelů, g11.A.1006 Zhotovování forem pro štukatérskou práci, g11.A.1144 Provádění náročných štukatérských prací, g11.A.1083 Zhotovování reprodukcí, g11.A.1084 Zhotovování šablon pro profilování, g11.A.6249 Tažení architektonických prvků, g11.A.1030 Zhotovování sgrafita, g11.A.6247 Zhotovování umělého mramoru, g11.A.1033 Zhotovování rabicových stěn, g11.A.1145 Zhotovování štukatérských omítek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štukatér, 17.6.2026 12:56:25</w:t>
+        <w:t>Štukatér, 17.6.2026 14:46:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2887,51 +2887,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Martin Páral, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štukatér, 17.6.2026 12:56:25</w:t>
+        <w:t>Štukatér, 17.6.2026 14:46:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>