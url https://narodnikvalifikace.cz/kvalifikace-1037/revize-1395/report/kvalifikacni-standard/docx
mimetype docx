--- v3 (2026-06-17)
+++ v4 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2DACE03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2DACE03" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2DACE03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R50D3D63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR50D3D63" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR50D3D63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1451,51 +1451,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.04.2017 do: 11.04.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štukatér, 17.6.2026 14:46:44</w:t>
+        <w:t>Štukatér, 31.7.2026 16:15:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2090,51 +2090,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba musí zajistit uchazeči pomoc další osoby (osob) nebo mechanizaci při plnění kritérií praktickým předvedením v kompetencích: g11.A.1147 Zhotovování štukatérských modelů, g11.A.1006 Zhotovování forem pro štukatérskou práci, g11.A.1144 Provádění náročných štukatérských prací, g11.A.1083 Zhotovování reprodukcí, g11.A.1084 Zhotovování šablon pro profilování, g11.A.6249 Tažení architektonických prvků, g11.A.1030 Zhotovování sgrafita, g11.A.6247 Zhotovování umělého mramoru, g11.A.1033 Zhotovování rabicových stěn, g11.A.1145 Zhotovování štukatérských omítek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štukatér, 17.6.2026 14:46:44</w:t>
+        <w:t>Štukatér, 31.7.2026 16:15:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2887,51 +2887,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Martin Páral, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štukatér, 17.6.2026 14:46:44</w:t>
+        <w:t>Štukatér, 31.7.2026 16:15:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>