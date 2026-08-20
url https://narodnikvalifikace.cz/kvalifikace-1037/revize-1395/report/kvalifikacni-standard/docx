--- v4 (2026-07-31)
+++ v5 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R50D3D63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR50D3D63" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR50D3D63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R295E298B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR295E298B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR295E298B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1451,51 +1451,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.04.2017 do: 11.04.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štukatér, 31.7.2026 16:15:57</w:t>
+        <w:t>Štukatér, 20.8.2026 19:58:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2090,51 +2090,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba musí zajistit uchazeči pomoc další osoby (osob) nebo mechanizaci při plnění kritérií praktickým předvedením v kompetencích: g11.A.1147 Zhotovování štukatérských modelů, g11.A.1006 Zhotovování forem pro štukatérskou práci, g11.A.1144 Provádění náročných štukatérských prací, g11.A.1083 Zhotovování reprodukcí, g11.A.1084 Zhotovování šablon pro profilování, g11.A.6249 Tažení architektonických prvků, g11.A.1030 Zhotovování sgrafita, g11.A.6247 Zhotovování umělého mramoru, g11.A.1033 Zhotovování rabicových stěn, g11.A.1145 Zhotovování štukatérských omítek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štukatér, 31.7.2026 16:15:57</w:t>
+        <w:t>Štukatér, 20.8.2026 19:58:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2887,51 +2887,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Martin Páral, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štukatér, 31.7.2026 16:15:57</w:t>
+        <w:t>Štukatér, 20.8.2026 19:58:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>