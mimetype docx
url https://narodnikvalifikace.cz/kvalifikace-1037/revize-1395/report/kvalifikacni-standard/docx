--- v5 (2026-08-20)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R295E298B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR295E298B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR295E298B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2CEF524C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2CEF524C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2CEF524C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1451,51 +1451,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.04.2017 do: 11.04.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štukatér, 20.8.2026 19:58:09</w:t>
+        <w:t>Štukatér, 20.8.2026 20:15:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2090,51 +2090,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba musí zajistit uchazeči pomoc další osoby (osob) nebo mechanizaci při plnění kritérií praktickým předvedením v kompetencích: g11.A.1147 Zhotovování štukatérských modelů, g11.A.1006 Zhotovování forem pro štukatérskou práci, g11.A.1144 Provádění náročných štukatérských prací, g11.A.1083 Zhotovování reprodukcí, g11.A.1084 Zhotovování šablon pro profilování, g11.A.6249 Tažení architektonických prvků, g11.A.1030 Zhotovování sgrafita, g11.A.6247 Zhotovování umělého mramoru, g11.A.1033 Zhotovování rabicových stěn, g11.A.1145 Zhotovování štukatérských omítek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štukatér, 20.8.2026 19:58:09</w:t>
+        <w:t>Štukatér, 20.8.2026 20:15:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2887,51 +2887,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Martin Páral, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štukatér, 20.8.2026 19:58:09</w:t>
+        <w:t>Štukatér, 20.8.2026 20:15:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>