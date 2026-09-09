--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2CEF524C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2CEF524C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2CEF524C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R34E5F91D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR34E5F91D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR34E5F91D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1451,51 +1451,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.04.2017 do: 11.04.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štukatér, 20.8.2026 20:15:14</w:t>
+        <w:t>Štukatér, 9.9.2026 22:10:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2090,51 +2090,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba musí zajistit uchazeči pomoc další osoby (osob) nebo mechanizaci při plnění kritérií praktickým předvedením v kompetencích: g11.A.1147 Zhotovování štukatérských modelů, g11.A.1006 Zhotovování forem pro štukatérskou práci, g11.A.1144 Provádění náročných štukatérských prací, g11.A.1083 Zhotovování reprodukcí, g11.A.1084 Zhotovování šablon pro profilování, g11.A.6249 Tažení architektonických prvků, g11.A.1030 Zhotovování sgrafita, g11.A.6247 Zhotovování umělého mramoru, g11.A.1033 Zhotovování rabicových stěn, g11.A.1145 Zhotovování štukatérských omítek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štukatér, 20.8.2026 20:15:14</w:t>
+        <w:t>Štukatér, 9.9.2026 22:10:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2887,51 +2887,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Martin Páral, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štukatér, 20.8.2026 20:15:14</w:t>
+        <w:t>Štukatér, 9.9.2026 22:10:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>