--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R634CA109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR634CA109" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR634CA109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R71A7A6D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR71A7A6D2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR71A7A6D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 17.4.2026 0:28:46</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 7.5.2026 17:10:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1798,51 +1798,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 17.4.2026 0:28:46</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 7.5.2026 17:10:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2499,51 +2499,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 17.4.2026 0:28:46</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 7.5.2026 17:10:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3711,51 +3711,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 17.4.2026 0:28:46</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 7.5.2026 17:10:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5168,51 +5168,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 17.4.2026 0:28:46</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 7.5.2026 17:10:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5481,51 +5481,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 32 až 48 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 17.4.2026 0:28:46</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 7.5.2026 17:10:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6166,84 +6166,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 17.4.2026 0:28:46</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 7.5.2026 17:10:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6D531D4E"/>
+    <w:nsid w:val="0101FCC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6329,51 +6329,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0067A7B3"/>
+    <w:nsid w:val="474C95AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6459,51 +6459,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="41C7F7DC"/>
+    <w:nsid w:val="016C8C56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6589,51 +6589,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="18121E37"/>
+    <w:nsid w:val="06E8E8C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6719,51 +6719,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7B1D9AB7"/>
+    <w:nsid w:val="627B058B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6849,51 +6849,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5AE8C787"/>
+    <w:nsid w:val="0FB3DCD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>