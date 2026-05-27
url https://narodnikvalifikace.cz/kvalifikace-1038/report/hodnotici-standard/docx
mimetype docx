--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R71A7A6D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR71A7A6D2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR71A7A6D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B7ADD75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B7ADD75" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B7ADD75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 7.5.2026 17:10:15</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 28.5.2026 0:56:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1798,51 +1798,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 7.5.2026 17:10:15</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 28.5.2026 0:56:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2499,51 +2499,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 7.5.2026 17:10:15</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 28.5.2026 0:56:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3711,51 +3711,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 7.5.2026 17:10:15</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 28.5.2026 0:56:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5168,51 +5168,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 7.5.2026 17:10:15</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 28.5.2026 0:56:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5481,51 +5481,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 32 až 48 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 7.5.2026 17:10:15</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 28.5.2026 0:56:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6166,84 +6166,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 7.5.2026 17:10:15</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 28.5.2026 0:56:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0101FCC6"/>
+    <w:nsid w:val="59C6292D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6329,51 +6329,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="474C95AC"/>
+    <w:nsid w:val="75F8A012"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6459,51 +6459,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="016C8C56"/>
+    <w:nsid w:val="5C5A31B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6589,51 +6589,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="06E8E8C4"/>
+    <w:nsid w:val="378DA9D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6719,51 +6719,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="627B058B"/>
+    <w:nsid w:val="1F798B6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6849,51 +6849,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0FB3DCD6"/>
+    <w:nsid w:val="313E30EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>