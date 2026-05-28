--- v2 (2026-05-27)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B7ADD75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B7ADD75" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B7ADD75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2AB3988A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2AB3988A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2AB3988A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 28.5.2026 0:56:56</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 28.5.2026 3:18:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1798,51 +1798,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 28.5.2026 0:56:56</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 28.5.2026 3:18:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2499,51 +2499,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 28.5.2026 0:56:56</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 28.5.2026 3:18:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3711,51 +3711,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 28.5.2026 0:56:56</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 28.5.2026 3:18:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5168,51 +5168,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 28.5.2026 0:56:56</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 28.5.2026 3:18:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5481,51 +5481,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 32 až 48 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 28.5.2026 0:56:56</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 28.5.2026 3:18:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6166,84 +6166,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 28.5.2026 0:56:56</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 28.5.2026 3:18:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="59C6292D"/>
+    <w:nsid w:val="18293F5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6329,51 +6329,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75F8A012"/>
+    <w:nsid w:val="13EF5927"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6459,51 +6459,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5C5A31B7"/>
+    <w:nsid w:val="3A491A71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6589,51 +6589,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="378DA9D5"/>
+    <w:nsid w:val="131E3C68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6719,51 +6719,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1F798B6C"/>
+    <w:nsid w:val="0B561D32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6849,51 +6849,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="313E30EF"/>
+    <w:nsid w:val="06E77723"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>