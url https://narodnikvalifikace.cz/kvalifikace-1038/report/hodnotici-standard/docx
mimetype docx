--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2AB3988A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2AB3988A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2AB3988A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R69141B74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR69141B74" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR69141B74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 28.5.2026 3:18:48</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 17.6.2026 9:38:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1798,51 +1798,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 28.5.2026 3:18:48</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 17.6.2026 9:38:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2499,51 +2499,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 28.5.2026 3:18:48</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 17.6.2026 9:38:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3711,51 +3711,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 28.5.2026 3:18:48</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 17.6.2026 9:38:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5168,51 +5168,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 28.5.2026 3:18:48</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 17.6.2026 9:38:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5481,51 +5481,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 32 až 48 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 28.5.2026 3:18:48</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 17.6.2026 9:38:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6166,84 +6166,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 28.5.2026 3:18:48</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 17.6.2026 9:38:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="18293F5D"/>
+    <w:nsid w:val="3BA69D2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6329,51 +6329,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13EF5927"/>
+    <w:nsid w:val="2DDF53C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6459,51 +6459,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3A491A71"/>
+    <w:nsid w:val="1F5DB70C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6589,51 +6589,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="131E3C68"/>
+    <w:nsid w:val="4AEE298E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6719,51 +6719,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0B561D32"/>
+    <w:nsid w:val="4C6C22F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6849,51 +6849,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="06E77723"/>
+    <w:nsid w:val="730190CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>