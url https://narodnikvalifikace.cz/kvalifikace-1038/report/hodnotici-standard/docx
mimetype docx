--- v4 (2026-06-17)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R69141B74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR69141B74" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR69141B74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R17A9FDEE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR17A9FDEE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR17A9FDEE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 17.6.2026 9:38:52</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 17.6.2026 11:22:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1798,51 +1798,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 17.6.2026 9:38:53</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 17.6.2026 11:22:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2499,51 +2499,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 17.6.2026 9:38:53</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 17.6.2026 11:22:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3711,51 +3711,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 17.6.2026 9:38:53</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 17.6.2026 11:22:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5168,51 +5168,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 17.6.2026 9:38:53</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 17.6.2026 11:22:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5481,51 +5481,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 32 až 48 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 17.6.2026 9:38:53</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 17.6.2026 11:22:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6166,84 +6166,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 17.6.2026 9:38:53</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 17.6.2026 11:22:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3BA69D2E"/>
+    <w:nsid w:val="1CEB11F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6329,51 +6329,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2DDF53C5"/>
+    <w:nsid w:val="1DF6D9D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6459,51 +6459,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1F5DB70C"/>
+    <w:nsid w:val="3AE4D5F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6589,51 +6589,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4AEE298E"/>
+    <w:nsid w:val="5AF6E087"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6719,51 +6719,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4C6C22F7"/>
+    <w:nsid w:val="42962805"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6849,51 +6849,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="730190CF"/>
+    <w:nsid w:val="4B3B2726"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>