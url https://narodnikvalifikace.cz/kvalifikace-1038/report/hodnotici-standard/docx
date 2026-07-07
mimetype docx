--- v5 (2026-06-17)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R17A9FDEE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR17A9FDEE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR17A9FDEE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R694DE1B6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR694DE1B6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR694DE1B6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 17.6.2026 11:22:01</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 7.7.2026 13:44:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1798,51 +1798,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 17.6.2026 11:22:01</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 7.7.2026 13:44:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2499,51 +2499,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 17.6.2026 11:22:01</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 7.7.2026 13:44:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3711,51 +3711,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 17.6.2026 11:22:01</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 7.7.2026 13:44:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5168,51 +5168,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 17.6.2026 11:22:01</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 7.7.2026 13:44:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5481,51 +5481,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 32 až 48 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 17.6.2026 11:22:01</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 7.7.2026 13:44:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6166,84 +6166,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 17.6.2026 11:22:01</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 7.7.2026 13:44:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1CEB11F8"/>
+    <w:nsid w:val="4F51D5CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6329,51 +6329,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1DF6D9D2"/>
+    <w:nsid w:val="0CE40440"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6459,51 +6459,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3AE4D5F9"/>
+    <w:nsid w:val="5DEDD791"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6589,51 +6589,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5AF6E087"/>
+    <w:nsid w:val="5226E2BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6719,51 +6719,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="42962805"/>
+    <w:nsid w:val="6B324346"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6849,51 +6849,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4B3B2726"/>
+    <w:nsid w:val="0956584B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>