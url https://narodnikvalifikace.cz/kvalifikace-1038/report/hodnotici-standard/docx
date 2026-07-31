--- v6 (2026-07-07)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R694DE1B6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR694DE1B6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR694DE1B6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4D24EC55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4D24EC55" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4D24EC55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 7.7.2026 13:44:37</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 31.7.2026 11:10:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1798,51 +1798,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 7.7.2026 13:44:37</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 31.7.2026 11:10:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2499,51 +2499,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 7.7.2026 13:44:37</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 31.7.2026 11:10:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3711,51 +3711,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 7.7.2026 13:44:37</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 31.7.2026 11:10:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5168,51 +5168,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 7.7.2026 13:44:37</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 31.7.2026 11:10:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5481,51 +5481,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 32 až 48 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 7.7.2026 13:44:37</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 31.7.2026 11:10:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6166,84 +6166,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 7.7.2026 13:44:37</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 31.7.2026 11:10:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4F51D5CE"/>
+    <w:nsid w:val="7BEB4B41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6329,51 +6329,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0CE40440"/>
+    <w:nsid w:val="18D97B94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6459,51 +6459,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5DEDD791"/>
+    <w:nsid w:val="4929459E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6589,51 +6589,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5226E2BA"/>
+    <w:nsid w:val="6E5F50B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6719,51 +6719,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6B324346"/>
+    <w:nsid w:val="3B9A5BA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6849,51 +6849,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0956584B"/>
+    <w:nsid w:val="58AD2D92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>