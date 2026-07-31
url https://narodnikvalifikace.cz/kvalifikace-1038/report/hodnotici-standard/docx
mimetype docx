--- v7 (2026-07-31)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4D24EC55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4D24EC55" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4D24EC55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7239D11C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7239D11C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7239D11C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 31.7.2026 11:10:04</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 31.7.2026 12:43:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1798,51 +1798,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 31.7.2026 11:10:04</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 31.7.2026 12:43:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2499,51 +2499,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 31.7.2026 11:10:04</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 31.7.2026 12:43:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3711,51 +3711,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 31.7.2026 11:10:04</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 31.7.2026 12:43:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5168,51 +5168,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 31.7.2026 11:10:04</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 31.7.2026 12:43:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5481,51 +5481,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 32 až 48 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 31.7.2026 11:10:04</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 31.7.2026 12:43:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6166,84 +6166,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 31.7.2026 11:10:04</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 31.7.2026 12:43:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7BEB4B41"/>
+    <w:nsid w:val="020919C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6329,51 +6329,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18D97B94"/>
+    <w:nsid w:val="3312A82A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6459,51 +6459,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4929459E"/>
+    <w:nsid w:val="659A1D05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6589,51 +6589,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6E5F50B2"/>
+    <w:nsid w:val="08A76EE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6719,51 +6719,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3B9A5BA1"/>
+    <w:nsid w:val="6B3CF88A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6849,51 +6849,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="58AD2D92"/>
+    <w:nsid w:val="4BDA518B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>