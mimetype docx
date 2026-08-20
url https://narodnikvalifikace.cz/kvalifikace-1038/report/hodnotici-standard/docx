--- v8 (2026-07-31)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7239D11C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7239D11C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7239D11C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R53E58C7A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR53E58C7A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR53E58C7A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 31.7.2026 12:43:35</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 20.8.2026 15:42:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1798,51 +1798,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 31.7.2026 12:43:35</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 20.8.2026 15:42:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2499,51 +2499,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 31.7.2026 12:43:35</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 20.8.2026 15:42:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3711,51 +3711,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 31.7.2026 12:43:35</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 20.8.2026 15:42:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5168,51 +5168,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 31.7.2026 12:43:35</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 20.8.2026 15:42:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5481,51 +5481,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 32 až 48 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 31.7.2026 12:43:35</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 20.8.2026 15:42:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6166,84 +6166,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 31.7.2026 12:43:35</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 20.8.2026 15:42:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="020919C2"/>
+    <w:nsid w:val="6E52D5E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6329,51 +6329,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3312A82A"/>
+    <w:nsid w:val="2897925C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6459,51 +6459,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="659A1D05"/>
+    <w:nsid w:val="29DD5CFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6589,51 +6589,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="08A76EE4"/>
+    <w:nsid w:val="13F87368"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6719,51 +6719,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6B3CF88A"/>
+    <w:nsid w:val="76C82E08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6849,51 +6849,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4BDA518B"/>
+    <w:nsid w:val="1B8F05D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>