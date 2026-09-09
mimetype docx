--- v9 (2026-08-20)
+++ v10 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R53E58C7A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR53E58C7A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR53E58C7A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R56884282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR56884282" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR56884282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 20.8.2026 15:42:02</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 9.9.2026 20:17:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1798,51 +1798,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 20.8.2026 15:42:02</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 9.9.2026 20:17:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2499,51 +2499,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 20.8.2026 15:42:02</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 9.9.2026 20:17:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3711,51 +3711,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 20.8.2026 15:42:02</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 9.9.2026 20:17:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5168,51 +5168,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 20.8.2026 15:42:02</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 9.9.2026 20:17:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5481,51 +5481,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 32 až 48 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 20.8.2026 15:42:02</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 9.9.2026 20:17:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6166,84 +6166,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka charakterové kreslené animace, 20.8.2026 15:42:02</w:t>
+        <w:t>Animátor/animátorka charakterové kreslené animace, 9.9.2026 20:17:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6E52D5E3"/>
+    <w:nsid w:val="30BFC792"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6329,51 +6329,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2897925C"/>
+    <w:nsid w:val="0F8BF283"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6459,51 +6459,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="29DD5CFA"/>
+    <w:nsid w:val="23217D81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6589,51 +6589,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="13F87368"/>
+    <w:nsid w:val="2715CB0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6719,51 +6719,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="76C82E08"/>
+    <w:nsid w:val="679ED48D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6849,51 +6849,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1B8F05D3"/>
+    <w:nsid w:val="58BC0286"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>