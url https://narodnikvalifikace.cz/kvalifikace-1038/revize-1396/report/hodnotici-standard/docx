--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB534A08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB534A08" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB534A08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38D7395B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38D7395B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38D7395B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor charakterové kreslené animace, 20.4.2026 2:23:40</w:t>
+        <w:t>Animátor charakterové kreslené animace, 11.5.2026 7:51:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1798,51 +1798,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor charakterové kreslené animace, 20.4.2026 2:23:40</w:t>
+        <w:t>Animátor charakterové kreslené animace, 11.5.2026 7:51:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2499,51 +2499,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor charakterové kreslené animace, 20.4.2026 2:23:40</w:t>
+        <w:t>Animátor charakterové kreslené animace, 11.5.2026 7:51:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3711,51 +3711,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor charakterové kreslené animace, 20.4.2026 2:23:40</w:t>
+        <w:t>Animátor charakterové kreslené animace, 11.5.2026 7:51:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5168,51 +5168,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor charakterové kreslené animace, 20.4.2026 2:23:40</w:t>
+        <w:t>Animátor charakterové kreslené animace, 11.5.2026 7:51:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5481,51 +5481,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 32 až 48 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor charakterové kreslené animace, 20.4.2026 2:23:40</w:t>
+        <w:t>Animátor charakterové kreslené animace, 11.5.2026 7:51:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6166,84 +6166,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor charakterové kreslené animace, 20.4.2026 2:23:40</w:t>
+        <w:t>Animátor charakterové kreslené animace, 11.5.2026 7:51:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="541ED6F9"/>
+    <w:nsid w:val="4A7FF0C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6329,51 +6329,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5620ABAA"/>
+    <w:nsid w:val="5110A4AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6459,51 +6459,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="13D7BCF9"/>
+    <w:nsid w:val="2B527BFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6589,51 +6589,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1780CFBE"/>
+    <w:nsid w:val="5893DF06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6719,51 +6719,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2E602619"/>
+    <w:nsid w:val="55702F84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6849,51 +6849,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3C3B1AC6"/>
+    <w:nsid w:val="54BBD9E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>