--- v1 (2026-05-11)
+++ v2 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38D7395B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38D7395B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38D7395B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R73719B9B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR73719B9B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR73719B9B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor charakterové kreslené animace, 11.5.2026 7:51:32</w:t>
+        <w:t>Animátor charakterové kreslené animace, 17.6.2026 13:32:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1798,51 +1798,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor charakterové kreslené animace, 11.5.2026 7:51:32</w:t>
+        <w:t>Animátor charakterové kreslené animace, 17.6.2026 13:32:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2499,51 +2499,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor charakterové kreslené animace, 11.5.2026 7:51:32</w:t>
+        <w:t>Animátor charakterové kreslené animace, 17.6.2026 13:32:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3711,51 +3711,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor charakterové kreslené animace, 11.5.2026 7:51:32</w:t>
+        <w:t>Animátor charakterové kreslené animace, 17.6.2026 13:32:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5168,51 +5168,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor charakterové kreslené animace, 11.5.2026 7:51:32</w:t>
+        <w:t>Animátor charakterové kreslené animace, 17.6.2026 13:32:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5481,51 +5481,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 32 až 48 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor charakterové kreslené animace, 11.5.2026 7:51:32</w:t>
+        <w:t>Animátor charakterové kreslené animace, 17.6.2026 13:32:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6166,84 +6166,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor charakterové kreslené animace, 11.5.2026 7:51:32</w:t>
+        <w:t>Animátor charakterové kreslené animace, 17.6.2026 13:32:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4A7FF0C7"/>
+    <w:nsid w:val="2F20BE4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6329,51 +6329,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5110A4AE"/>
+    <w:nsid w:val="04F0EA0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6459,51 +6459,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2B527BFB"/>
+    <w:nsid w:val="548219C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6589,51 +6589,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5893DF06"/>
+    <w:nsid w:val="1CAB30DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6719,51 +6719,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="55702F84"/>
+    <w:nsid w:val="33AD823C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6849,51 +6849,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="54BBD9E6"/>
+    <w:nsid w:val="0F052802"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>