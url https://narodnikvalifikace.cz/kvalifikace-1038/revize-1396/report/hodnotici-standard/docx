--- v2 (2026-06-17)
+++ v3 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R73719B9B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR73719B9B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR73719B9B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC12057A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC12057A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC12057A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor charakterové kreslené animace, 17.6.2026 13:32:47</w:t>
+        <w:t>Animátor charakterové kreslené animace, 7.7.2026 15:07:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1798,51 +1798,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor charakterové kreslené animace, 17.6.2026 13:32:47</w:t>
+        <w:t>Animátor charakterové kreslené animace, 7.7.2026 15:07:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2499,51 +2499,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor charakterové kreslené animace, 17.6.2026 13:32:47</w:t>
+        <w:t>Animátor charakterové kreslené animace, 7.7.2026 15:07:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3711,51 +3711,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor charakterové kreslené animace, 17.6.2026 13:32:47</w:t>
+        <w:t>Animátor charakterové kreslené animace, 7.7.2026 15:07:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5168,51 +5168,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor charakterové kreslené animace, 17.6.2026 13:32:47</w:t>
+        <w:t>Animátor charakterové kreslené animace, 7.7.2026 15:07:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5481,51 +5481,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 32 až 48 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor charakterové kreslené animace, 17.6.2026 13:32:47</w:t>
+        <w:t>Animátor charakterové kreslené animace, 7.7.2026 15:07:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6166,84 +6166,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor charakterové kreslené animace, 17.6.2026 13:32:47</w:t>
+        <w:t>Animátor charakterové kreslené animace, 7.7.2026 15:07:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2F20BE4D"/>
+    <w:nsid w:val="0EBD81AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6329,51 +6329,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="04F0EA0C"/>
+    <w:nsid w:val="1B40820A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6459,51 +6459,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="548219C0"/>
+    <w:nsid w:val="6C74559E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6589,51 +6589,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1CAB30DD"/>
+    <w:nsid w:val="40ADF24A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6719,51 +6719,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="33AD823C"/>
+    <w:nsid w:val="622BF5D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6849,51 +6849,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0F052802"/>
+    <w:nsid w:val="1DDC8562"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>