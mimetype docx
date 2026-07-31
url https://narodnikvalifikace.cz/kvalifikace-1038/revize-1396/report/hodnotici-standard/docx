--- v3 (2026-07-07)
+++ v4 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC12057A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC12057A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC12057A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R22360B39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR22360B39" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR22360B39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor charakterové kreslené animace, 7.7.2026 15:07:50</w:t>
+        <w:t>Animátor charakterové kreslené animace, 31.7.2026 15:58:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1798,51 +1798,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor charakterové kreslené animace, 7.7.2026 15:07:50</w:t>
+        <w:t>Animátor charakterové kreslené animace, 31.7.2026 15:58:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2499,51 +2499,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor charakterové kreslené animace, 7.7.2026 15:07:50</w:t>
+        <w:t>Animátor charakterové kreslené animace, 31.7.2026 15:58:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3711,51 +3711,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor charakterové kreslené animace, 7.7.2026 15:07:50</w:t>
+        <w:t>Animátor charakterové kreslené animace, 31.7.2026 15:58:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5168,51 +5168,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor charakterové kreslené animace, 7.7.2026 15:07:50</w:t>
+        <w:t>Animátor charakterové kreslené animace, 31.7.2026 15:58:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5481,51 +5481,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 32 až 48 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor charakterové kreslené animace, 7.7.2026 15:07:50</w:t>
+        <w:t>Animátor charakterové kreslené animace, 31.7.2026 15:58:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6166,84 +6166,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor charakterové kreslené animace, 7.7.2026 15:07:50</w:t>
+        <w:t>Animátor charakterové kreslené animace, 31.7.2026 15:58:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0EBD81AE"/>
+    <w:nsid w:val="09A72FF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6329,51 +6329,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B40820A"/>
+    <w:nsid w:val="2E5F07FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6459,51 +6459,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6C74559E"/>
+    <w:nsid w:val="6C262CD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6589,51 +6589,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="40ADF24A"/>
+    <w:nsid w:val="79658BAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6719,51 +6719,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="622BF5D8"/>
+    <w:nsid w:val="4E6A2177"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6849,51 +6849,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1DDC8562"/>
+    <w:nsid w:val="41436040"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>