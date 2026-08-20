--- v4 (2026-07-31)
+++ v5 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R22360B39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR22360B39" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR22360B39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2B1F3E9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2B1F3E9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2B1F3E9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor charakterové kreslené animace, 31.7.2026 15:58:37</w:t>
+        <w:t>Animátor charakterové kreslené animace, 20.8.2026 22:54:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1798,51 +1798,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor charakterové kreslené animace, 31.7.2026 15:58:37</w:t>
+        <w:t>Animátor charakterové kreslené animace, 20.8.2026 22:54:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2499,51 +2499,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor charakterové kreslené animace, 31.7.2026 15:58:37</w:t>
+        <w:t>Animátor charakterové kreslené animace, 20.8.2026 22:54:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3711,51 +3711,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor charakterové kreslené animace, 31.7.2026 15:58:37</w:t>
+        <w:t>Animátor charakterové kreslené animace, 20.8.2026 22:54:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5168,51 +5168,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor charakterové kreslené animace, 31.7.2026 15:58:37</w:t>
+        <w:t>Animátor charakterové kreslené animace, 20.8.2026 22:54:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5481,51 +5481,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 32 až 48 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor charakterové kreslené animace, 31.7.2026 15:58:37</w:t>
+        <w:t>Animátor charakterové kreslené animace, 20.8.2026 22:54:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6166,84 +6166,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor charakterové kreslené animace, 31.7.2026 15:58:37</w:t>
+        <w:t>Animátor charakterové kreslené animace, 20.8.2026 22:54:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="09A72FF1"/>
+    <w:nsid w:val="14E7AA4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6329,51 +6329,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2E5F07FB"/>
+    <w:nsid w:val="528983A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6459,51 +6459,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6C262CD0"/>
+    <w:nsid w:val="273EE710"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6589,51 +6589,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="79658BAD"/>
+    <w:nsid w:val="39F460F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6719,51 +6719,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4E6A2177"/>
+    <w:nsid w:val="5996FE44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6849,51 +6849,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="41436040"/>
+    <w:nsid w:val="02447590"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>