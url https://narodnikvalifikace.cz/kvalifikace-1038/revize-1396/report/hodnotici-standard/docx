--- v5 (2026-08-20)
+++ v6 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2B1F3E9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2B1F3E9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2B1F3E9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2D12A1D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2D12A1D5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2D12A1D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor charakterové kreslené animace, 20.8.2026 22:54:12</w:t>
+        <w:t>Animátor charakterové kreslené animace, 10.9.2026 1:09:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1798,51 +1798,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor charakterové kreslené animace, 20.8.2026 22:54:12</w:t>
+        <w:t>Animátor charakterové kreslené animace, 10.9.2026 1:09:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2499,51 +2499,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor charakterové kreslené animace, 20.8.2026 22:54:12</w:t>
+        <w:t>Animátor charakterové kreslené animace, 10.9.2026 1:09:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3711,51 +3711,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor charakterové kreslené animace, 20.8.2026 22:54:12</w:t>
+        <w:t>Animátor charakterové kreslené animace, 10.9.2026 1:09:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5168,51 +5168,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor charakterové kreslené animace, 20.8.2026 22:54:12</w:t>
+        <w:t>Animátor charakterové kreslené animace, 10.9.2026 1:09:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5481,51 +5481,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 32 až 48 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor charakterové kreslené animace, 20.8.2026 22:54:12</w:t>
+        <w:t>Animátor charakterové kreslené animace, 10.9.2026 1:09:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6166,84 +6166,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor charakterové kreslené animace, 20.8.2026 22:54:12</w:t>
+        <w:t>Animátor charakterové kreslené animace, 10.9.2026 1:09:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="14E7AA4A"/>
+    <w:nsid w:val="08E42D33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6329,51 +6329,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="528983A9"/>
+    <w:nsid w:val="3872D55C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6459,51 +6459,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="273EE710"/>
+    <w:nsid w:val="6BC7C425"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6589,51 +6589,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="39F460F8"/>
+    <w:nsid w:val="49B4C7EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6719,51 +6719,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5996FE44"/>
+    <w:nsid w:val="1EFE13C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6849,51 +6849,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="02447590"/>
+    <w:nsid w:val="73647E23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>