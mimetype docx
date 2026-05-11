--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70D440AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70D440AB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70D440AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6206293D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6206293D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6206293D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 12.12.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D charakterový animátor, 20.4.2026 2:50:09</w:t>
+        <w:t>3D charakterový animátor, 11.5.2026 4:48:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1602,51 +1602,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D charakterový animátor, 20.4.2026 2:50:09</w:t>
+        <w:t>3D charakterový animátor, 11.5.2026 4:48:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2249,51 +2249,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D charakterový animátor, 20.4.2026 2:50:09</w:t>
+        <w:t>3D charakterový animátor, 11.5.2026 4:48:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3290,51 +3290,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D charakterový animátor, 20.4.2026 2:50:09</w:t>
+        <w:t>3D charakterový animátor, 11.5.2026 4:48:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4830,51 +4830,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D charakterový animátor, 20.4.2026 2:50:09</w:t>
+        <w:t>3D charakterový animátor, 11.5.2026 4:48:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5060,51 +5060,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 32 až 48 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D charakterový animátor, 20.4.2026 2:50:09</w:t>
+        <w:t>3D charakterový animátor, 11.5.2026 4:48:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5689,84 +5689,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D charakterový animátor, 20.4.2026 2:50:09</w:t>
+        <w:t>3D charakterový animátor, 11.5.2026 4:48:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="116E79A8"/>
+    <w:nsid w:val="30D20B9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5852,51 +5852,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F79FC1C"/>
+    <w:nsid w:val="66E1339B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5982,51 +5982,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1971C8ED"/>
+    <w:nsid w:val="3DF646E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6112,51 +6112,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="14AB2099"/>
+    <w:nsid w:val="0E183DEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6242,51 +6242,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3FEE1548"/>
+    <w:nsid w:val="714FEDD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6372,51 +6372,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="00328C88"/>
+    <w:nsid w:val="24ECA2FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>