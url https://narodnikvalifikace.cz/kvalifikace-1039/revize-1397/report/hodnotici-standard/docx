--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6206293D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6206293D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6206293D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R8C43C37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR8C43C37" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR8C43C37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 12.12.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D charakterový animátor, 11.5.2026 4:48:27</w:t>
+        <w:t>3D charakterový animátor, 31.5.2026 7:49:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1602,51 +1602,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D charakterový animátor, 11.5.2026 4:48:27</w:t>
+        <w:t>3D charakterový animátor, 31.5.2026 7:49:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2249,51 +2249,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D charakterový animátor, 11.5.2026 4:48:27</w:t>
+        <w:t>3D charakterový animátor, 31.5.2026 7:49:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3290,51 +3290,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D charakterový animátor, 11.5.2026 4:48:27</w:t>
+        <w:t>3D charakterový animátor, 31.5.2026 7:49:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4830,51 +4830,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D charakterový animátor, 11.5.2026 4:48:27</w:t>
+        <w:t>3D charakterový animátor, 31.5.2026 7:49:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5060,51 +5060,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 32 až 48 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D charakterový animátor, 11.5.2026 4:48:27</w:t>
+        <w:t>3D charakterový animátor, 31.5.2026 7:49:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5689,84 +5689,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D charakterový animátor, 11.5.2026 4:48:27</w:t>
+        <w:t>3D charakterový animátor, 31.5.2026 7:49:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="30D20B9F"/>
+    <w:nsid w:val="34978EAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5852,51 +5852,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="66E1339B"/>
+    <w:nsid w:val="7357E6C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5982,51 +5982,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3DF646E5"/>
+    <w:nsid w:val="75B3C039"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6112,51 +6112,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0E183DEF"/>
+    <w:nsid w:val="39F14324"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6242,51 +6242,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="714FEDD3"/>
+    <w:nsid w:val="66A63B55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6372,51 +6372,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="24ECA2FE"/>
+    <w:nsid w:val="0168E592"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>