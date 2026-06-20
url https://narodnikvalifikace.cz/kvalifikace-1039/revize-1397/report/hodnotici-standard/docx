--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R8C43C37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR8C43C37" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR8C43C37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4F628CFA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4F628CFA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4F628CFA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 12.12.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D charakterový animátor, 31.5.2026 7:49:18</w:t>
+        <w:t>3D charakterový animátor, 20.6.2026 23:22:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1602,51 +1602,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D charakterový animátor, 31.5.2026 7:49:18</w:t>
+        <w:t>3D charakterový animátor, 20.6.2026 23:22:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2249,51 +2249,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D charakterový animátor, 31.5.2026 7:49:18</w:t>
+        <w:t>3D charakterový animátor, 20.6.2026 23:22:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3290,51 +3290,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D charakterový animátor, 31.5.2026 7:49:18</w:t>
+        <w:t>3D charakterový animátor, 20.6.2026 23:22:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4830,51 +4830,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D charakterový animátor, 31.5.2026 7:49:18</w:t>
+        <w:t>3D charakterový animátor, 20.6.2026 23:22:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5060,51 +5060,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 32 až 48 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D charakterový animátor, 31.5.2026 7:49:18</w:t>
+        <w:t>3D charakterový animátor, 20.6.2026 23:22:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5689,84 +5689,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D charakterový animátor, 31.5.2026 7:49:18</w:t>
+        <w:t>3D charakterový animátor, 20.6.2026 23:22:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="34978EAE"/>
+    <w:nsid w:val="6596D76B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5852,51 +5852,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7357E6C6"/>
+    <w:nsid w:val="29F13DA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5982,51 +5982,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="75B3C039"/>
+    <w:nsid w:val="4994D93E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6112,51 +6112,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="39F14324"/>
+    <w:nsid w:val="0C3A3AE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6242,51 +6242,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="66A63B55"/>
+    <w:nsid w:val="1ECD54BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6372,51 +6372,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0168E592"/>
+    <w:nsid w:val="7A680987"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>