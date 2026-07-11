--- v3 (2026-06-20)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4F628CFA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4F628CFA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4F628CFA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6139F0EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6139F0EC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6139F0EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 12.12.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D charakterový animátor, 20.6.2026 23:22:12</w:t>
+        <w:t>3D charakterový animátor, 11.7.2026 6:26:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1602,51 +1602,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D charakterový animátor, 20.6.2026 23:22:12</w:t>
+        <w:t>3D charakterový animátor, 11.7.2026 6:26:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2249,51 +2249,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D charakterový animátor, 20.6.2026 23:22:12</w:t>
+        <w:t>3D charakterový animátor, 11.7.2026 6:26:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3290,51 +3290,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D charakterový animátor, 20.6.2026 23:22:12</w:t>
+        <w:t>3D charakterový animátor, 11.7.2026 6:26:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4830,51 +4830,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D charakterový animátor, 20.6.2026 23:22:12</w:t>
+        <w:t>3D charakterový animátor, 11.7.2026 6:26:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5060,51 +5060,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 32 až 48 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D charakterový animátor, 20.6.2026 23:22:12</w:t>
+        <w:t>3D charakterový animátor, 11.7.2026 6:26:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5689,84 +5689,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D charakterový animátor, 20.6.2026 23:22:12</w:t>
+        <w:t>3D charakterový animátor, 11.7.2026 6:26:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6596D76B"/>
+    <w:nsid w:val="3F2993F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5852,51 +5852,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="29F13DA5"/>
+    <w:nsid w:val="73800202"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5982,51 +5982,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4994D93E"/>
+    <w:nsid w:val="26CD0501"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6112,51 +6112,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0C3A3AE7"/>
+    <w:nsid w:val="63D3F91E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6242,51 +6242,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1ECD54BF"/>
+    <w:nsid w:val="675E10C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6372,51 +6372,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7A680987"/>
+    <w:nsid w:val="17D78525"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>