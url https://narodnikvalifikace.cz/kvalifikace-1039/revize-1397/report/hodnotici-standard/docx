--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6139F0EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6139F0EC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6139F0EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38577E39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38577E39" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38577E39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 12.12.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D charakterový animátor, 11.7.2026 6:26:30</w:t>
+        <w:t>3D charakterový animátor, 31.7.2026 14:26:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1602,51 +1602,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D charakterový animátor, 11.7.2026 6:26:30</w:t>
+        <w:t>3D charakterový animátor, 31.7.2026 14:26:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2249,51 +2249,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D charakterový animátor, 11.7.2026 6:26:30</w:t>
+        <w:t>3D charakterový animátor, 31.7.2026 14:26:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3290,51 +3290,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D charakterový animátor, 11.7.2026 6:26:30</w:t>
+        <w:t>3D charakterový animátor, 31.7.2026 14:26:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4830,51 +4830,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D charakterový animátor, 11.7.2026 6:26:30</w:t>
+        <w:t>3D charakterový animátor, 31.7.2026 14:26:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5060,51 +5060,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 32 až 48 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D charakterový animátor, 11.7.2026 6:26:30</w:t>
+        <w:t>3D charakterový animátor, 31.7.2026 14:26:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5689,84 +5689,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D charakterový animátor, 11.7.2026 6:26:30</w:t>
+        <w:t>3D charakterový animátor, 31.7.2026 14:26:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3F2993F7"/>
+    <w:nsid w:val="11168594"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5852,51 +5852,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73800202"/>
+    <w:nsid w:val="23C4E1A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5982,51 +5982,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="26CD0501"/>
+    <w:nsid w:val="26C7EBA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6112,51 +6112,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="63D3F91E"/>
+    <w:nsid w:val="2F8A6E49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6242,51 +6242,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="675E10C5"/>
+    <w:nsid w:val="3DF18106"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6372,51 +6372,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="17D78525"/>
+    <w:nsid w:val="2BA2C72C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>