--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38577E39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38577E39" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38577E39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R351A8723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR351A8723" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR351A8723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 12.12.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D charakterový animátor, 31.7.2026 14:26:20</w:t>
+        <w:t>3D charakterový animátor, 20.8.2026 21:54:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1602,51 +1602,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D charakterový animátor, 31.7.2026 14:26:20</w:t>
+        <w:t>3D charakterový animátor, 20.8.2026 21:54:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2249,51 +2249,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D charakterový animátor, 31.7.2026 14:26:20</w:t>
+        <w:t>3D charakterový animátor, 20.8.2026 21:54:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3290,51 +3290,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D charakterový animátor, 31.7.2026 14:26:20</w:t>
+        <w:t>3D charakterový animátor, 20.8.2026 21:54:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4830,51 +4830,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D charakterový animátor, 31.7.2026 14:26:20</w:t>
+        <w:t>3D charakterový animátor, 20.8.2026 21:54:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5060,51 +5060,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 32 až 48 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D charakterový animátor, 31.7.2026 14:26:20</w:t>
+        <w:t>3D charakterový animátor, 20.8.2026 21:54:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5689,84 +5689,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D charakterový animátor, 31.7.2026 14:26:20</w:t>
+        <w:t>3D charakterový animátor, 20.8.2026 21:54:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="11168594"/>
+    <w:nsid w:val="6DE53980"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5852,51 +5852,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23C4E1A0"/>
+    <w:nsid w:val="3CA9ADF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5982,51 +5982,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="26C7EBA8"/>
+    <w:nsid w:val="7BD4D54B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6112,51 +6112,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2F8A6E49"/>
+    <w:nsid w:val="3C87EFD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6242,51 +6242,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3DF18106"/>
+    <w:nsid w:val="05033EAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6372,51 +6372,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2BA2C72C"/>
+    <w:nsid w:val="470B4962"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>