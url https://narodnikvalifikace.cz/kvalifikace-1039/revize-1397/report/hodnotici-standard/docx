--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R351A8723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR351A8723" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR351A8723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A27C272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A27C272" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A27C272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 12.12.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D charakterový animátor, 20.8.2026 21:54:58</w:t>
+        <w:t>3D charakterový animátor, 10.9.2026 1:00:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1602,51 +1602,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D charakterový animátor, 20.8.2026 21:54:58</w:t>
+        <w:t>3D charakterový animátor, 10.9.2026 1:00:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2249,51 +2249,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D charakterový animátor, 20.8.2026 21:54:58</w:t>
+        <w:t>3D charakterový animátor, 10.9.2026 1:00:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3290,51 +3290,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D charakterový animátor, 20.8.2026 21:54:58</w:t>
+        <w:t>3D charakterový animátor, 10.9.2026 1:00:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4830,51 +4830,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D charakterový animátor, 20.8.2026 21:54:58</w:t>
+        <w:t>3D charakterový animátor, 10.9.2026 1:00:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5060,51 +5060,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 32 až 48 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D charakterový animátor, 20.8.2026 21:54:58</w:t>
+        <w:t>3D charakterový animátor, 10.9.2026 1:00:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5689,84 +5689,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D charakterový animátor, 20.8.2026 21:54:58</w:t>
+        <w:t>3D charakterový animátor, 10.9.2026 1:00:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6DE53980"/>
+    <w:nsid w:val="6BD15324"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5852,51 +5852,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3CA9ADF5"/>
+    <w:nsid w:val="4295EF07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5982,51 +5982,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7BD4D54B"/>
+    <w:nsid w:val="73E50601"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6112,51 +6112,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3C87EFD1"/>
+    <w:nsid w:val="5127E194"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6242,51 +6242,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="05033EAE"/>
+    <w:nsid w:val="7DC7A42E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6372,51 +6372,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="470B4962"/>
+    <w:nsid w:val="3C747C55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>