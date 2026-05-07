--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R17160A7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR17160A7D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR17160A7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R296B46B6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR296B46B6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR296B46B6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 17.4.2026 1:55:36</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 7.5.2026 16:01:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 17.4.2026 1:55:36</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 7.5.2026 16:01:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3586,51 +3586,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 17.4.2026 1:55:36</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 7.5.2026 16:01:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4787,51 +4787,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 17.4.2026 1:55:36</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 7.5.2026 16:01:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5488,51 +5488,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 17.4.2026 1:55:36</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 7.5.2026 16:01:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7561,51 +7561,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 17.4.2026 1:55:36</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 7.5.2026 16:01:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9304,51 +9304,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 17.4.2026 1:55:36</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 7.5.2026 16:01:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10452,51 +10452,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 17.4.2026 1:55:36</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 7.5.2026 16:01:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10860,84 +10860,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 17.4.2026 1:55:36</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 7.5.2026 16:01:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="50738F59"/>
+    <w:nsid w:val="6907694F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11023,51 +11023,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1579D8AD"/>
+    <w:nsid w:val="72664724"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11153,51 +11153,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7B2F7996"/>
+    <w:nsid w:val="3A227CE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11283,51 +11283,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2588D29E"/>
+    <w:nsid w:val="04C4FA14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11413,51 +11413,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4E9BBBB1"/>
+    <w:nsid w:val="46DB23ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>