--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R296B46B6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR296B46B6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR296B46B6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5DE14B5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5DE14B5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5DE14B5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 7.5.2026 16:01:01</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 28.5.2026 1:24:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 7.5.2026 16:01:01</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 28.5.2026 1:24:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3586,51 +3586,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 7.5.2026 16:01:01</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 28.5.2026 1:24:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4787,51 +4787,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 7.5.2026 16:01:01</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 28.5.2026 1:24:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5488,51 +5488,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 7.5.2026 16:01:01</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 28.5.2026 1:24:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7561,51 +7561,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 7.5.2026 16:01:01</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 28.5.2026 1:24:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9304,51 +9304,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 7.5.2026 16:01:01</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 28.5.2026 1:24:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10452,51 +10452,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 7.5.2026 16:01:01</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 28.5.2026 1:24:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10860,84 +10860,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 7.5.2026 16:01:01</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 28.5.2026 1:24:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6907694F"/>
+    <w:nsid w:val="1F276971"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11023,51 +11023,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72664724"/>
+    <w:nsid w:val="12FF3A87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11153,51 +11153,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3A227CE2"/>
+    <w:nsid w:val="072EB66F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11283,51 +11283,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="04C4FA14"/>
+    <w:nsid w:val="0EB4B740"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11413,51 +11413,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="46DB23ED"/>
+    <w:nsid w:val="18F31376"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>