--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5DE14B5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5DE14B5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5DE14B5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R157ED916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR157ED916" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR157ED916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 28.5.2026 1:24:19</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 17.6.2026 9:37:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 28.5.2026 1:24:19</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 17.6.2026 9:37:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3586,51 +3586,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 28.5.2026 1:24:19</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 17.6.2026 9:37:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4787,51 +4787,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 28.5.2026 1:24:19</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 17.6.2026 9:37:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5488,51 +5488,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 28.5.2026 1:24:19</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 17.6.2026 9:37:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7561,51 +7561,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 28.5.2026 1:24:19</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 17.6.2026 9:37:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9304,51 +9304,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 28.5.2026 1:24:19</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 17.6.2026 9:37:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10452,51 +10452,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 28.5.2026 1:24:19</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 17.6.2026 9:37:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10860,84 +10860,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 28.5.2026 1:24:19</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 17.6.2026 9:37:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1F276971"/>
+    <w:nsid w:val="7CEE31EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11023,51 +11023,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="12FF3A87"/>
+    <w:nsid w:val="1E593CD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11153,51 +11153,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="072EB66F"/>
+    <w:nsid w:val="6DE59C67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11283,51 +11283,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0EB4B740"/>
+    <w:nsid w:val="37246B7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11413,51 +11413,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="18F31376"/>
+    <w:nsid w:val="660B03B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>