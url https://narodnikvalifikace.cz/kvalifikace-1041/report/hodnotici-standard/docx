--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R157ED916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR157ED916" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR157ED916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4407E354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4407E354" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4407E354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 17.6.2026 9:37:22</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 17.6.2026 11:20:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 17.6.2026 9:37:22</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 17.6.2026 11:20:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3586,51 +3586,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 17.6.2026 9:37:22</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 17.6.2026 11:20:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4787,51 +4787,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 17.6.2026 9:37:22</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 17.6.2026 11:20:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5488,51 +5488,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 17.6.2026 9:37:22</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 17.6.2026 11:20:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7561,51 +7561,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 17.6.2026 9:37:22</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 17.6.2026 11:20:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9304,51 +9304,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 17.6.2026 9:37:22</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 17.6.2026 11:20:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10452,51 +10452,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 17.6.2026 9:37:22</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 17.6.2026 11:20:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10860,84 +10860,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 17.6.2026 9:37:22</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 17.6.2026 11:20:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7CEE31EC"/>
+    <w:nsid w:val="7BFFB50D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11023,51 +11023,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E593CD3"/>
+    <w:nsid w:val="4419C9A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11153,51 +11153,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6DE59C67"/>
+    <w:nsid w:val="29F74FB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11283,51 +11283,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="37246B7F"/>
+    <w:nsid w:val="2FA74EDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11413,51 +11413,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="660B03B3"/>
+    <w:nsid w:val="295402BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>