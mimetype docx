--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4407E354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4407E354" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4407E354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2D7DA0EE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2D7DA0EE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2D7DA0EE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 17.6.2026 11:20:30</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 7.7.2026 16:14:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 17.6.2026 11:20:30</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 7.7.2026 16:14:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3586,51 +3586,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 17.6.2026 11:20:30</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 7.7.2026 16:14:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4787,51 +4787,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 17.6.2026 11:20:30</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 7.7.2026 16:14:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5488,51 +5488,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 17.6.2026 11:20:30</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 7.7.2026 16:14:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7561,51 +7561,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 17.6.2026 11:20:30</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 7.7.2026 16:14:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9304,51 +9304,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 17.6.2026 11:20:30</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 7.7.2026 16:14:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10452,51 +10452,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 17.6.2026 11:20:30</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 7.7.2026 16:14:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10860,84 +10860,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 17.6.2026 11:20:30</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 7.7.2026 16:14:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7BFFB50D"/>
+    <w:nsid w:val="2C445643"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11023,51 +11023,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4419C9A5"/>
+    <w:nsid w:val="3E0A3AF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11153,51 +11153,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="29F74FB1"/>
+    <w:nsid w:val="704E3AD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11283,51 +11283,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2FA74EDA"/>
+    <w:nsid w:val="4A0A67BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11413,51 +11413,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="295402BE"/>
+    <w:nsid w:val="21A6A372"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>