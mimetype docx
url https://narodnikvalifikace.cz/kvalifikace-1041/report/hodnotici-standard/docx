--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2D7DA0EE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2D7DA0EE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2D7DA0EE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6AD462A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6AD462A4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6AD462A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 7.7.2026 16:14:57</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 31.7.2026 11:25:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 7.7.2026 16:14:57</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 31.7.2026 11:25:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3586,51 +3586,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 7.7.2026 16:14:57</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 31.7.2026 11:25:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4787,51 +4787,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 7.7.2026 16:14:57</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 31.7.2026 11:25:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5488,51 +5488,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 7.7.2026 16:14:57</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 31.7.2026 11:25:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7561,51 +7561,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 7.7.2026 16:14:57</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 31.7.2026 11:25:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9304,51 +9304,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 7.7.2026 16:14:57</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 31.7.2026 11:25:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10452,51 +10452,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 7.7.2026 16:14:57</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 31.7.2026 11:25:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10860,84 +10860,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 7.7.2026 16:14:57</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 31.7.2026 11:25:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2C445643"/>
+    <w:nsid w:val="017C8A3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11023,51 +11023,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E0A3AF1"/>
+    <w:nsid w:val="622A762E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11153,51 +11153,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="704E3AD8"/>
+    <w:nsid w:val="36144C9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11283,51 +11283,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4A0A67BD"/>
+    <w:nsid w:val="13ECD08B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11413,51 +11413,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="21A6A372"/>
+    <w:nsid w:val="0481B74B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>