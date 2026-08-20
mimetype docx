--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6AD462A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6AD462A4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6AD462A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1DB4651F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1DB4651F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1DB4651F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 31.7.2026 11:25:33</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 20.8.2026 13:33:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 31.7.2026 11:25:33</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 20.8.2026 13:33:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3586,51 +3586,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 31.7.2026 11:25:33</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 20.8.2026 13:33:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4787,51 +4787,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 31.7.2026 11:25:33</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 20.8.2026 13:33:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5488,51 +5488,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 31.7.2026 11:25:33</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 20.8.2026 13:33:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7561,51 +7561,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 31.7.2026 11:25:33</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 20.8.2026 13:33:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9304,51 +9304,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 31.7.2026 11:25:33</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 20.8.2026 13:33:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10452,51 +10452,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 31.7.2026 11:25:33</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 20.8.2026 13:33:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10860,84 +10860,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 31.7.2026 11:25:33</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 20.8.2026 13:33:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="017C8A3D"/>
+    <w:nsid w:val="1A101177"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11023,51 +11023,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="622A762E"/>
+    <w:nsid w:val="30D72E63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11153,51 +11153,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="36144C9C"/>
+    <w:nsid w:val="56F893EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11283,51 +11283,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="13ECD08B"/>
+    <w:nsid w:val="649B6332"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11413,51 +11413,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0481B74B"/>
+    <w:nsid w:val="6537D90F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>