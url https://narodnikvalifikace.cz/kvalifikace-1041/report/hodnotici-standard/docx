--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1DB4651F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1DB4651F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1DB4651F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R61703A7E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR61703A7E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR61703A7E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 20.8.2026 13:33:02</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 9.9.2026 22:23:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 20.8.2026 13:33:02</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 9.9.2026 22:23:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3586,51 +3586,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 20.8.2026 13:33:02</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 9.9.2026 22:23:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4787,51 +4787,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 20.8.2026 13:33:02</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 9.9.2026 22:23:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5488,51 +5488,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 20.8.2026 13:33:02</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 9.9.2026 22:23:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7561,51 +7561,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 20.8.2026 13:33:02</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 9.9.2026 22:23:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9304,51 +9304,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 20.8.2026 13:33:02</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 9.9.2026 22:23:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10452,51 +10452,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 20.8.2026 13:33:02</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 9.9.2026 22:23:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10860,84 +10860,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 20.8.2026 13:33:02</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 9.9.2026 22:23:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1A101177"/>
+    <w:nsid w:val="74AE61F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11023,51 +11023,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="30D72E63"/>
+    <w:nsid w:val="2FB20814"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11153,51 +11153,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="56F893EC"/>
+    <w:nsid w:val="080F1862"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11283,51 +11283,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="649B6332"/>
+    <w:nsid w:val="52BB1359"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11413,51 +11413,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6537D90F"/>
+    <w:nsid w:val="64F90702"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>