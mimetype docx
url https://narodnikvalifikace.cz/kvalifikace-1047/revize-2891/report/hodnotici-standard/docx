--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2938C8E9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2938C8E9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2938C8E9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R21ACC30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR21ACC30" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR21ACC30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1289,51 +1289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 16.4.2026 22:52:54</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 7.5.2026 20:12:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2237,51 +2237,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 16.4.2026 22:52:54</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 7.5.2026 20:12:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3546,51 +3546,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 16.4.2026 22:52:54</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 7.5.2026 20:12:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4821,51 +4821,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 16.4.2026 22:52:54</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 7.5.2026 20:12:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6008,51 +6008,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 16.4.2026 22:52:54</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 7.5.2026 20:12:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7283,51 +7283,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 16.4.2026 22:52:54</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 7.5.2026 20:12:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7896,51 +7896,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Kritéria a), b), e), f) a g) se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 16.4.2026 22:52:54</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 7.5.2026 20:12:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16682,51 +16682,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 16.4.2026 22:52:54</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 7.5.2026 20:12:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18928,51 +18928,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 16.4.2026 22:52:54</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 7.5.2026 20:12:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21906,51 +21906,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 16.4.2026 22:52:54</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 7.5.2026 20:12:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22387,51 +22387,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 16.4.2026 22:52:54</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 7.5.2026 20:12:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23016,84 +23016,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 16.4.2026 22:52:54</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 7.5.2026 20:12:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6F6A08F7"/>
+    <w:nsid w:val="18E139A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23179,51 +23179,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D56EC68"/>
+    <w:nsid w:val="377E832D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23309,51 +23309,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="79BCFCC3"/>
+    <w:nsid w:val="7D540208"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23439,51 +23439,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1624EE1A"/>
+    <w:nsid w:val="5AF8D09E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>