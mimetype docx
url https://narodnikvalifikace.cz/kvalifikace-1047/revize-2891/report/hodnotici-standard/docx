--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R21ACC30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR21ACC30" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR21ACC30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3885DE71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3885DE71" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3885DE71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1289,51 +1289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 7.5.2026 20:12:20</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 28.5.2026 3:22:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2237,51 +2237,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 7.5.2026 20:12:20</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 28.5.2026 3:22:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3546,51 +3546,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 7.5.2026 20:12:20</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 28.5.2026 3:22:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4821,51 +4821,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 7.5.2026 20:12:20</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 28.5.2026 3:22:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6008,51 +6008,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 7.5.2026 20:12:20</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 28.5.2026 3:22:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7283,51 +7283,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 7.5.2026 20:12:20</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 28.5.2026 3:22:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7896,51 +7896,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Kritéria a), b), e), f) a g) se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 7.5.2026 20:12:20</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 28.5.2026 3:22:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16682,51 +16682,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 7.5.2026 20:12:20</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 28.5.2026 3:22:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18928,51 +18928,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 7.5.2026 20:12:20</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 28.5.2026 3:22:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21906,51 +21906,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 7.5.2026 20:12:20</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 28.5.2026 3:22:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22387,51 +22387,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 7.5.2026 20:12:20</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 28.5.2026 3:22:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23016,84 +23016,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 7.5.2026 20:12:20</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 28.5.2026 3:22:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="18E139A1"/>
+    <w:nsid w:val="22C85194"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23179,51 +23179,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="377E832D"/>
+    <w:nsid w:val="314A7BCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23309,51 +23309,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7D540208"/>
+    <w:nsid w:val="1027CB31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23439,51 +23439,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5AF8D09E"/>
+    <w:nsid w:val="4497528D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>