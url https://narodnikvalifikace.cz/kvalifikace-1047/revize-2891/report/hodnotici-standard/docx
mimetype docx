--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3885DE71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3885DE71" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3885DE71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1794C86C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1794C86C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1794C86C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1289,51 +1289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 28.5.2026 3:22:07</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 17.6.2026 15:11:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2237,51 +2237,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 28.5.2026 3:22:07</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 17.6.2026 15:11:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3546,51 +3546,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 28.5.2026 3:22:07</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 17.6.2026 15:11:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4821,51 +4821,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 28.5.2026 3:22:07</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 17.6.2026 15:11:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6008,51 +6008,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 28.5.2026 3:22:07</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 17.6.2026 15:11:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7283,51 +7283,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 28.5.2026 3:22:07</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 17.6.2026 15:11:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7896,51 +7896,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Kritéria a), b), e), f) a g) se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 28.5.2026 3:22:07</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 17.6.2026 15:11:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16682,51 +16682,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 28.5.2026 3:22:07</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 17.6.2026 15:11:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18928,51 +18928,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 28.5.2026 3:22:07</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 17.6.2026 15:11:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21906,51 +21906,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 28.5.2026 3:22:07</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 17.6.2026 15:11:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22387,51 +22387,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 28.5.2026 3:22:07</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 17.6.2026 15:11:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23016,84 +23016,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 28.5.2026 3:22:07</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 17.6.2026 15:11:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="22C85194"/>
+    <w:nsid w:val="57ACFC0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23179,51 +23179,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="314A7BCF"/>
+    <w:nsid w:val="77C7B1BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23309,51 +23309,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1027CB31"/>
+    <w:nsid w:val="4C966EF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23439,51 +23439,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4497528D"/>
+    <w:nsid w:val="51E791F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>