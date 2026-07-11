--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1794C86C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1794C86C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1794C86C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F51A593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F51A593" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F51A593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1289,51 +1289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 17.6.2026 15:11:38</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 11.7.2026 9:38:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2237,51 +2237,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 17.6.2026 15:11:38</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 11.7.2026 9:38:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3546,51 +3546,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 17.6.2026 15:11:38</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 11.7.2026 9:38:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4821,51 +4821,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 17.6.2026 15:11:38</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 11.7.2026 9:38:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6008,51 +6008,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 17.6.2026 15:11:38</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 11.7.2026 9:38:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7283,51 +7283,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 17.6.2026 15:11:38</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 11.7.2026 9:38:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7896,51 +7896,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Kritéria a), b), e), f) a g) se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 17.6.2026 15:11:38</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 11.7.2026 9:38:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16682,51 +16682,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 17.6.2026 15:11:38</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 11.7.2026 9:38:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18928,51 +18928,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 17.6.2026 15:11:38</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 11.7.2026 9:38:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21906,51 +21906,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 17.6.2026 15:11:38</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 11.7.2026 9:38:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22387,51 +22387,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 17.6.2026 15:11:38</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 11.7.2026 9:38:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23016,84 +23016,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 17.6.2026 15:11:38</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 11.7.2026 9:38:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="57ACFC0E"/>
+    <w:nsid w:val="0FFFE80D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23179,51 +23179,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="77C7B1BB"/>
+    <w:nsid w:val="0BB812D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23309,51 +23309,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4C966EF1"/>
+    <w:nsid w:val="12218582"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23439,51 +23439,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="51E791F0"/>
+    <w:nsid w:val="2C5DCCBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>