--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F51A593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F51A593" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F51A593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R260DC7D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR260DC7D9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR260DC7D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1289,51 +1289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 11.7.2026 9:38:13</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 31.7.2026 18:05:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2237,51 +2237,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 11.7.2026 9:38:13</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 31.7.2026 18:05:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3546,51 +3546,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 11.7.2026 9:38:13</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 31.7.2026 18:05:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4821,51 +4821,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 11.7.2026 9:38:13</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 31.7.2026 18:05:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6008,51 +6008,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 11.7.2026 9:38:13</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 31.7.2026 18:05:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7283,51 +7283,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 11.7.2026 9:38:13</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 31.7.2026 18:05:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7896,51 +7896,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Kritéria a), b), e), f) a g) se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 11.7.2026 9:38:13</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 31.7.2026 18:05:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16682,51 +16682,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 11.7.2026 9:38:13</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 31.7.2026 18:05:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18928,51 +18928,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 11.7.2026 9:38:13</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 31.7.2026 18:05:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21906,51 +21906,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 11.7.2026 9:38:13</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 31.7.2026 18:05:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22387,51 +22387,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 11.7.2026 9:38:13</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 31.7.2026 18:05:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23016,84 +23016,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 11.7.2026 9:38:13</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 31.7.2026 18:05:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0FFFE80D"/>
+    <w:nsid w:val="4D485206"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23179,51 +23179,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0BB812D5"/>
+    <w:nsid w:val="5B226AA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23309,51 +23309,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="12218582"/>
+    <w:nsid w:val="57A63D44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23439,51 +23439,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2C5DCCBF"/>
+    <w:nsid w:val="29B6B4CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>