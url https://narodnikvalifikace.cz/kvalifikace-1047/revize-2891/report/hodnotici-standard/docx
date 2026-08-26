--- v5 (2026-07-31)
+++ v6 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R260DC7D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR260DC7D9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR260DC7D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6F0F5F0F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6F0F5F0F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6F0F5F0F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1289,51 +1289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 31.7.2026 18:05:56</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 26.8.2026 7:27:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2237,51 +2237,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 31.7.2026 18:05:56</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 26.8.2026 7:27:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3546,51 +3546,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 31.7.2026 18:05:56</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 26.8.2026 7:27:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4821,51 +4821,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 31.7.2026 18:05:56</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 26.8.2026 7:27:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6008,51 +6008,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 31.7.2026 18:05:56</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 26.8.2026 7:27:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7283,51 +7283,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 31.7.2026 18:05:56</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 26.8.2026 7:27:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7896,51 +7896,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Kritéria a), b), e), f) a g) se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 31.7.2026 18:05:56</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 26.8.2026 7:27:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16682,51 +16682,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 31.7.2026 18:05:56</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 26.8.2026 7:27:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18928,51 +18928,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 31.7.2026 18:05:56</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 26.8.2026 7:27:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21906,51 +21906,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 31.7.2026 18:05:56</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 26.8.2026 7:27:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22387,51 +22387,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 31.7.2026 18:05:56</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 26.8.2026 7:27:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23016,84 +23016,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podlahář/podlahářka průmyslových podlah, 31.7.2026 18:05:56</w:t>
+        <w:t>Podlahář/podlahářka průmyslových podlah, 26.8.2026 7:27:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4D485206"/>
+    <w:nsid w:val="342ADC17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23179,51 +23179,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B226AA1"/>
+    <w:nsid w:val="62B87BD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23309,51 +23309,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="57A63D44"/>
+    <w:nsid w:val="1D24EB0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23439,51 +23439,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="29B6B4CC"/>
+    <w:nsid w:val="3845CE57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>