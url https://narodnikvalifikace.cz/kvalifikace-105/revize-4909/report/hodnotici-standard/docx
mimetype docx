--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6845D41F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6845D41F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6845D41F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C8F0919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C8F0919" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C8F0919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krajinář/krajinářka, 16.4.2026 20:18:15</w:t>
+        <w:t>Krajinář/krajinářka, 7.5.2026 19:49:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2163,51 +2163,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krajinář/krajinářka, 16.4.2026 20:18:15</w:t>
+        <w:t>Krajinář/krajinářka, 7.5.2026 19:49:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3364,51 +3364,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krajinář/krajinářka, 16.4.2026 20:18:15</w:t>
+        <w:t>Krajinář/krajinářka, 7.5.2026 19:49:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3761,51 +3761,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krajinář/krajinářka, 16.4.2026 20:18:15</w:t>
+        <w:t>Krajinář/krajinářka, 7.5.2026 19:49:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13974,51 +13974,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>opadavé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krajinář/krajinářka, 16.4.2026 20:18:15</w:t>
+        <w:t>Krajinář/krajinářka, 7.5.2026 19:49:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25973,51 +25973,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ploše</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krajinář/krajinářka, 16.4.2026 20:18:15</w:t>
+        <w:t>Krajinář/krajinářka, 7.5.2026 19:49:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34204,51 +34204,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krajinář/krajinářka, 16.4.2026 20:18:15</w:t>
+        <w:t>Krajinář/krajinářka, 7.5.2026 19:49:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -35294,51 +35294,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krajinář/krajinářka, 16.4.2026 20:18:15</w:t>
+        <w:t>Krajinář/krajinářka, 7.5.2026 19:49:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36467,51 +36467,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 16 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krajinář/krajinářka, 16.4.2026 20:18:15</w:t>
+        <w:t>Krajinář/krajinářka, 7.5.2026 19:49:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36993,84 +36993,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krajinář/krajinářka, 16.4.2026 20:18:15</w:t>
+        <w:t>Krajinář/krajinářka, 7.5.2026 19:49:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5BBA909A"/>
+    <w:nsid w:val="695A3F38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -37156,51 +37156,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74887074"/>
+    <w:nsid w:val="1C380901"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -37286,51 +37286,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2794E599"/>
+    <w:nsid w:val="37DB83E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -37416,51 +37416,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2F71837C"/>
+    <w:nsid w:val="6F9A6A8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -37546,51 +37546,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7F1DAD3D"/>
+    <w:nsid w:val="03D3792E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>