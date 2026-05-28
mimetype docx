--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C8F0919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C8F0919" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C8F0919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3C13184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3C13184" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3C13184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krajinář/krajinářka, 7.5.2026 19:49:34</w:t>
+        <w:t>Krajinář/krajinářka, 28.5.2026 5:20:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2163,51 +2163,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krajinář/krajinářka, 7.5.2026 19:49:34</w:t>
+        <w:t>Krajinář/krajinářka, 28.5.2026 5:20:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3364,51 +3364,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krajinář/krajinářka, 7.5.2026 19:49:34</w:t>
+        <w:t>Krajinář/krajinářka, 28.5.2026 5:20:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3761,51 +3761,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krajinář/krajinářka, 7.5.2026 19:49:34</w:t>
+        <w:t>Krajinář/krajinářka, 28.5.2026 5:20:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13974,51 +13974,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>opadavé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krajinář/krajinářka, 7.5.2026 19:49:34</w:t>
+        <w:t>Krajinář/krajinářka, 28.5.2026 5:20:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25973,51 +25973,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ploše</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krajinář/krajinářka, 7.5.2026 19:49:34</w:t>
+        <w:t>Krajinář/krajinářka, 28.5.2026 5:20:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34204,51 +34204,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krajinář/krajinářka, 7.5.2026 19:49:34</w:t>
+        <w:t>Krajinář/krajinářka, 28.5.2026 5:20:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -35294,51 +35294,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krajinář/krajinářka, 7.5.2026 19:49:34</w:t>
+        <w:t>Krajinář/krajinářka, 28.5.2026 5:20:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36467,51 +36467,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 16 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krajinář/krajinářka, 7.5.2026 19:49:34</w:t>
+        <w:t>Krajinář/krajinářka, 28.5.2026 5:20:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36993,84 +36993,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krajinář/krajinářka, 7.5.2026 19:49:34</w:t>
+        <w:t>Krajinář/krajinářka, 28.5.2026 5:20:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="695A3F38"/>
+    <w:nsid w:val="4842DDF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -37156,51 +37156,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C380901"/>
+    <w:nsid w:val="22B44715"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -37286,51 +37286,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="37DB83E9"/>
+    <w:nsid w:val="13D773A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -37416,51 +37416,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6F9A6A8D"/>
+    <w:nsid w:val="6DB1A863"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -37546,51 +37546,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="03D3792E"/>
+    <w:nsid w:val="33220626"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>