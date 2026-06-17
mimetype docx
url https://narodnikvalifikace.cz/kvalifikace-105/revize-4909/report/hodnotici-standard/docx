--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3C13184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3C13184" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3C13184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70646284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70646284" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70646284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krajinář/krajinářka, 28.5.2026 5:20:10</w:t>
+        <w:t>Krajinář/krajinářka, 17.6.2026 14:43:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2163,51 +2163,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krajinář/krajinářka, 28.5.2026 5:20:10</w:t>
+        <w:t>Krajinář/krajinářka, 17.6.2026 14:43:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3364,51 +3364,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krajinář/krajinářka, 28.5.2026 5:20:10</w:t>
+        <w:t>Krajinář/krajinářka, 17.6.2026 14:43:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3761,51 +3761,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krajinář/krajinářka, 28.5.2026 5:20:10</w:t>
+        <w:t>Krajinář/krajinářka, 17.6.2026 14:43:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13974,51 +13974,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>opadavé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krajinář/krajinářka, 28.5.2026 5:20:10</w:t>
+        <w:t>Krajinář/krajinářka, 17.6.2026 14:43:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25973,51 +25973,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ploše</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krajinář/krajinářka, 28.5.2026 5:20:10</w:t>
+        <w:t>Krajinář/krajinářka, 17.6.2026 14:43:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34204,51 +34204,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krajinář/krajinářka, 28.5.2026 5:20:10</w:t>
+        <w:t>Krajinář/krajinářka, 17.6.2026 14:43:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -35294,51 +35294,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krajinář/krajinářka, 28.5.2026 5:20:10</w:t>
+        <w:t>Krajinář/krajinářka, 17.6.2026 14:43:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36467,51 +36467,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 16 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krajinář/krajinářka, 28.5.2026 5:20:10</w:t>
+        <w:t>Krajinář/krajinářka, 17.6.2026 14:43:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36993,84 +36993,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krajinář/krajinářka, 28.5.2026 5:20:10</w:t>
+        <w:t>Krajinář/krajinářka, 17.6.2026 14:43:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4842DDF2"/>
+    <w:nsid w:val="32ACF938"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -37156,51 +37156,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22B44715"/>
+    <w:nsid w:val="49F5ED5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -37286,51 +37286,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="13D773A1"/>
+    <w:nsid w:val="39B1A2FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -37416,51 +37416,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6DB1A863"/>
+    <w:nsid w:val="1A5C2DDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -37546,51 +37546,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="33220626"/>
+    <w:nsid w:val="0BF0855C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>