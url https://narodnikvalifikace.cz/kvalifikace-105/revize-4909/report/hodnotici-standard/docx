--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70646284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70646284" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70646284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3BBCC287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3BBCC287" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3BBCC287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krajinář/krajinářka, 17.6.2026 14:43:19</w:t>
+        <w:t>Krajinář/krajinářka, 8.7.2026 1:06:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2163,51 +2163,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krajinář/krajinářka, 17.6.2026 14:43:19</w:t>
+        <w:t>Krajinář/krajinářka, 8.7.2026 1:06:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3364,51 +3364,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krajinář/krajinářka, 17.6.2026 14:43:19</w:t>
+        <w:t>Krajinář/krajinářka, 8.7.2026 1:06:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3761,51 +3761,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krajinář/krajinářka, 17.6.2026 14:43:19</w:t>
+        <w:t>Krajinář/krajinářka, 8.7.2026 1:06:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13974,51 +13974,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>opadavé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krajinář/krajinářka, 17.6.2026 14:43:19</w:t>
+        <w:t>Krajinář/krajinářka, 8.7.2026 1:06:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25973,51 +25973,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ploše</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krajinář/krajinářka, 17.6.2026 14:43:19</w:t>
+        <w:t>Krajinář/krajinářka, 8.7.2026 1:06:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34204,51 +34204,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krajinář/krajinářka, 17.6.2026 14:43:19</w:t>
+        <w:t>Krajinář/krajinářka, 8.7.2026 1:06:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -35294,51 +35294,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krajinář/krajinářka, 17.6.2026 14:43:19</w:t>
+        <w:t>Krajinář/krajinářka, 8.7.2026 1:06:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36467,51 +36467,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 16 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krajinář/krajinářka, 17.6.2026 14:43:19</w:t>
+        <w:t>Krajinář/krajinářka, 8.7.2026 1:06:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36993,84 +36993,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krajinář/krajinářka, 17.6.2026 14:43:19</w:t>
+        <w:t>Krajinář/krajinářka, 8.7.2026 1:06:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="32ACF938"/>
+    <w:nsid w:val="4975CBD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -37156,51 +37156,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49F5ED5D"/>
+    <w:nsid w:val="49357D28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -37286,51 +37286,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="39B1A2FB"/>
+    <w:nsid w:val="245EF875"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -37416,51 +37416,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1A5C2DDC"/>
+    <w:nsid w:val="5729F984"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -37546,51 +37546,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0BF0855C"/>
+    <w:nsid w:val="1F47D8B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>