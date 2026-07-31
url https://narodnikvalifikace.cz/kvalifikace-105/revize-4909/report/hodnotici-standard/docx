--- v4 (2026-07-07)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3BBCC287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3BBCC287" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3BBCC287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A873031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A873031" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A873031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krajinář/krajinářka, 8.7.2026 1:06:38</w:t>
+        <w:t>Krajinář/krajinářka, 31.7.2026 16:15:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2163,51 +2163,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krajinář/krajinářka, 8.7.2026 1:06:38</w:t>
+        <w:t>Krajinář/krajinářka, 31.7.2026 16:15:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3364,51 +3364,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krajinář/krajinářka, 8.7.2026 1:06:38</w:t>
+        <w:t>Krajinář/krajinářka, 31.7.2026 16:15:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3761,51 +3761,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krajinář/krajinářka, 8.7.2026 1:06:38</w:t>
+        <w:t>Krajinář/krajinářka, 31.7.2026 16:15:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13974,51 +13974,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>opadavé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krajinář/krajinářka, 8.7.2026 1:06:38</w:t>
+        <w:t>Krajinář/krajinářka, 31.7.2026 16:15:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25973,51 +25973,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ploše</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krajinář/krajinářka, 8.7.2026 1:06:38</w:t>
+        <w:t>Krajinář/krajinářka, 31.7.2026 16:15:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34204,51 +34204,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krajinář/krajinářka, 8.7.2026 1:06:38</w:t>
+        <w:t>Krajinář/krajinářka, 31.7.2026 16:15:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -35294,51 +35294,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krajinář/krajinářka, 8.7.2026 1:06:38</w:t>
+        <w:t>Krajinář/krajinářka, 31.7.2026 16:15:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36467,51 +36467,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 16 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krajinář/krajinářka, 8.7.2026 1:06:38</w:t>
+        <w:t>Krajinář/krajinářka, 31.7.2026 16:15:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36993,84 +36993,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krajinář/krajinářka, 8.7.2026 1:06:38</w:t>
+        <w:t>Krajinář/krajinářka, 31.7.2026 16:15:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4975CBD8"/>
+    <w:nsid w:val="2FA73E12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -37156,51 +37156,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49357D28"/>
+    <w:nsid w:val="175712FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -37286,51 +37286,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="245EF875"/>
+    <w:nsid w:val="1355DD6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -37416,51 +37416,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5729F984"/>
+    <w:nsid w:val="4677C385"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -37546,51 +37546,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1F47D8B1"/>
+    <w:nsid w:val="0B3E0F3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>