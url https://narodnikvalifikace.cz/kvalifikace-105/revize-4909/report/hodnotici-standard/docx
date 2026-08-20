--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A873031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A873031" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A873031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1A41B8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1A41B8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1A41B8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krajinář/krajinářka, 31.7.2026 16:15:16</w:t>
+        <w:t>Krajinář/krajinářka, 20.8.2026 23:53:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2163,51 +2163,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krajinář/krajinářka, 31.7.2026 16:15:16</w:t>
+        <w:t>Krajinář/krajinářka, 20.8.2026 23:53:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3364,51 +3364,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krajinář/krajinářka, 31.7.2026 16:15:16</w:t>
+        <w:t>Krajinář/krajinářka, 20.8.2026 23:53:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3761,51 +3761,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krajinář/krajinářka, 31.7.2026 16:15:16</w:t>
+        <w:t>Krajinář/krajinářka, 20.8.2026 23:53:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13974,51 +13974,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>opadavé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krajinář/krajinářka, 31.7.2026 16:15:16</w:t>
+        <w:t>Krajinář/krajinářka, 20.8.2026 23:53:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25973,51 +25973,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ploše</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krajinář/krajinářka, 31.7.2026 16:15:16</w:t>
+        <w:t>Krajinář/krajinářka, 20.8.2026 23:53:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34204,51 +34204,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krajinář/krajinářka, 31.7.2026 16:15:16</w:t>
+        <w:t>Krajinář/krajinářka, 20.8.2026 23:53:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -35294,51 +35294,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krajinář/krajinářka, 31.7.2026 16:15:16</w:t>
+        <w:t>Krajinář/krajinářka, 20.8.2026 23:53:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36467,51 +36467,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 16 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krajinář/krajinářka, 31.7.2026 16:15:16</w:t>
+        <w:t>Krajinář/krajinářka, 20.8.2026 23:53:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36993,84 +36993,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krajinář/krajinářka, 31.7.2026 16:15:16</w:t>
+        <w:t>Krajinář/krajinářka, 20.8.2026 23:53:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2FA73E12"/>
+    <w:nsid w:val="0BDA1C3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -37156,51 +37156,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="175712FF"/>
+    <w:nsid w:val="62F017C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -37286,51 +37286,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1355DD6E"/>
+    <w:nsid w:val="44115449"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -37416,51 +37416,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4677C385"/>
+    <w:nsid w:val="6F57DCEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -37546,51 +37546,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0B3E0F3B"/>
+    <w:nsid w:val="424DB8FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>