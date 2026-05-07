--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R693E4BC9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR693E4BC9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR693E4BC9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R258C6563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR258C6563" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR258C6563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 16.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 16.4.2026 23:12:21</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 7.5.2026 18:09:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 16.4.2026 23:12:21</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 7.5.2026 18:09:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2864,51 +2864,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 16.4.2026 23:12:21</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 7.5.2026 18:09:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3261,51 +3261,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 16.4.2026 23:12:21</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 7.5.2026 18:09:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4799,51 +4799,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 16.4.2026 23:12:21</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 7.5.2026 18:09:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5858,51 +5858,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 16.4.2026 23:12:21</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 7.5.2026 18:09:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7661,51 +7661,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 16.4.2026 23:12:21</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 7.5.2026 18:09:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8234,84 +8234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rašínova vysoká škola</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 16.4.2026 23:12:21</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 7.5.2026 18:09:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6162604F"/>
+    <w:nsid w:val="123C18A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8397,51 +8397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70487F99"/>
+    <w:nsid w:val="3FC1B3D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8527,51 +8527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="25774705"/>
+    <w:nsid w:val="4F71852D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>