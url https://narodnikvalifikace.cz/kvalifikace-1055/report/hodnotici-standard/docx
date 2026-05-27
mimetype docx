--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R258C6563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR258C6563" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR258C6563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3BBF76A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3BBF76A9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3BBF76A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 16.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 7.5.2026 18:09:11</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 28.5.2026 0:12:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 7.5.2026 18:09:11</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 28.5.2026 0:12:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2864,51 +2864,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 7.5.2026 18:09:11</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 28.5.2026 0:12:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3261,51 +3261,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 7.5.2026 18:09:11</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 28.5.2026 0:12:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4799,51 +4799,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 7.5.2026 18:09:11</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 28.5.2026 0:12:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5858,51 +5858,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 7.5.2026 18:09:11</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 28.5.2026 0:12:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7661,51 +7661,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 7.5.2026 18:09:11</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 28.5.2026 0:12:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8234,84 +8234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rašínova vysoká škola</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 7.5.2026 18:09:11</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 28.5.2026 0:12:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="123C18A8"/>
+    <w:nsid w:val="31888DBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8397,51 +8397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3FC1B3D0"/>
+    <w:nsid w:val="345318C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8527,51 +8527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4F71852D"/>
+    <w:nsid w:val="549ECC8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>