--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3BBF76A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3BBF76A9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3BBF76A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5336BA2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5336BA2C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5336BA2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 16.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 28.5.2026 0:12:55</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 17.6.2026 9:41:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 28.5.2026 0:12:55</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 17.6.2026 9:41:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2864,51 +2864,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 28.5.2026 0:12:55</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 17.6.2026 9:41:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3261,51 +3261,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 28.5.2026 0:12:55</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 17.6.2026 9:41:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4799,51 +4799,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 28.5.2026 0:12:55</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 17.6.2026 9:41:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5858,51 +5858,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 28.5.2026 0:12:55</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 17.6.2026 9:41:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7661,51 +7661,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 28.5.2026 0:12:55</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 17.6.2026 9:41:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8234,84 +8234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rašínova vysoká škola</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 28.5.2026 0:12:55</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 17.6.2026 9:41:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="31888DBF"/>
+    <w:nsid w:val="6DFC1A21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8397,51 +8397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="345318C7"/>
+    <w:nsid w:val="3702B746"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8527,51 +8527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="549ECC8F"/>
+    <w:nsid w:val="595A6906"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>