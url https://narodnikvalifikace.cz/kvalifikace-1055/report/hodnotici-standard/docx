--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5336BA2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5336BA2C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5336BA2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R50A5527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR50A5527" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR50A5527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 16.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 17.6.2026 9:41:19</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 11.7.2026 3:43:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 17.6.2026 9:41:19</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 11.7.2026 3:43:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2864,51 +2864,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 17.6.2026 9:41:19</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 11.7.2026 3:43:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3261,51 +3261,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 17.6.2026 9:41:19</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 11.7.2026 3:43:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4799,51 +4799,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 17.6.2026 9:41:19</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 11.7.2026 3:43:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5858,51 +5858,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 17.6.2026 9:41:19</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 11.7.2026 3:43:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7661,51 +7661,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 17.6.2026 9:41:19</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 11.7.2026 3:43:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8234,84 +8234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rašínova vysoká škola</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 17.6.2026 9:41:19</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 11.7.2026 3:43:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6DFC1A21"/>
+    <w:nsid w:val="225B55B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8397,51 +8397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3702B746"/>
+    <w:nsid w:val="25E7DEA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8527,51 +8527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="595A6906"/>
+    <w:nsid w:val="0D3B4E20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>