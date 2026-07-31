--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R50A5527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR50A5527" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR50A5527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R543CB597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR543CB597" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR543CB597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 16.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 11.7.2026 3:43:38</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 31.7.2026 11:32:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 11.7.2026 3:43:38</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 31.7.2026 11:32:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2864,51 +2864,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 11.7.2026 3:43:38</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 31.7.2026 11:32:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3261,51 +3261,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 11.7.2026 3:43:38</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 31.7.2026 11:32:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4799,51 +4799,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 11.7.2026 3:43:38</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 31.7.2026 11:32:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5858,51 +5858,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 11.7.2026 3:43:38</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 31.7.2026 11:32:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7661,51 +7661,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 11.7.2026 3:43:38</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 31.7.2026 11:32:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8234,84 +8234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rašínova vysoká škola</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 11.7.2026 3:43:38</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 31.7.2026 11:32:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="225B55B2"/>
+    <w:nsid w:val="4FF73682"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8397,51 +8397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25E7DEA0"/>
+    <w:nsid w:val="59109308"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8527,51 +8527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0D3B4E20"/>
+    <w:nsid w:val="3E09E684"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>