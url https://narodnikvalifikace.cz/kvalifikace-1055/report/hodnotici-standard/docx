--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R543CB597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR543CB597" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR543CB597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7C6ECD9E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7C6ECD9E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7C6ECD9E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 16.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 31.7.2026 11:32:22</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 20.8.2026 14:35:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 31.7.2026 11:32:22</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 20.8.2026 14:35:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2864,51 +2864,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 31.7.2026 11:32:22</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 20.8.2026 14:35:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3261,51 +3261,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 31.7.2026 11:32:22</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 20.8.2026 14:35:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4799,51 +4799,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 31.7.2026 11:32:22</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 20.8.2026 14:35:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5858,51 +5858,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 31.7.2026 11:32:22</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 20.8.2026 14:35:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7661,51 +7661,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 31.7.2026 11:32:23</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 20.8.2026 14:35:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8234,84 +8234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rašínova vysoká škola</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 31.7.2026 11:32:23</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 20.8.2026 14:35:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4FF73682"/>
+    <w:nsid w:val="38E25338"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8397,51 +8397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="59109308"/>
+    <w:nsid w:val="1D0E016B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8527,51 +8527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3E09E684"/>
+    <w:nsid w:val="1EBB2E02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>