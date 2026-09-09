--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7C6ECD9E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7C6ECD9E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7C6ECD9E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43D84E1E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43D84E1E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43D84E1E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 16.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 20.8.2026 14:35:24</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 9.9.2026 22:23:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 20.8.2026 14:35:24</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 9.9.2026 22:23:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2864,51 +2864,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 20.8.2026 14:35:24</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 9.9.2026 22:23:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3261,51 +3261,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 20.8.2026 14:35:24</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 9.9.2026 22:23:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4799,51 +4799,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 20.8.2026 14:35:24</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 9.9.2026 22:23:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5858,51 +5858,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 20.8.2026 14:35:24</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 9.9.2026 22:23:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7661,51 +7661,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 20.8.2026 14:35:24</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 9.9.2026 22:23:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8234,84 +8234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rašínova vysoká škola</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 20.8.2026 14:35:24</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 9.9.2026 22:23:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="38E25338"/>
+    <w:nsid w:val="37992944"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8397,51 +8397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D0E016B"/>
+    <w:nsid w:val="5E9FA5C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8527,51 +8527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1EBB2E02"/>
+    <w:nsid w:val="1D644CB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>