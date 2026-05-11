--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15A2A7A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15A2A7A5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15A2A7A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B44393F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B44393F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B44393F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 16.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 20.4.2026 4:48:41</w:t>
+        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 11.5.2026 6:57:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 20.4.2026 4:48:41</w:t>
+        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 11.5.2026 6:57:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2864,51 +2864,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 20.4.2026 4:48:41</w:t>
+        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 11.5.2026 6:57:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4370,51 +4370,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 20.4.2026 4:48:41</w:t>
+        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 11.5.2026 6:57:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5370,51 +5370,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 20.4.2026 4:48:42</w:t>
+        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 11.5.2026 6:57:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6813,51 +6813,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 20.4.2026 4:48:42</w:t>
+        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 11.5.2026 6:57:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7386,84 +7386,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rašínova vysoká škola, s. r. o. Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 20.4.2026 4:48:42</w:t>
+        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 11.5.2026 6:57:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="74BA4F42"/>
+    <w:nsid w:val="56F6CC0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7549,51 +7549,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="12D18C3E"/>
+    <w:nsid w:val="7B233127"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7679,51 +7679,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="701B094D"/>
+    <w:nsid w:val="5A6D1BCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>