--- v1 (2026-05-11)
+++ v2 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B44393F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B44393F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B44393F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R79E9415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR79E9415" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR79E9415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 16.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 11.5.2026 6:57:14</w:t>
+        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 21.6.2026 1:04:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 11.5.2026 6:57:14</w:t>
+        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 21.6.2026 1:04:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2864,51 +2864,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 11.5.2026 6:57:14</w:t>
+        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 21.6.2026 1:04:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4370,51 +4370,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 11.5.2026 6:57:14</w:t>
+        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 21.6.2026 1:04:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5370,51 +5370,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 11.5.2026 6:57:14</w:t>
+        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 21.6.2026 1:04:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6813,51 +6813,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 11.5.2026 6:57:14</w:t>
+        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 21.6.2026 1:04:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7386,84 +7386,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rašínova vysoká škola, s. r. o. Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 11.5.2026 6:57:14</w:t>
+        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 21.6.2026 1:04:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="56F6CC0F"/>
+    <w:nsid w:val="44AD379A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7549,51 +7549,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B233127"/>
+    <w:nsid w:val="631D7E6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7679,51 +7679,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5A6D1BCA"/>
+    <w:nsid w:val="0877C1A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>