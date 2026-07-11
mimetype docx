--- v2 (2026-06-20)
+++ v3 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R79E9415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR79E9415" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR79E9415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5B4A2050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5B4A2050" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5B4A2050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 16.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 21.6.2026 1:04:29</w:t>
+        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 11.7.2026 9:38:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 21.6.2026 1:04:29</w:t>
+        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 11.7.2026 9:38:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2864,51 +2864,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 21.6.2026 1:04:29</w:t>
+        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 11.7.2026 9:38:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4370,51 +4370,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 21.6.2026 1:04:29</w:t>
+        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 11.7.2026 9:38:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5370,51 +5370,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 21.6.2026 1:04:29</w:t>
+        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 11.7.2026 9:38:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6813,51 +6813,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 21.6.2026 1:04:29</w:t>
+        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 11.7.2026 9:38:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7386,84 +7386,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rašínova vysoká škola, s. r. o. Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 21.6.2026 1:04:29</w:t>
+        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 11.7.2026 9:38:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="44AD379A"/>
+    <w:nsid w:val="371AAC34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7549,51 +7549,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="631D7E6E"/>
+    <w:nsid w:val="65EBC13E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7679,51 +7679,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0877C1A4"/>
+    <w:nsid w:val="11BA8BE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>