--- v3 (2026-07-11)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5B4A2050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5B4A2050" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5B4A2050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R51ABE80D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR51ABE80D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR51ABE80D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 16.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 11.7.2026 9:38:13</w:t>
+        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 11.7.2026 10:49:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 11.7.2026 9:38:13</w:t>
+        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 11.7.2026 10:49:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2864,51 +2864,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 11.7.2026 9:38:13</w:t>
+        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 11.7.2026 10:49:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4370,51 +4370,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 11.7.2026 9:38:13</w:t>
+        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 11.7.2026 10:49:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5370,51 +5370,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 11.7.2026 9:38:13</w:t>
+        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 11.7.2026 10:49:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6813,51 +6813,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 11.7.2026 9:38:13</w:t>
+        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 11.7.2026 10:49:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7386,84 +7386,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rašínova vysoká škola, s. r. o. Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 11.7.2026 9:38:13</w:t>
+        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 11.7.2026 10:49:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="371AAC34"/>
+    <w:nsid w:val="11D8A0FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7549,51 +7549,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65EBC13E"/>
+    <w:nsid w:val="01FD24B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7679,51 +7679,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="11BA8BE0"/>
+    <w:nsid w:val="32CAE2C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>