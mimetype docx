--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R51ABE80D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR51ABE80D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR51ABE80D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R18CA10F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR18CA10F1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR18CA10F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 16.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 11.7.2026 10:49:36</w:t>
+        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 31.7.2026 18:15:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 11.7.2026 10:49:36</w:t>
+        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 31.7.2026 18:15:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2864,51 +2864,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 11.7.2026 10:49:36</w:t>
+        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 31.7.2026 18:15:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4370,51 +4370,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 11.7.2026 10:49:36</w:t>
+        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 31.7.2026 18:15:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5370,51 +5370,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 11.7.2026 10:49:36</w:t>
+        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 31.7.2026 18:15:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6813,51 +6813,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 11.7.2026 10:49:36</w:t>
+        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 31.7.2026 18:15:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7386,84 +7386,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rašínova vysoká škola, s. r. o. Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 11.7.2026 10:49:36</w:t>
+        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 31.7.2026 18:15:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="11D8A0FA"/>
+    <w:nsid w:val="1F620960"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7549,51 +7549,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="01FD24B1"/>
+    <w:nsid w:val="4966C5D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7679,51 +7679,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="32CAE2C1"/>
+    <w:nsid w:val="6099779A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>