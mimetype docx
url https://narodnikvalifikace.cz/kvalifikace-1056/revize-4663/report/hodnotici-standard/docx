--- v5 (2026-07-31)
+++ v6 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R18CA10F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR18CA10F1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR18CA10F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6F2D7A47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6F2D7A47" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6F2D7A47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 16.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 31.7.2026 18:15:08</w:t>
+        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 9.9.2026 23:04:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 31.7.2026 18:15:08</w:t>
+        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 9.9.2026 23:04:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2864,51 +2864,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 31.7.2026 18:15:08</w:t>
+        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 9.9.2026 23:04:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4370,51 +4370,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 31.7.2026 18:15:08</w:t>
+        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 9.9.2026 23:04:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5370,51 +5370,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 31.7.2026 18:15:08</w:t>
+        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 9.9.2026 23:04:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6813,51 +6813,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 31.7.2026 18:15:08</w:t>
+        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 9.9.2026 23:04:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7386,84 +7386,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rašínova vysoká škola, s. r. o. Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 31.7.2026 18:15:08</w:t>
+        <w:t>Elektrotechnik/elektrotechnička pro automatickou identifikaci RFID, 9.9.2026 23:04:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1F620960"/>
+    <w:nsid w:val="5DBE4427"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7549,51 +7549,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4966C5D7"/>
+    <w:nsid w:val="7439884A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7679,51 +7679,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6099779A"/>
+    <w:nsid w:val="23F1E929"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>