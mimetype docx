--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4864FCF5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4864FCF5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4864FCF5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2220C112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2220C112" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2220C112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2014 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 20.4.2026 23:33:13</w:t>
+        <w:t>Chemický technik pro environment, 11.5.2026 4:48:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 20.4.2026 23:33:13</w:t>
+        <w:t>Chemický technik pro environment, 11.5.2026 4:48:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3168,51 +3168,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 20.4.2026 23:33:13</w:t>
+        <w:t>Chemický technik pro environment, 11.5.2026 4:48:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3815,51 +3815,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 20.4.2026 23:33:13</w:t>
+        <w:t>Chemický technik pro environment, 11.5.2026 4:48:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4800,51 +4800,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 20.4.2026 23:33:13</w:t>
+        <w:t>Chemický technik pro environment, 11.5.2026 4:48:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5776,51 +5776,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 20.4.2026 23:33:13</w:t>
+        <w:t>Chemický technik pro environment, 11.5.2026 4:48:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8563,51 +8563,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 20.4.2026 23:33:13</w:t>
+        <w:t>Chemický technik pro environment, 11.5.2026 4:48:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8876,51 +8876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 20.4.2026 23:33:13</w:t>
+        <w:t>Chemický technik pro environment, 11.5.2026 4:48:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9281,84 +9281,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Synthesia, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 20.4.2026 23:33:13</w:t>
+        <w:t>Chemický technik pro environment, 11.5.2026 4:48:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="58831820"/>
+    <w:nsid w:val="1AE2D362"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9444,51 +9444,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B7E383C"/>
+    <w:nsid w:val="354137F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9574,51 +9574,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="56F4479D"/>
+    <w:nsid w:val="1FD979D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9704,51 +9704,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2747F2F3"/>
+    <w:nsid w:val="7AFD4F56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9834,51 +9834,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2D3266D7"/>
+    <w:nsid w:val="3A33C7A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9964,51 +9964,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="26FA78A5"/>
+    <w:nsid w:val="4F82B4B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10094,51 +10094,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0293E3DA"/>
+    <w:nsid w:val="4A8B1A56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10224,51 +10224,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="7B9AD4C6"/>
+    <w:nsid w:val="225149E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10354,51 +10354,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="2CD1CD28"/>
+    <w:nsid w:val="681E93D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>