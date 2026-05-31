--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2220C112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2220C112" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2220C112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7ECC14EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7ECC14EC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7ECC14EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2014 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 11.5.2026 4:48:13</w:t>
+        <w:t>Chemický technik pro environment, 31.5.2026 8:49:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 11.5.2026 4:48:13</w:t>
+        <w:t>Chemický technik pro environment, 31.5.2026 8:49:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3168,51 +3168,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 11.5.2026 4:48:13</w:t>
+        <w:t>Chemický technik pro environment, 31.5.2026 8:49:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3815,51 +3815,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 11.5.2026 4:48:13</w:t>
+        <w:t>Chemický technik pro environment, 31.5.2026 8:49:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4800,51 +4800,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 11.5.2026 4:48:13</w:t>
+        <w:t>Chemický technik pro environment, 31.5.2026 8:49:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5776,51 +5776,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 11.5.2026 4:48:13</w:t>
+        <w:t>Chemický technik pro environment, 31.5.2026 8:49:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8563,51 +8563,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 11.5.2026 4:48:13</w:t>
+        <w:t>Chemický technik pro environment, 31.5.2026 8:49:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8876,51 +8876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 11.5.2026 4:48:13</w:t>
+        <w:t>Chemický technik pro environment, 31.5.2026 8:49:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9281,84 +9281,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Synthesia, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 11.5.2026 4:48:13</w:t>
+        <w:t>Chemický technik pro environment, 31.5.2026 8:49:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1AE2D362"/>
+    <w:nsid w:val="069429A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9444,51 +9444,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="354137F4"/>
+    <w:nsid w:val="71B21B5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9574,51 +9574,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1FD979D7"/>
+    <w:nsid w:val="5B08EF1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9704,51 +9704,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7AFD4F56"/>
+    <w:nsid w:val="73AC7CE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9834,51 +9834,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3A33C7A1"/>
+    <w:nsid w:val="1E94CC38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9964,51 +9964,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4F82B4B8"/>
+    <w:nsid w:val="06D06D52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10094,51 +10094,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4A8B1A56"/>
+    <w:nsid w:val="184A6504"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10224,51 +10224,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="225149E5"/>
+    <w:nsid w:val="700E89E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10354,51 +10354,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="681E93D6"/>
+    <w:nsid w:val="4993494E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>