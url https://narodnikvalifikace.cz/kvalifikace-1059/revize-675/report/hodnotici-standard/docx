--- v2 (2026-05-31)
+++ v3 (2026-06-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7ECC14EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7ECC14EC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7ECC14EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R27FFC1BC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR27FFC1BC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR27FFC1BC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2014 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 31.5.2026 8:49:45</w:t>
+        <w:t>Chemický technik pro environment, 21.6.2026 15:03:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 31.5.2026 8:49:45</w:t>
+        <w:t>Chemický technik pro environment, 21.6.2026 15:03:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3168,51 +3168,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 31.5.2026 8:49:45</w:t>
+        <w:t>Chemický technik pro environment, 21.6.2026 15:03:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3815,51 +3815,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 31.5.2026 8:49:45</w:t>
+        <w:t>Chemický technik pro environment, 21.6.2026 15:03:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4800,51 +4800,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 31.5.2026 8:49:45</w:t>
+        <w:t>Chemický technik pro environment, 21.6.2026 15:03:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5776,51 +5776,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 31.5.2026 8:49:45</w:t>
+        <w:t>Chemický technik pro environment, 21.6.2026 15:03:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8563,51 +8563,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 31.5.2026 8:49:45</w:t>
+        <w:t>Chemický technik pro environment, 21.6.2026 15:03:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8876,51 +8876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 31.5.2026 8:49:45</w:t>
+        <w:t>Chemický technik pro environment, 21.6.2026 15:03:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9281,84 +9281,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Synthesia, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 31.5.2026 8:49:45</w:t>
+        <w:t>Chemický technik pro environment, 21.6.2026 15:03:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="069429A1"/>
+    <w:nsid w:val="7364A0AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9444,51 +9444,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="71B21B5A"/>
+    <w:nsid w:val="0BC4072E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9574,51 +9574,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5B08EF1E"/>
+    <w:nsid w:val="18D66FBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9704,51 +9704,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="73AC7CE0"/>
+    <w:nsid w:val="193C1E04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9834,51 +9834,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1E94CC38"/>
+    <w:nsid w:val="2682C2C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9964,51 +9964,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="06D06D52"/>
+    <w:nsid w:val="3EC6AC61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10094,51 +10094,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="184A6504"/>
+    <w:nsid w:val="4C7FB43D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10224,51 +10224,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="700E89E7"/>
+    <w:nsid w:val="62325DFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10354,51 +10354,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="4993494E"/>
+    <w:nsid w:val="4B997D43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>