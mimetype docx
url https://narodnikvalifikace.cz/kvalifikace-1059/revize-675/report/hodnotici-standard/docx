--- v3 (2026-06-21)
+++ v4 (2026-06-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R27FFC1BC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR27FFC1BC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR27FFC1BC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R20F826C0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR20F826C0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR20F826C0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2014 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 21.6.2026 15:03:02</w:t>
+        <w:t>Chemický technik pro environment, 21.6.2026 16:46:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 21.6.2026 15:03:02</w:t>
+        <w:t>Chemický technik pro environment, 21.6.2026 16:46:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3168,51 +3168,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 21.6.2026 15:03:02</w:t>
+        <w:t>Chemický technik pro environment, 21.6.2026 16:46:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3815,51 +3815,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 21.6.2026 15:03:02</w:t>
+        <w:t>Chemický technik pro environment, 21.6.2026 16:46:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4800,51 +4800,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 21.6.2026 15:03:02</w:t>
+        <w:t>Chemický technik pro environment, 21.6.2026 16:46:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5776,51 +5776,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 21.6.2026 15:03:02</w:t>
+        <w:t>Chemický technik pro environment, 21.6.2026 16:46:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8563,51 +8563,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 21.6.2026 15:03:02</w:t>
+        <w:t>Chemický technik pro environment, 21.6.2026 16:46:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8876,51 +8876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 21.6.2026 15:03:02</w:t>
+        <w:t>Chemický technik pro environment, 21.6.2026 16:46:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9281,84 +9281,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Synthesia, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 21.6.2026 15:03:02</w:t>
+        <w:t>Chemický technik pro environment, 21.6.2026 16:46:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7364A0AF"/>
+    <w:nsid w:val="30EE0187"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9444,51 +9444,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0BC4072E"/>
+    <w:nsid w:val="48FC4E12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9574,51 +9574,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="18D66FBA"/>
+    <w:nsid w:val="18325B3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9704,51 +9704,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="193C1E04"/>
+    <w:nsid w:val="227793C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9834,51 +9834,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2682C2C1"/>
+    <w:nsid w:val="581BA6B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9964,51 +9964,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3EC6AC61"/>
+    <w:nsid w:val="087AADFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10094,51 +10094,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4C7FB43D"/>
+    <w:nsid w:val="3490F075"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10224,51 +10224,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="62325DFA"/>
+    <w:nsid w:val="596EB518"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10354,51 +10354,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="4B997D43"/>
+    <w:nsid w:val="7DFC7F2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>