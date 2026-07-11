--- v4 (2026-06-21)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R20F826C0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR20F826C0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR20F826C0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="REE5A5EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreREE5A5EC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customREE5A5EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2014 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 21.6.2026 16:46:00</w:t>
+        <w:t>Chemický technik pro environment, 11.7.2026 21:49:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 21.6.2026 16:46:00</w:t>
+        <w:t>Chemický technik pro environment, 11.7.2026 21:49:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3168,51 +3168,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 21.6.2026 16:46:00</w:t>
+        <w:t>Chemický technik pro environment, 11.7.2026 21:49:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3815,51 +3815,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 21.6.2026 16:46:00</w:t>
+        <w:t>Chemický technik pro environment, 11.7.2026 21:49:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4800,51 +4800,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 21.6.2026 16:46:00</w:t>
+        <w:t>Chemický technik pro environment, 11.7.2026 21:49:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5776,51 +5776,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 21.6.2026 16:46:00</w:t>
+        <w:t>Chemický technik pro environment, 11.7.2026 21:49:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8563,51 +8563,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 21.6.2026 16:46:00</w:t>
+        <w:t>Chemický technik pro environment, 11.7.2026 21:49:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8876,51 +8876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 21.6.2026 16:46:00</w:t>
+        <w:t>Chemický technik pro environment, 11.7.2026 21:49:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9281,84 +9281,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Synthesia, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 21.6.2026 16:46:00</w:t>
+        <w:t>Chemický technik pro environment, 11.7.2026 21:49:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="30EE0187"/>
+    <w:nsid w:val="08450BBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9444,51 +9444,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48FC4E12"/>
+    <w:nsid w:val="2F32B99D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9574,51 +9574,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="18325B3B"/>
+    <w:nsid w:val="197CB2CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9704,51 +9704,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="227793C5"/>
+    <w:nsid w:val="366695BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9834,51 +9834,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="581BA6B9"/>
+    <w:nsid w:val="5A1A808D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9964,51 +9964,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="087AADFD"/>
+    <w:nsid w:val="597CB244"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10094,51 +10094,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3490F075"/>
+    <w:nsid w:val="2974E177"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10224,51 +10224,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="596EB518"/>
+    <w:nsid w:val="465AC7BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10354,51 +10354,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="7DFC7F2A"/>
+    <w:nsid w:val="304C578D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>