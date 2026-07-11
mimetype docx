--- v5 (2026-07-11)
+++ v6 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="REE5A5EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreREE5A5EC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customREE5A5EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6465F3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6465F3D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6465F3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2014 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 11.7.2026 21:49:19</w:t>
+        <w:t>Chemický technik pro environment, 11.7.2026 23:12:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 11.7.2026 21:49:19</w:t>
+        <w:t>Chemický technik pro environment, 11.7.2026 23:12:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3168,51 +3168,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 11.7.2026 21:49:19</w:t>
+        <w:t>Chemický technik pro environment, 11.7.2026 23:12:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3815,51 +3815,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 11.7.2026 21:49:19</w:t>
+        <w:t>Chemický technik pro environment, 11.7.2026 23:12:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4800,51 +4800,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 11.7.2026 21:49:19</w:t>
+        <w:t>Chemický technik pro environment, 11.7.2026 23:12:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5776,51 +5776,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 11.7.2026 21:49:19</w:t>
+        <w:t>Chemický technik pro environment, 11.7.2026 23:12:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8563,51 +8563,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 11.7.2026 21:49:19</w:t>
+        <w:t>Chemický technik pro environment, 11.7.2026 23:12:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8876,51 +8876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 11.7.2026 21:49:19</w:t>
+        <w:t>Chemický technik pro environment, 11.7.2026 23:12:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9281,84 +9281,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Synthesia, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 11.7.2026 21:49:19</w:t>
+        <w:t>Chemický technik pro environment, 11.7.2026 23:12:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="08450BBD"/>
+    <w:nsid w:val="6A9622F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9444,51 +9444,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F32B99D"/>
+    <w:nsid w:val="1D3E3376"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9574,51 +9574,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="197CB2CE"/>
+    <w:nsid w:val="101BB07E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9704,51 +9704,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="366695BF"/>
+    <w:nsid w:val="6620B6EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9834,51 +9834,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5A1A808D"/>
+    <w:nsid w:val="281AC3D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9964,51 +9964,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="597CB244"/>
+    <w:nsid w:val="19097410"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10094,51 +10094,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="2974E177"/>
+    <w:nsid w:val="10D2390A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10224,51 +10224,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="465AC7BF"/>
+    <w:nsid w:val="2C025A0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10354,51 +10354,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="304C578D"/>
+    <w:nsid w:val="25FAFC7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>