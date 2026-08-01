--- v6 (2026-07-11)
+++ v7 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6465F3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6465F3D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6465F3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R71B810EA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR71B810EA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR71B810EA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2014 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 11.7.2026 23:12:10</w:t>
+        <w:t>Chemický technik pro environment, 1.8.2026 10:37:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 11.7.2026 23:12:10</w:t>
+        <w:t>Chemický technik pro environment, 1.8.2026 10:37:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3168,51 +3168,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 11.7.2026 23:12:10</w:t>
+        <w:t>Chemický technik pro environment, 1.8.2026 10:37:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3815,51 +3815,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 11.7.2026 23:12:10</w:t>
+        <w:t>Chemický technik pro environment, 1.8.2026 10:37:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4800,51 +4800,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 11.7.2026 23:12:10</w:t>
+        <w:t>Chemický technik pro environment, 1.8.2026 10:37:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5776,51 +5776,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 11.7.2026 23:12:10</w:t>
+        <w:t>Chemický technik pro environment, 1.8.2026 10:37:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8563,51 +8563,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 11.7.2026 23:12:10</w:t>
+        <w:t>Chemický technik pro environment, 1.8.2026 10:37:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8876,51 +8876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 11.7.2026 23:12:10</w:t>
+        <w:t>Chemický technik pro environment, 1.8.2026 10:37:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9281,84 +9281,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Synthesia, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 11.7.2026 23:12:10</w:t>
+        <w:t>Chemický technik pro environment, 1.8.2026 10:37:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6A9622F3"/>
+    <w:nsid w:val="7275E492"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9444,51 +9444,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D3E3376"/>
+    <w:nsid w:val="432C5466"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9574,51 +9574,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="101BB07E"/>
+    <w:nsid w:val="7712D7A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9704,51 +9704,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6620B6EC"/>
+    <w:nsid w:val="637B1E1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9834,51 +9834,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="281AC3D0"/>
+    <w:nsid w:val="5055A4A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9964,51 +9964,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="19097410"/>
+    <w:nsid w:val="3F7DD645"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10094,51 +10094,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="10D2390A"/>
+    <w:nsid w:val="40AF5B16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10224,51 +10224,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="2C025A0E"/>
+    <w:nsid w:val="159D1DC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10354,51 +10354,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="25FAFC7B"/>
+    <w:nsid w:val="6907C1EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>