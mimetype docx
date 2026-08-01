--- v7 (2026-08-01)
+++ v8 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R71B810EA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR71B810EA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR71B810EA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4DD93D6F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4DD93D6F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4DD93D6F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2014 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 1.8.2026 10:37:42</w:t>
+        <w:t>Chemický technik pro environment, 1.8.2026 12:03:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 1.8.2026 10:37:42</w:t>
+        <w:t>Chemický technik pro environment, 1.8.2026 12:03:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3168,51 +3168,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 1.8.2026 10:37:42</w:t>
+        <w:t>Chemický technik pro environment, 1.8.2026 12:03:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3815,51 +3815,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 1.8.2026 10:37:42</w:t>
+        <w:t>Chemický technik pro environment, 1.8.2026 12:03:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4800,51 +4800,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 1.8.2026 10:37:42</w:t>
+        <w:t>Chemický technik pro environment, 1.8.2026 12:03:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5776,51 +5776,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 1.8.2026 10:37:42</w:t>
+        <w:t>Chemický technik pro environment, 1.8.2026 12:03:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8563,51 +8563,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 1.8.2026 10:37:42</w:t>
+        <w:t>Chemický technik pro environment, 1.8.2026 12:03:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8876,51 +8876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 1.8.2026 10:37:42</w:t>
+        <w:t>Chemický technik pro environment, 1.8.2026 12:03:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9281,84 +9281,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Synthesia, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 1.8.2026 10:37:42</w:t>
+        <w:t>Chemický technik pro environment, 1.8.2026 12:03:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7275E492"/>
+    <w:nsid w:val="04FD5A11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9444,51 +9444,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="432C5466"/>
+    <w:nsid w:val="524C854A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9574,51 +9574,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7712D7A3"/>
+    <w:nsid w:val="6E8AA877"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9704,51 +9704,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="637B1E1E"/>
+    <w:nsid w:val="6A0C6D12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9834,51 +9834,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5055A4A5"/>
+    <w:nsid w:val="26E47705"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9964,51 +9964,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3F7DD645"/>
+    <w:nsid w:val="710E52B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10094,51 +10094,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="40AF5B16"/>
+    <w:nsid w:val="1D59C67B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10224,51 +10224,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="159D1DC9"/>
+    <w:nsid w:val="2F1A6739"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10354,51 +10354,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="6907C1EC"/>
+    <w:nsid w:val="1F062F7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>