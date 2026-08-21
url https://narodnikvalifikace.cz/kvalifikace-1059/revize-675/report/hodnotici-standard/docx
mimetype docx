--- v8 (2026-08-01)
+++ v9 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4DD93D6F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4DD93D6F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4DD93D6F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70CEEB3C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70CEEB3C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70CEEB3C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2014 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 1.8.2026 12:03:20</w:t>
+        <w:t>Chemický technik pro environment, 22.8.2026 0:06:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 1.8.2026 12:03:20</w:t>
+        <w:t>Chemický technik pro environment, 22.8.2026 0:06:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3168,51 +3168,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 1.8.2026 12:03:20</w:t>
+        <w:t>Chemický technik pro environment, 22.8.2026 0:06:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3815,51 +3815,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 1.8.2026 12:03:20</w:t>
+        <w:t>Chemický technik pro environment, 22.8.2026 0:06:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4800,51 +4800,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 1.8.2026 12:03:20</w:t>
+        <w:t>Chemický technik pro environment, 22.8.2026 0:06:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5776,51 +5776,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 1.8.2026 12:03:20</w:t>
+        <w:t>Chemický technik pro environment, 22.8.2026 0:06:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8563,51 +8563,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 1.8.2026 12:03:20</w:t>
+        <w:t>Chemický technik pro environment, 22.8.2026 0:06:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8876,51 +8876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 1.8.2026 12:03:20</w:t>
+        <w:t>Chemický technik pro environment, 22.8.2026 0:06:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9281,84 +9281,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Synthesia, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 1.8.2026 12:03:20</w:t>
+        <w:t>Chemický technik pro environment, 22.8.2026 0:06:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="04FD5A11"/>
+    <w:nsid w:val="4BDBAF2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9444,51 +9444,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="524C854A"/>
+    <w:nsid w:val="51045085"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9574,51 +9574,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6E8AA877"/>
+    <w:nsid w:val="5475804F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9704,51 +9704,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6A0C6D12"/>
+    <w:nsid w:val="1C7BA930"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9834,51 +9834,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="26E47705"/>
+    <w:nsid w:val="6B51DC80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9964,51 +9964,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="710E52B9"/>
+    <w:nsid w:val="634921DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10094,51 +10094,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="1D59C67B"/>
+    <w:nsid w:val="7DB282CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10224,51 +10224,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="2F1A6739"/>
+    <w:nsid w:val="68C673E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10354,51 +10354,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="1F062F7B"/>
+    <w:nsid w:val="1BF01735"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>