--- v9 (2026-08-21)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70CEEB3C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70CEEB3C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70CEEB3C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R416056CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR416056CC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR416056CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2014 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 22.8.2026 0:06:53</w:t>
+        <w:t>Chemický technik pro environment, 11.9.2026 20:14:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 22.8.2026 0:06:53</w:t>
+        <w:t>Chemický technik pro environment, 11.9.2026 20:14:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3168,51 +3168,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 22.8.2026 0:06:53</w:t>
+        <w:t>Chemický technik pro environment, 11.9.2026 20:14:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3815,51 +3815,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 22.8.2026 0:06:53</w:t>
+        <w:t>Chemický technik pro environment, 11.9.2026 20:14:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4800,51 +4800,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 22.8.2026 0:06:53</w:t>
+        <w:t>Chemický technik pro environment, 11.9.2026 20:14:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5776,51 +5776,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 22.8.2026 0:06:53</w:t>
+        <w:t>Chemický technik pro environment, 11.9.2026 20:14:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8563,51 +8563,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 22.8.2026 0:06:53</w:t>
+        <w:t>Chemický technik pro environment, 11.9.2026 20:14:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8876,51 +8876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 22.8.2026 0:06:53</w:t>
+        <w:t>Chemický technik pro environment, 11.9.2026 20:14:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9281,84 +9281,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Synthesia, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 22.8.2026 0:06:53</w:t>
+        <w:t>Chemický technik pro environment, 11.9.2026 20:14:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4BDBAF2D"/>
+    <w:nsid w:val="4D1EA715"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9444,51 +9444,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="51045085"/>
+    <w:nsid w:val="3B7B30C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9574,51 +9574,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5475804F"/>
+    <w:nsid w:val="43334E27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9704,51 +9704,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1C7BA930"/>
+    <w:nsid w:val="79C4AE7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9834,51 +9834,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6B51DC80"/>
+    <w:nsid w:val="70CCB1B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9964,51 +9964,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="634921DB"/>
+    <w:nsid w:val="24249971"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10094,51 +10094,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="7DB282CB"/>
+    <w:nsid w:val="23DD622A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10224,51 +10224,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="68C673E1"/>
+    <w:nsid w:val="250B6C03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10354,51 +10354,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="1BF01735"/>
+    <w:nsid w:val="20096BAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>