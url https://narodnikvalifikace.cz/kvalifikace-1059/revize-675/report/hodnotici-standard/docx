--- v10 (2026-09-11)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R416056CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR416056CC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR416056CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R50EBEF75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR50EBEF75" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR50EBEF75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2014 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 11.9.2026 20:14:29</w:t>
+        <w:t>Chemický technik pro environment, 2.10.2026 3:51:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 11.9.2026 20:14:29</w:t>
+        <w:t>Chemický technik pro environment, 2.10.2026 3:51:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3168,51 +3168,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 11.9.2026 20:14:29</w:t>
+        <w:t>Chemický technik pro environment, 2.10.2026 3:51:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3815,51 +3815,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 11.9.2026 20:14:29</w:t>
+        <w:t>Chemický technik pro environment, 2.10.2026 3:51:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4800,51 +4800,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 11.9.2026 20:14:29</w:t>
+        <w:t>Chemický technik pro environment, 2.10.2026 3:51:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5776,51 +5776,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 11.9.2026 20:14:29</w:t>
+        <w:t>Chemický technik pro environment, 2.10.2026 3:51:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8563,51 +8563,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 11.9.2026 20:14:29</w:t>
+        <w:t>Chemický technik pro environment, 2.10.2026 3:51:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8876,51 +8876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 11.9.2026 20:14:29</w:t>
+        <w:t>Chemický technik pro environment, 2.10.2026 3:51:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9281,84 +9281,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Synthesia, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 11.9.2026 20:14:29</w:t>
+        <w:t>Chemický technik pro environment, 2.10.2026 3:51:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4D1EA715"/>
+    <w:nsid w:val="7E589AE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9444,51 +9444,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B7B30C1"/>
+    <w:nsid w:val="67224C8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9574,51 +9574,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="43334E27"/>
+    <w:nsid w:val="53734638"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9704,51 +9704,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="79C4AE7E"/>
+    <w:nsid w:val="432EC360"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9834,51 +9834,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="70CCB1B1"/>
+    <w:nsid w:val="7A7E793C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9964,51 +9964,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="24249971"/>
+    <w:nsid w:val="00F35EF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10094,51 +10094,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="23DD622A"/>
+    <w:nsid w:val="6E5F26E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10224,51 +10224,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="250B6C03"/>
+    <w:nsid w:val="15EFC2D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10354,51 +10354,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="20096BAA"/>
+    <w:nsid w:val="7851130F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>