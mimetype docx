--- v11 (2026-10-02)
+++ v12 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R50EBEF75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR50EBEF75" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR50EBEF75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F647956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F647956" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F647956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2014 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 2.10.2026 3:51:15</w:t>
+        <w:t>Chemický technik pro environment, 22.10.2026 11:08:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 2.10.2026 3:51:15</w:t>
+        <w:t>Chemický technik pro environment, 22.10.2026 11:08:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3168,51 +3168,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 2.10.2026 3:51:15</w:t>
+        <w:t>Chemický technik pro environment, 22.10.2026 11:08:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3815,51 +3815,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 2.10.2026 3:51:15</w:t>
+        <w:t>Chemický technik pro environment, 22.10.2026 11:08:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4328,51 +4328,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•prokázání schopnosti práce s chemickou legislativou a dalšími normami,</w:t>
+        <w:t>prokázání schopnosti práce s chemickou legislativou a dalšími normami,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4137" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4387,51 +4387,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•práci s technickou dokumentací,</w:t>
+        <w:t>práci s technickou dokumentací,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4137" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4446,51 +4446,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•přípravu, zpracování a evidenci příslušné dokumentace,</w:t>
+        <w:t>přípravu, zpracování a evidenci příslušné dokumentace,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4137" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4505,51 +4505,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•realizaci a validaci jednotlivých metod a postupů. </w:t>
+        <w:t xml:space="preserve">realizaci a validaci jednotlivých metod a postupů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="4137" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -4800,51 +4800,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 2.10.2026 3:51:15</w:t>
+        <w:t>Chemický technik pro environment, 22.10.2026 11:08:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5776,51 +5776,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 2.10.2026 3:51:15</w:t>
+        <w:t>Chemický technik pro environment, 22.10.2026 11:08:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6048,51 +6048,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•potřebné technicko-administrativní prostředky k provedení případové studie i jednotli-vých úkolů,</w:t>
+        <w:t>potřebné technicko-administrativní prostředky k provedení případové studie i jednotli-vých úkolů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13214" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6107,51 +6107,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•PC s příslušným softwarovým vybavením,</w:t>
+        <w:t>PC s příslušným softwarovým vybavením,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13214" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6166,51 +6166,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•vhodné laboratorní prostory a přísun potřebné energie, </w:t>
+        <w:t xml:space="preserve">vhodné laboratorní prostory a přísun potřebné energie, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13214" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6225,51 +6225,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•k dispozici jsou nutné příslušné chemické látky a vybavení potřebné k provedení zadaných úkolů.</w:t>
+        <w:t>k dispozici jsou nutné příslušné chemické látky a vybavení potřebné k provedení zadaných úkolů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="13214" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6340,51 +6340,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•stoly, </w:t>
+        <w:t xml:space="preserve">stoly, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13214" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6399,51 +6399,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•rozvod plynu, </w:t>
+        <w:t xml:space="preserve">rozvod plynu, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13214" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6458,51 +6458,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•rozvod vody a elektřiny, </w:t>
+        <w:t xml:space="preserve">rozvod vody a elektřiny, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13214" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6517,51 +6517,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•digestoř, </w:t>
+        <w:t xml:space="preserve">digestoř, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13214" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6576,51 +6576,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•zařízení na výrobu destilované vody,</w:t>
+        <w:t>zařízení na výrobu destilované vody,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13214" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6635,51 +6635,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•váhy,</w:t>
+        <w:t>váhy,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13214" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6694,51 +6694,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•pece,</w:t>
+        <w:t>pece,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13214" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6753,51 +6753,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•sušárny,</w:t>
+        <w:t>sušárny,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13214" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6812,51 +6812,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•odpovídající vzduchotechnika. </w:t>
+        <w:t xml:space="preserve">odpovídající vzduchotechnika. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="13214" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6927,51 +6927,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•plynový chromatograf, </w:t>
+        <w:t xml:space="preserve">plynový chromatograf, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13214" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6986,51 +6986,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•kapalinový chromatograf, </w:t>
+        <w:t xml:space="preserve">kapalinový chromatograf, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13214" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7045,51 +7045,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•atomový absorpční spektrometr, </w:t>
+        <w:t xml:space="preserve">atomový absorpční spektrometr, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13214" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7104,51 +7104,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•spektrofotometry, </w:t>
+        <w:t xml:space="preserve">spektrofotometry, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13214" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7163,51 +7163,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•pH metry, </w:t>
+        <w:t xml:space="preserve">pH metry, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13214" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7222,51 +7222,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•refraktometry, </w:t>
+        <w:t xml:space="preserve">refraktometry, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13214" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7281,51 +7281,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•konduktometry, </w:t>
+        <w:t xml:space="preserve">konduktometry, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13214" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7340,51 +7340,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•detektory (detekční trubičky, detektory hořlavých plynů, toxických plynů atd.),</w:t>
+        <w:t>detektory (detekční trubičky, detektory hořlavých plynů, toxických plynů atd.),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13214" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7399,51 +7399,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•analyzátory,</w:t>
+        <w:t>analyzátory,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13214" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7458,51 +7458,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•teploměry.</w:t>
+        <w:t>teploměry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="13214" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -7685,51 +7685,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•biologické termostaty, </w:t>
+        <w:t xml:space="preserve">biologické termostaty, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13214" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7744,51 +7744,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•lednice,</w:t>
+        <w:t>lednice,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13214" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7803,51 +7803,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•třepačky,</w:t>
+        <w:t>třepačky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13214" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7862,51 +7862,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•homogenizátory, </w:t>
+        <w:t xml:space="preserve">homogenizátory, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13214" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7921,51 +7921,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•odstředivky, </w:t>
+        <w:t xml:space="preserve">odstředivky, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="13214" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7980,51 +7980,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•autoklávy.</w:t>
+        <w:t>autoklávy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="13214" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -8151,51 +8151,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•mobilní odběrová aparatura</w:t>
+        <w:t>mobilní odběrová aparatura</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="13214" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -8322,51 +8322,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•normy ČSN, EN, ISO a různé standardní metody (USA, EPA, ASTM, které lze považovat za referenční)</w:t>
+        <w:t>normy ČSN, EN, ISO a různé standardní metody (USA, EPA, ASTM, které lze považovat za referenční)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="13214" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -8563,51 +8563,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 2.10.2026 3:51:15</w:t>
+        <w:t>Chemický technik pro environment, 22.10.2026 11:08:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8876,51 +8876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 2.10.2026 3:51:15</w:t>
+        <w:t>Chemický technik pro environment, 22.10.2026 11:08:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9281,84 +9281,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Synthesia, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 2.10.2026 3:51:15</w:t>
+        <w:t>Chemický technik pro environment, 22.10.2026 11:08:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7E589AE0"/>
+    <w:nsid w:val="03E949B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9444,51 +9444,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67224C8A"/>
+    <w:nsid w:val="769C89AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9574,51 +9574,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="53734638"/>
+    <w:nsid w:val="5EA8E168"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9704,51 +9704,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="432EC360"/>
+    <w:nsid w:val="6ABEF1AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9834,51 +9834,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7A7E793C"/>
+    <w:nsid w:val="3B6A1508"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9964,51 +9964,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="00F35EF7"/>
+    <w:nsid w:val="4D3B1AF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10094,51 +10094,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="6E5F26E6"/>
+    <w:nsid w:val="2DBBCC80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10224,51 +10224,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="15EFC2D8"/>
+    <w:nsid w:val="62AAC1A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10354,51 +10354,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="7851130F"/>
+    <w:nsid w:val="4E64FCF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>