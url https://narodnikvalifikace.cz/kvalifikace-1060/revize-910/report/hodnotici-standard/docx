--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5D96EA71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5D96EA71" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5D96EA71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1C8A2A0A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1C8A2A0A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1C8A2A0A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2014 do: 14.03.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 17.4.2026 5:54:41</w:t>
+        <w:t>Skladník velkoobchodu, 7.5.2026 20:03:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 17.4.2026 5:54:41</w:t>
+        <w:t>Skladník velkoobchodu, 7.5.2026 20:03:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2512,51 +2512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 17.4.2026 5:54:41</w:t>
+        <w:t>Skladník velkoobchodu, 7.5.2026 20:03:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3341,51 +3341,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 17.4.2026 5:54:41</w:t>
+        <w:t>Skladník velkoobchodu, 7.5.2026 20:03:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4170,51 +4170,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 17.4.2026 5:54:41</w:t>
+        <w:t>Skladník velkoobchodu, 7.5.2026 20:03:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5396,51 +5396,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 17.4.2026 5:54:41</w:t>
+        <w:t>Skladník velkoobchodu, 7.5.2026 20:03:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6650,51 +6650,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 17.4.2026 5:54:41</w:t>
+        <w:t>Skladník velkoobchodu, 7.5.2026 20:03:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6963,51 +6963,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 17.4.2026 5:54:41</w:t>
+        <w:t>Skladník velkoobchodu, 7.5.2026 20:03:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7480,84 +7480,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Distibuční centrum BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 17.4.2026 5:54:41</w:t>
+        <w:t>Skladník velkoobchodu, 7.5.2026 20:03:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="69971E64"/>
+    <w:nsid w:val="2BB68C5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7643,51 +7643,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0901DACD"/>
+    <w:nsid w:val="60F2B447"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>