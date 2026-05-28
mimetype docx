--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1C8A2A0A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1C8A2A0A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1C8A2A0A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R705D77F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR705D77F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR705D77F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2014 do: 14.03.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 7.5.2026 20:03:34</w:t>
+        <w:t>Skladník velkoobchodu, 28.5.2026 2:35:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 7.5.2026 20:03:34</w:t>
+        <w:t>Skladník velkoobchodu, 28.5.2026 2:35:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2512,51 +2512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 7.5.2026 20:03:34</w:t>
+        <w:t>Skladník velkoobchodu, 28.5.2026 2:35:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3341,51 +3341,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 7.5.2026 20:03:34</w:t>
+        <w:t>Skladník velkoobchodu, 28.5.2026 2:35:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4170,51 +4170,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 7.5.2026 20:03:34</w:t>
+        <w:t>Skladník velkoobchodu, 28.5.2026 2:35:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5396,51 +5396,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 7.5.2026 20:03:34</w:t>
+        <w:t>Skladník velkoobchodu, 28.5.2026 2:35:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6650,51 +6650,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 7.5.2026 20:03:34</w:t>
+        <w:t>Skladník velkoobchodu, 28.5.2026 2:35:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6963,51 +6963,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 7.5.2026 20:03:34</w:t>
+        <w:t>Skladník velkoobchodu, 28.5.2026 2:35:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7480,84 +7480,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Distibuční centrum BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 7.5.2026 20:03:34</w:t>
+        <w:t>Skladník velkoobchodu, 28.5.2026 2:35:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2BB68C5A"/>
+    <w:nsid w:val="563C047C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7643,51 +7643,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="60F2B447"/>
+    <w:nsid w:val="4EE789DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>