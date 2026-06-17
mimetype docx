--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R705D77F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR705D77F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR705D77F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R451CE0CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR451CE0CB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR451CE0CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2014 do: 14.03.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 28.5.2026 2:35:44</w:t>
+        <w:t>Skladník velkoobchodu, 17.6.2026 13:32:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 28.5.2026 2:35:44</w:t>
+        <w:t>Skladník velkoobchodu, 17.6.2026 13:32:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2512,51 +2512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 28.5.2026 2:35:44</w:t>
+        <w:t>Skladník velkoobchodu, 17.6.2026 13:32:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3341,51 +3341,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 28.5.2026 2:35:44</w:t>
+        <w:t>Skladník velkoobchodu, 17.6.2026 13:32:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4170,51 +4170,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 28.5.2026 2:35:44</w:t>
+        <w:t>Skladník velkoobchodu, 17.6.2026 13:32:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5396,51 +5396,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 28.5.2026 2:35:44</w:t>
+        <w:t>Skladník velkoobchodu, 17.6.2026 13:32:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6650,51 +6650,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 28.5.2026 2:35:44</w:t>
+        <w:t>Skladník velkoobchodu, 17.6.2026 13:32:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6963,51 +6963,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 28.5.2026 2:35:44</w:t>
+        <w:t>Skladník velkoobchodu, 17.6.2026 13:32:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7480,84 +7480,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Distibuční centrum BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 28.5.2026 2:35:44</w:t>
+        <w:t>Skladník velkoobchodu, 17.6.2026 13:32:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="563C047C"/>
+    <w:nsid w:val="3E862F19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7643,51 +7643,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4EE789DD"/>
+    <w:nsid w:val="6024010D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>