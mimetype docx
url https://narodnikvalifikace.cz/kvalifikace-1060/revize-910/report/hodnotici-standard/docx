--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R451CE0CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR451CE0CB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR451CE0CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7122A8B1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7122A8B1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7122A8B1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2014 do: 14.03.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 17.6.2026 13:32:46</w:t>
+        <w:t>Skladník velkoobchodu, 7.7.2026 15:07:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 17.6.2026 13:32:46</w:t>
+        <w:t>Skladník velkoobchodu, 7.7.2026 15:07:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2512,51 +2512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 17.6.2026 13:32:46</w:t>
+        <w:t>Skladník velkoobchodu, 7.7.2026 15:07:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3341,51 +3341,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 17.6.2026 13:32:46</w:t>
+        <w:t>Skladník velkoobchodu, 7.7.2026 15:07:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4170,51 +4170,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 17.6.2026 13:32:46</w:t>
+        <w:t>Skladník velkoobchodu, 7.7.2026 15:07:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5396,51 +5396,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 17.6.2026 13:32:46</w:t>
+        <w:t>Skladník velkoobchodu, 7.7.2026 15:07:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6650,51 +6650,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 17.6.2026 13:32:46</w:t>
+        <w:t>Skladník velkoobchodu, 7.7.2026 15:07:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6963,51 +6963,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 17.6.2026 13:32:46</w:t>
+        <w:t>Skladník velkoobchodu, 7.7.2026 15:07:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7480,84 +7480,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Distibuční centrum BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 17.6.2026 13:32:46</w:t>
+        <w:t>Skladník velkoobchodu, 7.7.2026 15:07:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3E862F19"/>
+    <w:nsid w:val="774DCFE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7643,51 +7643,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6024010D"/>
+    <w:nsid w:val="1820F081"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>