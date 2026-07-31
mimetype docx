--- v4 (2026-07-07)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7122A8B1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7122A8B1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7122A8B1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5D5C1F02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5D5C1F02" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5D5C1F02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2014 do: 14.03.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 7.7.2026 15:07:48</w:t>
+        <w:t>Skladník velkoobchodu, 31.7.2026 13:17:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 7.7.2026 15:07:48</w:t>
+        <w:t>Skladník velkoobchodu, 31.7.2026 13:17:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2512,51 +2512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 7.7.2026 15:07:48</w:t>
+        <w:t>Skladník velkoobchodu, 31.7.2026 13:17:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3341,51 +3341,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 7.7.2026 15:07:48</w:t>
+        <w:t>Skladník velkoobchodu, 31.7.2026 13:17:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4170,51 +4170,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 7.7.2026 15:07:48</w:t>
+        <w:t>Skladník velkoobchodu, 31.7.2026 13:17:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5396,51 +5396,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 7.7.2026 15:07:48</w:t>
+        <w:t>Skladník velkoobchodu, 31.7.2026 13:17:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6650,51 +6650,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 7.7.2026 15:07:48</w:t>
+        <w:t>Skladník velkoobchodu, 31.7.2026 13:17:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6963,51 +6963,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 7.7.2026 15:07:48</w:t>
+        <w:t>Skladník velkoobchodu, 31.7.2026 13:17:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7480,84 +7480,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Distibuční centrum BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 7.7.2026 15:07:48</w:t>
+        <w:t>Skladník velkoobchodu, 31.7.2026 13:17:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="774DCFE8"/>
+    <w:nsid w:val="20954C89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7643,51 +7643,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1820F081"/>
+    <w:nsid w:val="54DECB8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>