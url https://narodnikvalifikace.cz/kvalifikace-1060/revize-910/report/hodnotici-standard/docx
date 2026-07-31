--- v5 (2026-07-31)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5D5C1F02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5D5C1F02" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5D5C1F02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6BE93A3E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6BE93A3E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6BE93A3E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2014 do: 14.03.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 31.7.2026 13:17:55</w:t>
+        <w:t>Skladník velkoobchodu, 31.7.2026 14:48:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 31.7.2026 13:17:55</w:t>
+        <w:t>Skladník velkoobchodu, 31.7.2026 14:48:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2512,51 +2512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 31.7.2026 13:17:55</w:t>
+        <w:t>Skladník velkoobchodu, 31.7.2026 14:48:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3341,51 +3341,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 31.7.2026 13:17:55</w:t>
+        <w:t>Skladník velkoobchodu, 31.7.2026 14:48:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4170,51 +4170,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 31.7.2026 13:17:55</w:t>
+        <w:t>Skladník velkoobchodu, 31.7.2026 14:48:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5396,51 +5396,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 31.7.2026 13:17:55</w:t>
+        <w:t>Skladník velkoobchodu, 31.7.2026 14:48:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6650,51 +6650,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 31.7.2026 13:17:55</w:t>
+        <w:t>Skladník velkoobchodu, 31.7.2026 14:48:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6963,51 +6963,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 31.7.2026 13:17:55</w:t>
+        <w:t>Skladník velkoobchodu, 31.7.2026 14:48:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7480,84 +7480,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Distibuční centrum BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 31.7.2026 13:17:55</w:t>
+        <w:t>Skladník velkoobchodu, 31.7.2026 14:48:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="20954C89"/>
+    <w:nsid w:val="737F0F08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7643,51 +7643,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54DECB8A"/>
+    <w:nsid w:val="7E0BAC43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>