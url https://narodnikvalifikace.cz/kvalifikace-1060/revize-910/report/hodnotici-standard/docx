--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6BE93A3E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6BE93A3E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6BE93A3E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3CA4295F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3CA4295F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3CA4295F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2014 do: 14.03.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 31.7.2026 14:48:16</w:t>
+        <w:t>Skladník velkoobchodu, 20.8.2026 18:59:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 31.7.2026 14:48:16</w:t>
+        <w:t>Skladník velkoobchodu, 20.8.2026 18:59:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2512,51 +2512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 31.7.2026 14:48:16</w:t>
+        <w:t>Skladník velkoobchodu, 20.8.2026 18:59:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3341,51 +3341,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 31.7.2026 14:48:16</w:t>
+        <w:t>Skladník velkoobchodu, 20.8.2026 18:59:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4170,51 +4170,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 31.7.2026 14:48:16</w:t>
+        <w:t>Skladník velkoobchodu, 20.8.2026 18:59:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5396,51 +5396,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 31.7.2026 14:48:16</w:t>
+        <w:t>Skladník velkoobchodu, 20.8.2026 18:59:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6650,51 +6650,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 31.7.2026 14:48:16</w:t>
+        <w:t>Skladník velkoobchodu, 20.8.2026 18:59:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6963,51 +6963,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 31.7.2026 14:48:16</w:t>
+        <w:t>Skladník velkoobchodu, 20.8.2026 18:59:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7480,84 +7480,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Distibuční centrum BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 31.7.2026 14:48:16</w:t>
+        <w:t>Skladník velkoobchodu, 20.8.2026 18:59:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="737F0F08"/>
+    <w:nsid w:val="233A195D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7643,51 +7643,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E0BAC43"/>
+    <w:nsid w:val="27C6D51D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>