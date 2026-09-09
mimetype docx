--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3CA4295F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3CA4295F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3CA4295F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5368C176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5368C176" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5368C176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2014 do: 14.03.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 20.8.2026 18:59:40</w:t>
+        <w:t>Skladník velkoobchodu, 9.9.2026 21:00:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 20.8.2026 18:59:40</w:t>
+        <w:t>Skladník velkoobchodu, 9.9.2026 21:00:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2512,51 +2512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 20.8.2026 18:59:40</w:t>
+        <w:t>Skladník velkoobchodu, 9.9.2026 21:00:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3341,51 +3341,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 20.8.2026 18:59:40</w:t>
+        <w:t>Skladník velkoobchodu, 9.9.2026 21:00:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4170,51 +4170,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 20.8.2026 18:59:40</w:t>
+        <w:t>Skladník velkoobchodu, 9.9.2026 21:00:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5396,51 +5396,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 20.8.2026 18:59:40</w:t>
+        <w:t>Skladník velkoobchodu, 9.9.2026 21:00:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6650,51 +6650,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 20.8.2026 18:59:40</w:t>
+        <w:t>Skladník velkoobchodu, 9.9.2026 21:00:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6963,51 +6963,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 20.8.2026 18:59:40</w:t>
+        <w:t>Skladník velkoobchodu, 9.9.2026 21:00:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7480,84 +7480,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Distibuční centrum BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 20.8.2026 18:59:40</w:t>
+        <w:t>Skladník velkoobchodu, 9.9.2026 21:00:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="233A195D"/>
+    <w:nsid w:val="672BE89B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7643,51 +7643,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27C6D51D"/>
+    <w:nsid w:val="554909E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>