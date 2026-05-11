--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R72F607E1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR72F607E1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR72F607E1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B13AF95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B13AF95" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B13AF95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -929,51 +929,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2014 do: 14.03.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce velkoobchodu, 20.4.2026 0:27:13</w:t>
+        <w:t>Obchodní zástupce velkoobchodu, 11.5.2026 6:05:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1969,51 +1969,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce velkoobchodu, 20.4.2026 0:27:13</w:t>
+        <w:t>Obchodní zástupce velkoobchodu, 11.5.2026 6:05:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3242,51 +3242,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce velkoobchodu, 20.4.2026 0:27:13</w:t>
+        <w:t>Obchodní zástupce velkoobchodu, 11.5.2026 6:05:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4515,51 +4515,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce velkoobchodu, 20.4.2026 0:27:13</w:t>
+        <w:t>Obchodní zástupce velkoobchodu, 11.5.2026 6:05:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5797,51 +5797,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce velkoobchodu, 20.4.2026 0:27:13</w:t>
+        <w:t>Obchodní zástupce velkoobchodu, 11.5.2026 6:05:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6992,51 +6992,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce velkoobchodu, 20.4.2026 0:27:13</w:t>
+        <w:t>Obchodní zástupce velkoobchodu, 11.5.2026 6:05:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7305,51 +7305,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce velkoobchodu, 20.4.2026 0:27:13</w:t>
+        <w:t>Obchodní zástupce velkoobchodu, 11.5.2026 6:05:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7822,84 +7822,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Distribuční centrum BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce velkoobchodu, 20.4.2026 0:27:13</w:t>
+        <w:t>Obchodní zástupce velkoobchodu, 11.5.2026 6:05:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7BDFC6D8"/>
+    <w:nsid w:val="2D4EEADC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7985,51 +7985,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="01218CD3"/>
+    <w:nsid w:val="004F73B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>