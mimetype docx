--- v1 (2026-05-11)
+++ v2 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B13AF95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B13AF95" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B13AF95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R579CBA4B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR579CBA4B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR579CBA4B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -929,51 +929,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2014 do: 14.03.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce velkoobchodu, 11.5.2026 6:05:05</w:t>
+        <w:t>Obchodní zástupce velkoobchodu, 17.6.2026 13:54:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1969,51 +1969,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce velkoobchodu, 11.5.2026 6:05:05</w:t>
+        <w:t>Obchodní zástupce velkoobchodu, 17.6.2026 13:54:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3242,51 +3242,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce velkoobchodu, 11.5.2026 6:05:05</w:t>
+        <w:t>Obchodní zástupce velkoobchodu, 17.6.2026 13:54:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4515,51 +4515,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce velkoobchodu, 11.5.2026 6:05:05</w:t>
+        <w:t>Obchodní zástupce velkoobchodu, 17.6.2026 13:54:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5797,51 +5797,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce velkoobchodu, 11.5.2026 6:05:05</w:t>
+        <w:t>Obchodní zástupce velkoobchodu, 17.6.2026 13:54:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6992,51 +6992,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce velkoobchodu, 11.5.2026 6:05:05</w:t>
+        <w:t>Obchodní zástupce velkoobchodu, 17.6.2026 13:54:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7305,51 +7305,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce velkoobchodu, 11.5.2026 6:05:05</w:t>
+        <w:t>Obchodní zástupce velkoobchodu, 17.6.2026 13:54:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7822,84 +7822,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Distribuční centrum BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce velkoobchodu, 11.5.2026 6:05:05</w:t>
+        <w:t>Obchodní zástupce velkoobchodu, 17.6.2026 13:54:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2D4EEADC"/>
+    <w:nsid w:val="4954EE2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7985,51 +7985,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="004F73B8"/>
+    <w:nsid w:val="38CB6F70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>