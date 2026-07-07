--- v2 (2026-06-17)
+++ v3 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R579CBA4B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR579CBA4B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR579CBA4B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14B88C4E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14B88C4E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14B88C4E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -929,51 +929,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2014 do: 14.03.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce velkoobchodu, 17.6.2026 13:54:17</w:t>
+        <w:t>Obchodní zástupce velkoobchodu, 7.7.2026 15:24:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1969,51 +1969,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce velkoobchodu, 17.6.2026 13:54:17</w:t>
+        <w:t>Obchodní zástupce velkoobchodu, 7.7.2026 15:24:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3242,51 +3242,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce velkoobchodu, 17.6.2026 13:54:17</w:t>
+        <w:t>Obchodní zástupce velkoobchodu, 7.7.2026 15:24:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4515,51 +4515,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce velkoobchodu, 17.6.2026 13:54:17</w:t>
+        <w:t>Obchodní zástupce velkoobchodu, 7.7.2026 15:24:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5797,51 +5797,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce velkoobchodu, 17.6.2026 13:54:17</w:t>
+        <w:t>Obchodní zástupce velkoobchodu, 7.7.2026 15:24:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6992,51 +6992,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce velkoobchodu, 17.6.2026 13:54:17</w:t>
+        <w:t>Obchodní zástupce velkoobchodu, 7.7.2026 15:24:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7305,51 +7305,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce velkoobchodu, 17.6.2026 13:54:17</w:t>
+        <w:t>Obchodní zástupce velkoobchodu, 7.7.2026 15:24:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7822,84 +7822,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Distribuční centrum BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce velkoobchodu, 17.6.2026 13:54:17</w:t>
+        <w:t>Obchodní zástupce velkoobchodu, 7.7.2026 15:24:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4954EE2F"/>
+    <w:nsid w:val="3DAC7042"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7985,51 +7985,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="38CB6F70"/>
+    <w:nsid w:val="7364995B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>