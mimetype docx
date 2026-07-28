--- v3 (2026-07-07)
+++ v4 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14B88C4E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14B88C4E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14B88C4E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60CFDE2A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60CFDE2A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60CFDE2A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -929,51 +929,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2014 do: 14.03.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce velkoobchodu, 7.7.2026 15:24:14</w:t>
+        <w:t>Obchodní zástupce velkoobchodu, 28.7.2026 11:23:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1969,51 +1969,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce velkoobchodu, 7.7.2026 15:24:14</w:t>
+        <w:t>Obchodní zástupce velkoobchodu, 28.7.2026 11:23:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3242,51 +3242,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce velkoobchodu, 7.7.2026 15:24:14</w:t>
+        <w:t>Obchodní zástupce velkoobchodu, 28.7.2026 11:23:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4515,51 +4515,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce velkoobchodu, 7.7.2026 15:24:14</w:t>
+        <w:t>Obchodní zástupce velkoobchodu, 28.7.2026 11:23:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5797,51 +5797,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce velkoobchodu, 7.7.2026 15:24:14</w:t>
+        <w:t>Obchodní zástupce velkoobchodu, 28.7.2026 11:23:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6992,51 +6992,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce velkoobchodu, 7.7.2026 15:24:14</w:t>
+        <w:t>Obchodní zástupce velkoobchodu, 28.7.2026 11:23:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7305,51 +7305,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce velkoobchodu, 7.7.2026 15:24:14</w:t>
+        <w:t>Obchodní zástupce velkoobchodu, 28.7.2026 11:23:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7822,84 +7822,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Distribuční centrum BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce velkoobchodu, 7.7.2026 15:24:14</w:t>
+        <w:t>Obchodní zástupce velkoobchodu, 28.7.2026 11:23:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3DAC7042"/>
+    <w:nsid w:val="0E81AF02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7985,51 +7985,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7364995B"/>
+    <w:nsid w:val="5DBBF6EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>