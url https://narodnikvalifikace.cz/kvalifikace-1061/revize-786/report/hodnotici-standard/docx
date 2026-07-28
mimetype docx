--- v4 (2026-07-28)
+++ v5 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60CFDE2A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60CFDE2A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60CFDE2A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RDE112EA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRDE112EA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRDE112EA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -929,51 +929,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2014 do: 14.03.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce velkoobchodu, 28.7.2026 11:23:07</w:t>
+        <w:t>Obchodní zástupce velkoobchodu, 28.7.2026 12:29:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1969,51 +1969,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce velkoobchodu, 28.7.2026 11:23:07</w:t>
+        <w:t>Obchodní zástupce velkoobchodu, 28.7.2026 12:29:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3242,51 +3242,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce velkoobchodu, 28.7.2026 11:23:07</w:t>
+        <w:t>Obchodní zástupce velkoobchodu, 28.7.2026 12:29:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4515,51 +4515,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce velkoobchodu, 28.7.2026 11:23:07</w:t>
+        <w:t>Obchodní zástupce velkoobchodu, 28.7.2026 12:29:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5797,51 +5797,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce velkoobchodu, 28.7.2026 11:23:07</w:t>
+        <w:t>Obchodní zástupce velkoobchodu, 28.7.2026 12:29:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6992,51 +6992,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce velkoobchodu, 28.7.2026 11:23:07</w:t>
+        <w:t>Obchodní zástupce velkoobchodu, 28.7.2026 12:29:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7305,51 +7305,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce velkoobchodu, 28.7.2026 11:23:07</w:t>
+        <w:t>Obchodní zástupce velkoobchodu, 28.7.2026 12:29:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7822,84 +7822,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Distribuční centrum BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce velkoobchodu, 28.7.2026 11:23:07</w:t>
+        <w:t>Obchodní zástupce velkoobchodu, 28.7.2026 12:29:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0E81AF02"/>
+    <w:nsid w:val="39BB58EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7985,51 +7985,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5DBBF6EE"/>
+    <w:nsid w:val="7B0EA7B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>