--- v5 (2026-07-28)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RDE112EA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRDE112EA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRDE112EA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA225B7A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA225B7A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA225B7A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -929,51 +929,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2014 do: 14.03.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce velkoobchodu, 28.7.2026 12:29:35</w:t>
+        <w:t>Obchodní zástupce velkoobchodu, 20.8.2026 15:44:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1969,51 +1969,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce velkoobchodu, 28.7.2026 12:29:35</w:t>
+        <w:t>Obchodní zástupce velkoobchodu, 20.8.2026 15:44:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3242,51 +3242,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce velkoobchodu, 28.7.2026 12:29:35</w:t>
+        <w:t>Obchodní zástupce velkoobchodu, 20.8.2026 15:44:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4515,51 +4515,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce velkoobchodu, 28.7.2026 12:29:35</w:t>
+        <w:t>Obchodní zástupce velkoobchodu, 20.8.2026 15:44:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5797,51 +5797,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce velkoobchodu, 28.7.2026 12:29:35</w:t>
+        <w:t>Obchodní zástupce velkoobchodu, 20.8.2026 15:44:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6992,51 +6992,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce velkoobchodu, 28.7.2026 12:29:35</w:t>
+        <w:t>Obchodní zástupce velkoobchodu, 20.8.2026 15:44:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7305,51 +7305,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce velkoobchodu, 28.7.2026 12:29:35</w:t>
+        <w:t>Obchodní zástupce velkoobchodu, 20.8.2026 15:44:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7822,84 +7822,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Distribuční centrum BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce velkoobchodu, 28.7.2026 12:29:35</w:t>
+        <w:t>Obchodní zástupce velkoobchodu, 20.8.2026 15:44:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="39BB58EA"/>
+    <w:nsid w:val="523D0247"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7985,51 +7985,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B0EA7B1"/>
+    <w:nsid w:val="7DF0338E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>