--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA225B7A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA225B7A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA225B7A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6484ACAD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6484ACAD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6484ACAD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -929,51 +929,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2014 do: 14.03.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce velkoobchodu, 20.8.2026 15:44:02</w:t>
+        <w:t>Obchodní zástupce velkoobchodu, 10.9.2026 0:29:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1969,51 +1969,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce velkoobchodu, 20.8.2026 15:44:02</w:t>
+        <w:t>Obchodní zástupce velkoobchodu, 10.9.2026 0:29:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3242,51 +3242,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce velkoobchodu, 20.8.2026 15:44:02</w:t>
+        <w:t>Obchodní zástupce velkoobchodu, 10.9.2026 0:29:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4515,51 +4515,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce velkoobchodu, 20.8.2026 15:44:02</w:t>
+        <w:t>Obchodní zástupce velkoobchodu, 10.9.2026 0:29:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5797,51 +5797,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce velkoobchodu, 20.8.2026 15:44:02</w:t>
+        <w:t>Obchodní zástupce velkoobchodu, 10.9.2026 0:29:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6992,51 +6992,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce velkoobchodu, 20.8.2026 15:44:02</w:t>
+        <w:t>Obchodní zástupce velkoobchodu, 10.9.2026 0:29:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7305,51 +7305,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce velkoobchodu, 20.8.2026 15:44:02</w:t>
+        <w:t>Obchodní zástupce velkoobchodu, 10.9.2026 0:29:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7822,84 +7822,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Distribuční centrum BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce velkoobchodu, 20.8.2026 15:44:02</w:t>
+        <w:t>Obchodní zástupce velkoobchodu, 10.9.2026 0:29:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="523D0247"/>
+    <w:nsid w:val="61DEA296"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7985,51 +7985,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7DF0338E"/>
+    <w:nsid w:val="054CF3E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>