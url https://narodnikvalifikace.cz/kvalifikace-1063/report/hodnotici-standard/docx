--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R581B22FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR581B22FF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR581B22FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F570B56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F570B56" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F570B56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -927,51 +927,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 17.4.2026 1:56:01</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 7.5.2026 16:08:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1938,51 +1938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 17.4.2026 1:56:01</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 7.5.2026 16:08:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3074,51 +3074,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 17.4.2026 1:56:01</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 7.5.2026 16:08:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4424,51 +4424,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 17.4.2026 1:56:01</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 7.5.2026 16:08:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5677,51 +5677,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 17.4.2026 1:56:01</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 7.5.2026 16:08:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6594,51 +6594,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 17.4.2026 1:56:01</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 7.5.2026 16:08:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7748,51 +7748,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 17.4.2026 1:56:01</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 7.5.2026 16:08:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8321,84 +8321,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Marta Surmanová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 17.4.2026 1:56:01</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 7.5.2026 16:08:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4D42CE16"/>
+    <w:nsid w:val="0548F310"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8484,51 +8484,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="06F3FDCB"/>
+    <w:nsid w:val="225DFEFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8614,51 +8614,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2EC3C408"/>
+    <w:nsid w:val="5AAA5DE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>