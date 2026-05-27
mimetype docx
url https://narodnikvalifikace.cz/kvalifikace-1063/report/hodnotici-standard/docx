--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F570B56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F570B56" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F570B56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R72DD00F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR72DD00F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR72DD00F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -927,51 +927,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 7.5.2026 16:08:25</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 28.5.2026 1:24:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1938,51 +1938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 7.5.2026 16:08:25</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 28.5.2026 1:24:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3074,51 +3074,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 7.5.2026 16:08:25</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 28.5.2026 1:24:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4424,51 +4424,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 7.5.2026 16:08:25</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 28.5.2026 1:24:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5677,51 +5677,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 7.5.2026 16:08:25</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 28.5.2026 1:24:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6594,51 +6594,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 7.5.2026 16:08:25</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 28.5.2026 1:24:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7748,51 +7748,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 7.5.2026 16:08:25</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 28.5.2026 1:24:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8321,84 +8321,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Marta Surmanová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 7.5.2026 16:08:25</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 28.5.2026 1:24:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0548F310"/>
+    <w:nsid w:val="79741A1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8484,51 +8484,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="225DFEFF"/>
+    <w:nsid w:val="0D0C8A79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8614,51 +8614,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5AAA5DE1"/>
+    <w:nsid w:val="5A343E57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>