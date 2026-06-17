--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R72DD00F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR72DD00F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR72DD00F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A58C90A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A58C90A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A58C90A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -927,51 +927,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 28.5.2026 1:24:47</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 17.6.2026 9:36:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1938,51 +1938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 28.5.2026 1:24:47</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 17.6.2026 9:36:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3074,51 +3074,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 28.5.2026 1:24:47</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 17.6.2026 9:36:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4424,51 +4424,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 28.5.2026 1:24:47</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 17.6.2026 9:36:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5677,51 +5677,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 28.5.2026 1:24:47</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 17.6.2026 9:36:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6594,51 +6594,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 28.5.2026 1:24:47</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 17.6.2026 9:36:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7748,51 +7748,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 28.5.2026 1:24:47</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 17.6.2026 9:36:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8321,84 +8321,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Marta Surmanová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 28.5.2026 1:24:47</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 17.6.2026 9:36:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="79741A1D"/>
+    <w:nsid w:val="79F7209B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8484,51 +8484,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D0C8A79"/>
+    <w:nsid w:val="171B9D34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8614,51 +8614,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5A343E57"/>
+    <w:nsid w:val="7D8FAAA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>