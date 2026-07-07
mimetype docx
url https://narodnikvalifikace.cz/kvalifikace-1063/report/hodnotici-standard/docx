--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A58C90A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A58C90A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A58C90A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R302DDE31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR302DDE31" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR302DDE31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -927,51 +927,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 17.6.2026 9:36:59</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 7.7.2026 12:28:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1938,51 +1938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 17.6.2026 9:36:59</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 7.7.2026 12:28:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3074,51 +3074,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 17.6.2026 9:36:59</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 7.7.2026 12:28:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4424,51 +4424,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 17.6.2026 9:36:59</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 7.7.2026 12:28:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5677,51 +5677,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 17.6.2026 9:36:59</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 7.7.2026 12:28:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6594,51 +6594,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 17.6.2026 9:36:59</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 7.7.2026 12:28:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7748,51 +7748,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 17.6.2026 9:36:59</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 7.7.2026 12:28:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8321,84 +8321,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Marta Surmanová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 17.6.2026 9:36:59</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 7.7.2026 12:28:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="79F7209B"/>
+    <w:nsid w:val="5F0B1009"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8484,51 +8484,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="171B9D34"/>
+    <w:nsid w:val="70180F96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8614,51 +8614,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7D8FAAA2"/>
+    <w:nsid w:val="075A4D05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>