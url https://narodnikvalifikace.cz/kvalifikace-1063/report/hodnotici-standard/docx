--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R302DDE31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR302DDE31" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR302DDE31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R75E05BE7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR75E05BE7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR75E05BE7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -927,51 +927,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 7.7.2026 12:28:33</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 7.7.2026 13:43:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1938,51 +1938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 7.7.2026 12:28:33</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 7.7.2026 13:43:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3074,51 +3074,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 7.7.2026 12:28:33</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 7.7.2026 13:43:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4424,51 +4424,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 7.7.2026 12:28:33</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 7.7.2026 13:43:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5677,51 +5677,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 7.7.2026 12:28:33</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 7.7.2026 13:43:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6594,51 +6594,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 7.7.2026 12:28:33</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 7.7.2026 13:43:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7748,51 +7748,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 7.7.2026 12:28:33</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 7.7.2026 13:43:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8321,84 +8321,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Marta Surmanová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 7.7.2026 12:28:33</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 7.7.2026 13:43:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5F0B1009"/>
+    <w:nsid w:val="13EDBCBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8484,51 +8484,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70180F96"/>
+    <w:nsid w:val="05C961B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8614,51 +8614,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="075A4D05"/>
+    <w:nsid w:val="41DC214D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>