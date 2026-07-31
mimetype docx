--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R75E05BE7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR75E05BE7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR75E05BE7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R645AB914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR645AB914" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR645AB914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -927,51 +927,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 7.7.2026 13:43:49</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 31.7.2026 9:53:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1938,51 +1938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 7.7.2026 13:43:49</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 31.7.2026 9:53:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3074,51 +3074,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 7.7.2026 13:43:49</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 31.7.2026 9:53:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4424,51 +4424,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 7.7.2026 13:43:49</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 31.7.2026 9:53:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5677,51 +5677,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 7.7.2026 13:43:49</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 31.7.2026 9:53:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6594,51 +6594,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 7.7.2026 13:43:49</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 31.7.2026 9:53:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7748,51 +7748,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 7.7.2026 13:43:49</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 31.7.2026 9:53:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8321,84 +8321,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Marta Surmanová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 7.7.2026 13:43:49</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 31.7.2026 9:53:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="13EDBCBD"/>
+    <w:nsid w:val="72875084"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8484,51 +8484,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="05C961B6"/>
+    <w:nsid w:val="302C0D3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8614,51 +8614,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="41DC214D"/>
+    <w:nsid w:val="3891DFF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>