--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R645AB914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR645AB914" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR645AB914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R118FDAE4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR118FDAE4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR118FDAE4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -927,51 +927,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 31.7.2026 9:53:25</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 31.7.2026 11:25:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1938,51 +1938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 31.7.2026 9:53:25</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 31.7.2026 11:25:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3074,51 +3074,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 31.7.2026 9:53:25</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 31.7.2026 11:25:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4424,51 +4424,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 31.7.2026 9:53:25</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 31.7.2026 11:25:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5677,51 +5677,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 31.7.2026 9:53:25</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 31.7.2026 11:25:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6594,51 +6594,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 31.7.2026 9:53:25</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 31.7.2026 11:25:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7748,51 +7748,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 31.7.2026 9:53:25</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 31.7.2026 11:25:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8321,84 +8321,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Marta Surmanová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 31.7.2026 9:53:25</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 31.7.2026 11:25:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="72875084"/>
+    <w:nsid w:val="5585EE1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8484,51 +8484,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="302C0D3A"/>
+    <w:nsid w:val="554FF0E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8614,51 +8614,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3891DFF5"/>
+    <w:nsid w:val="5FFE178B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>