--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R118FDAE4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR118FDAE4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR118FDAE4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2C8FCD38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2C8FCD38" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2C8FCD38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -927,51 +927,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 31.7.2026 11:25:26</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 20.8.2026 13:32:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1938,51 +1938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 31.7.2026 11:25:26</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 20.8.2026 13:32:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3074,51 +3074,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 31.7.2026 11:25:26</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 20.8.2026 13:32:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4424,51 +4424,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 31.7.2026 11:25:26</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 20.8.2026 13:32:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5677,51 +5677,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 31.7.2026 11:25:26</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 20.8.2026 13:32:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6594,51 +6594,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 31.7.2026 11:25:26</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 20.8.2026 13:32:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7748,51 +7748,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 31.7.2026 11:25:26</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 20.8.2026 13:32:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8321,84 +8321,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Marta Surmanová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 31.7.2026 11:25:26</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 20.8.2026 13:32:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5585EE1D"/>
+    <w:nsid w:val="0C3F1195"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8484,51 +8484,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="554FF0E4"/>
+    <w:nsid w:val="70BD9987"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8614,51 +8614,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5FFE178B"/>
+    <w:nsid w:val="7E554B3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>