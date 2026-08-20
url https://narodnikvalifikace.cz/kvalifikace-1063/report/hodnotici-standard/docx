--- v8 (2026-08-20)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2C8FCD38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2C8FCD38" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2C8FCD38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3DE5B575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3DE5B575" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3DE5B575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -927,51 +927,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 20.8.2026 13:32:53</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 20.8.2026 14:35:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1938,51 +1938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 20.8.2026 13:32:53</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 20.8.2026 14:35:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3074,51 +3074,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 20.8.2026 13:32:53</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 20.8.2026 14:35:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4424,51 +4424,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 20.8.2026 13:32:53</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 20.8.2026 14:35:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5677,51 +5677,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 20.8.2026 13:32:53</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 20.8.2026 14:35:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6594,51 +6594,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 20.8.2026 13:32:53</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 20.8.2026 14:35:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7748,51 +7748,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 20.8.2026 13:32:53</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 20.8.2026 14:35:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8321,84 +8321,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Marta Surmanová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 20.8.2026 13:32:53</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 20.8.2026 14:35:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0C3F1195"/>
+    <w:nsid w:val="6E650FEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8484,51 +8484,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70BD9987"/>
+    <w:nsid w:val="72D095F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8614,51 +8614,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7E554B3F"/>
+    <w:nsid w:val="539F5A04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>