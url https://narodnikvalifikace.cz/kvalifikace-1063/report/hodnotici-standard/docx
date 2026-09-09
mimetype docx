--- v9 (2026-08-20)
+++ v10 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3DE5B575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3DE5B575" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3DE5B575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3728FC01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3728FC01" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3728FC01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -927,51 +927,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 20.8.2026 14:35:43</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 9.9.2026 20:03:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1938,51 +1938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 20.8.2026 14:35:43</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 9.9.2026 20:03:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3074,51 +3074,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 20.8.2026 14:35:43</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 9.9.2026 20:03:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4424,51 +4424,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 20.8.2026 14:35:43</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 9.9.2026 20:03:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5677,51 +5677,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 20.8.2026 14:35:43</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 9.9.2026 20:03:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6594,51 +6594,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 20.8.2026 14:35:43</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 9.9.2026 20:03:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7748,51 +7748,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 20.8.2026 14:35:43</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 9.9.2026 20:03:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8321,84 +8321,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Marta Surmanová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 20.8.2026 14:35:43</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 9.9.2026 20:03:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6E650FEF"/>
+    <w:nsid w:val="578A1719"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8484,51 +8484,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72D095F1"/>
+    <w:nsid w:val="51EAC6D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8614,51 +8614,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="539F5A04"/>
+    <w:nsid w:val="2E535289"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>