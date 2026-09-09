--- v10 (2026-09-09)
+++ v11 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3728FC01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3728FC01" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3728FC01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R513A6E63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR513A6E63" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR513A6E63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -927,51 +927,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 9.9.2026 20:03:33</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 9.9.2026 20:11:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1938,51 +1938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 9.9.2026 20:03:33</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 9.9.2026 20:11:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3074,51 +3074,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 9.9.2026 20:03:33</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 9.9.2026 20:11:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4424,51 +4424,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 9.9.2026 20:03:33</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 9.9.2026 20:11:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5677,51 +5677,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 9.9.2026 20:03:33</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 9.9.2026 20:11:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6594,51 +6594,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 9.9.2026 20:03:33</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 9.9.2026 20:11:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7748,51 +7748,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 9.9.2026 20:03:33</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 9.9.2026 20:11:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8321,84 +8321,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Marta Surmanová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 9.9.2026 20:03:33</w:t>
+        <w:t>Pracovník/pracovnice odbytu velkoobchodu, 9.9.2026 20:11:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="578A1719"/>
+    <w:nsid w:val="458F9628"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8484,51 +8484,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="51EAC6D2"/>
+    <w:nsid w:val="65BD35CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8614,51 +8614,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2E535289"/>
+    <w:nsid w:val="55DF7AA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>