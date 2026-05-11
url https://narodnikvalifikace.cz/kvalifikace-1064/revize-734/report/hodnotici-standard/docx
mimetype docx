--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R535F60DF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR535F60DF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR535F60DF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F37D775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F37D775" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F37D775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -779,51 +779,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2014 do: 14.03.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer velkoobchodního skladu, 19.4.2026 22:38:26</w:t>
+        <w:t>Manažer velkoobchodního skladu, 11.5.2026 6:56:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1625,51 +1625,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer velkoobchodního skladu, 19.4.2026 22:38:26</w:t>
+        <w:t>Manažer velkoobchodního skladu, 11.5.2026 6:56:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2454,51 +2454,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer velkoobchodního skladu, 19.4.2026 22:38:26</w:t>
+        <w:t>Manažer velkoobchodního skladu, 11.5.2026 6:56:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3693,51 +3693,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer velkoobchodního skladu, 19.4.2026 22:38:26</w:t>
+        <w:t>Manažer velkoobchodního skladu, 11.5.2026 6:56:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4633,51 +4633,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer velkoobchodního skladu, 19.4.2026 22:38:26</w:t>
+        <w:t>Manažer velkoobchodního skladu, 11.5.2026 6:56:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5570,51 +5570,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer velkoobchodního skladu, 19.4.2026 22:38:26</w:t>
+        <w:t>Manažer velkoobchodního skladu, 11.5.2026 6:56:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6802,51 +6802,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer velkoobchodního skladu, 19.4.2026 22:38:26</w:t>
+        <w:t>Manažer velkoobchodního skladu, 11.5.2026 6:56:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8109,51 +8109,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně technického vybavení dokládající soulad s požadavky uvedenými v hodnotícím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer velkoobchodního skladu, 19.4.2026 22:38:26</w:t>
+        <w:t>Manažer velkoobchodního skladu, 11.5.2026 6:56:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8422,51 +8422,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer velkoobchodního skladu, 19.4.2026 22:38:26</w:t>
+        <w:t>Manažer velkoobchodního skladu, 11.5.2026 6:56:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8939,84 +8939,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Distribuční centrum BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer velkoobchodního skladu, 19.4.2026 22:38:26</w:t>
+        <w:t>Manažer velkoobchodního skladu, 11.5.2026 6:56:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="571ADB8E"/>
+    <w:nsid w:val="2A1494F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9102,51 +9102,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6BB3836C"/>
+    <w:nsid w:val="59BA90DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9232,51 +9232,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="113B6D1F"/>
+    <w:nsid w:val="387B8C2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>