--- v1 (2026-05-11)
+++ v2 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F37D775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F37D775" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F37D775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD50B945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD50B945" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD50B945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -779,51 +779,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2014 do: 14.03.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer velkoobchodního skladu, 11.5.2026 6:56:24</w:t>
+        <w:t>Manažer velkoobchodního skladu, 17.6.2026 13:06:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1625,51 +1625,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer velkoobchodního skladu, 11.5.2026 6:56:24</w:t>
+        <w:t>Manažer velkoobchodního skladu, 17.6.2026 13:06:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2454,51 +2454,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer velkoobchodního skladu, 11.5.2026 6:56:24</w:t>
+        <w:t>Manažer velkoobchodního skladu, 17.6.2026 13:06:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3693,51 +3693,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer velkoobchodního skladu, 11.5.2026 6:56:24</w:t>
+        <w:t>Manažer velkoobchodního skladu, 17.6.2026 13:06:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4633,51 +4633,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer velkoobchodního skladu, 11.5.2026 6:56:24</w:t>
+        <w:t>Manažer velkoobchodního skladu, 17.6.2026 13:06:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5570,51 +5570,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer velkoobchodního skladu, 11.5.2026 6:56:24</w:t>
+        <w:t>Manažer velkoobchodního skladu, 17.6.2026 13:06:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6802,51 +6802,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer velkoobchodního skladu, 11.5.2026 6:56:24</w:t>
+        <w:t>Manažer velkoobchodního skladu, 17.6.2026 13:06:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8109,51 +8109,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně technického vybavení dokládající soulad s požadavky uvedenými v hodnotícím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer velkoobchodního skladu, 11.5.2026 6:56:24</w:t>
+        <w:t>Manažer velkoobchodního skladu, 17.6.2026 13:06:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8422,51 +8422,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer velkoobchodního skladu, 11.5.2026 6:56:24</w:t>
+        <w:t>Manažer velkoobchodního skladu, 17.6.2026 13:06:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8939,84 +8939,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Distribuční centrum BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer velkoobchodního skladu, 11.5.2026 6:56:24</w:t>
+        <w:t>Manažer velkoobchodního skladu, 17.6.2026 13:06:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2A1494F3"/>
+    <w:nsid w:val="2FA64DE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9102,51 +9102,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="59BA90DE"/>
+    <w:nsid w:val="15B199FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9232,51 +9232,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="387B8C2A"/>
+    <w:nsid w:val="597CA3A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>