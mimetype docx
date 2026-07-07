--- v2 (2026-06-17)
+++ v3 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD50B945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD50B945" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD50B945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R256B19E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR256B19E7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR256B19E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -779,51 +779,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2014 do: 14.03.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer velkoobchodního skladu, 17.6.2026 13:06:10</w:t>
+        <w:t>Manažer velkoobchodního skladu, 7.7.2026 15:22:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1625,51 +1625,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer velkoobchodního skladu, 17.6.2026 13:06:10</w:t>
+        <w:t>Manažer velkoobchodního skladu, 7.7.2026 15:22:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2454,51 +2454,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer velkoobchodního skladu, 17.6.2026 13:06:10</w:t>
+        <w:t>Manažer velkoobchodního skladu, 7.7.2026 15:22:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3693,51 +3693,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer velkoobchodního skladu, 17.6.2026 13:06:10</w:t>
+        <w:t>Manažer velkoobchodního skladu, 7.7.2026 15:22:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4633,51 +4633,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer velkoobchodního skladu, 17.6.2026 13:06:10</w:t>
+        <w:t>Manažer velkoobchodního skladu, 7.7.2026 15:22:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5570,51 +5570,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer velkoobchodního skladu, 17.6.2026 13:06:10</w:t>
+        <w:t>Manažer velkoobchodního skladu, 7.7.2026 15:22:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6802,51 +6802,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer velkoobchodního skladu, 17.6.2026 13:06:11</w:t>
+        <w:t>Manažer velkoobchodního skladu, 7.7.2026 15:22:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8109,51 +8109,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně technického vybavení dokládající soulad s požadavky uvedenými v hodnotícím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer velkoobchodního skladu, 17.6.2026 13:06:11</w:t>
+        <w:t>Manažer velkoobchodního skladu, 7.7.2026 15:22:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8422,51 +8422,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer velkoobchodního skladu, 17.6.2026 13:06:11</w:t>
+        <w:t>Manažer velkoobchodního skladu, 7.7.2026 15:22:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8939,84 +8939,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Distribuční centrum BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer velkoobchodního skladu, 17.6.2026 13:06:11</w:t>
+        <w:t>Manažer velkoobchodního skladu, 7.7.2026 15:22:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2FA64DE2"/>
+    <w:nsid w:val="1E5B9D98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9102,51 +9102,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="15B199FD"/>
+    <w:nsid w:val="32A771DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9232,51 +9232,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="597CA3A6"/>
+    <w:nsid w:val="039AB040"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>