--- v3 (2026-07-07)
+++ v4 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R256B19E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR256B19E7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR256B19E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38B111C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38B111C2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38B111C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -779,51 +779,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2014 do: 14.03.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer velkoobchodního skladu, 7.7.2026 15:22:41</w:t>
+        <w:t>Manažer velkoobchodního skladu, 31.7.2026 14:46:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1625,51 +1625,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer velkoobchodního skladu, 7.7.2026 15:22:41</w:t>
+        <w:t>Manažer velkoobchodního skladu, 31.7.2026 14:46:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2454,51 +2454,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer velkoobchodního skladu, 7.7.2026 15:22:41</w:t>
+        <w:t>Manažer velkoobchodního skladu, 31.7.2026 14:46:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3693,51 +3693,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer velkoobchodního skladu, 7.7.2026 15:22:41</w:t>
+        <w:t>Manažer velkoobchodního skladu, 31.7.2026 14:46:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4633,51 +4633,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer velkoobchodního skladu, 7.7.2026 15:22:41</w:t>
+        <w:t>Manažer velkoobchodního skladu, 31.7.2026 14:46:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5570,51 +5570,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer velkoobchodního skladu, 7.7.2026 15:22:41</w:t>
+        <w:t>Manažer velkoobchodního skladu, 31.7.2026 14:46:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6802,51 +6802,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer velkoobchodního skladu, 7.7.2026 15:22:41</w:t>
+        <w:t>Manažer velkoobchodního skladu, 31.7.2026 14:46:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8109,51 +8109,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně technického vybavení dokládající soulad s požadavky uvedenými v hodnotícím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer velkoobchodního skladu, 7.7.2026 15:22:41</w:t>
+        <w:t>Manažer velkoobchodního skladu, 31.7.2026 14:46:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8422,51 +8422,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer velkoobchodního skladu, 7.7.2026 15:22:41</w:t>
+        <w:t>Manažer velkoobchodního skladu, 31.7.2026 14:46:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8939,84 +8939,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Distribuční centrum BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer velkoobchodního skladu, 7.7.2026 15:22:41</w:t>
+        <w:t>Manažer velkoobchodního skladu, 31.7.2026 14:46:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1E5B9D98"/>
+    <w:nsid w:val="27A0C70C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9102,51 +9102,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="32A771DD"/>
+    <w:nsid w:val="7AF639F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9232,51 +9232,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="039AB040"/>
+    <w:nsid w:val="79B49799"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>