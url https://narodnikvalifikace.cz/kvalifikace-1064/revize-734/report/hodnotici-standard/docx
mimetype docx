--- v4 (2026-07-31)
+++ v5 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38B111C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38B111C2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38B111C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A8A6CF1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A8A6CF1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A8A6CF1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -779,51 +779,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2014 do: 14.03.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer velkoobchodního skladu, 31.7.2026 14:46:52</w:t>
+        <w:t>Manažer velkoobchodního skladu, 20.8.2026 21:50:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1625,51 +1625,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer velkoobchodního skladu, 31.7.2026 14:46:52</w:t>
+        <w:t>Manažer velkoobchodního skladu, 20.8.2026 21:50:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2454,51 +2454,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer velkoobchodního skladu, 31.7.2026 14:46:52</w:t>
+        <w:t>Manažer velkoobchodního skladu, 20.8.2026 21:50:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3693,51 +3693,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer velkoobchodního skladu, 31.7.2026 14:46:52</w:t>
+        <w:t>Manažer velkoobchodního skladu, 20.8.2026 21:50:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4633,51 +4633,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer velkoobchodního skladu, 31.7.2026 14:46:52</w:t>
+        <w:t>Manažer velkoobchodního skladu, 20.8.2026 21:50:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5570,51 +5570,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer velkoobchodního skladu, 31.7.2026 14:46:52</w:t>
+        <w:t>Manažer velkoobchodního skladu, 20.8.2026 21:50:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6802,51 +6802,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer velkoobchodního skladu, 31.7.2026 14:46:52</w:t>
+        <w:t>Manažer velkoobchodního skladu, 20.8.2026 21:50:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8109,51 +8109,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně technického vybavení dokládající soulad s požadavky uvedenými v hodnotícím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer velkoobchodního skladu, 31.7.2026 14:46:52</w:t>
+        <w:t>Manažer velkoobchodního skladu, 20.8.2026 21:50:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8422,51 +8422,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer velkoobchodního skladu, 31.7.2026 14:46:52</w:t>
+        <w:t>Manažer velkoobchodního skladu, 20.8.2026 21:50:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8939,84 +8939,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Distribuční centrum BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer velkoobchodního skladu, 31.7.2026 14:46:52</w:t>
+        <w:t>Manažer velkoobchodního skladu, 20.8.2026 21:50:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="27A0C70C"/>
+    <w:nsid w:val="2B0D21E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9102,51 +9102,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7AF639F9"/>
+    <w:nsid w:val="2C1EEC78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9232,51 +9232,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="79B49799"/>
+    <w:nsid w:val="5ED821BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>