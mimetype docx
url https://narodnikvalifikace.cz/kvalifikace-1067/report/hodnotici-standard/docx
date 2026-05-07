--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R587974EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR587974EC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR587974EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F0AD9AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F0AD9AF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F0AD9AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -779,51 +779,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 16.4.2026 17:20:03</w:t>
+        <w:t>Obchodní cestující, 7.5.2026 19:01:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2067,51 +2067,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 16.4.2026 17:20:03</w:t>
+        <w:t>Obchodní cestující, 7.5.2026 19:01:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3396,51 +3396,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 16.4.2026 17:20:03</w:t>
+        <w:t>Obchodní cestující, 7.5.2026 19:01:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12590,51 +12590,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 16.4.2026 17:20:03</w:t>
+        <w:t>Obchodní cestující, 7.5.2026 19:01:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18755,51 +18755,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 16.4.2026 17:20:03</w:t>
+        <w:t>Obchodní cestující, 7.5.2026 19:01:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20247,51 +20247,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky dle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 16.4.2026 17:20:03</w:t>
+        <w:t>Obchodní cestující, 7.5.2026 19:01:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20477,51 +20477,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 16.4.2026 17:20:03</w:t>
+        <w:t>Obchodní cestující, 7.5.2026 19:01:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20878,84 +20878,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pramos, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 16.4.2026 17:20:03</w:t>
+        <w:t>Obchodní cestující, 7.5.2026 19:01:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4D1B7615"/>
+    <w:nsid w:val="1C103C02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21041,51 +21041,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50879514"/>
+    <w:nsid w:val="1577702A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21171,51 +21171,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="191311DC"/>
+    <w:nsid w:val="429C4863"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21301,51 +21301,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3B27CDA6"/>
+    <w:nsid w:val="5AA555AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>