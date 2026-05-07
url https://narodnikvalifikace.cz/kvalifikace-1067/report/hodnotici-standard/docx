--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F0AD9AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F0AD9AF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F0AD9AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7DA8BE0B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7DA8BE0B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7DA8BE0B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -779,51 +779,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 7.5.2026 19:01:41</w:t>
+        <w:t>Obchodní cestující, 7.5.2026 19:06:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2067,51 +2067,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 7.5.2026 19:01:41</w:t>
+        <w:t>Obchodní cestující, 7.5.2026 19:06:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3396,51 +3396,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 7.5.2026 19:01:41</w:t>
+        <w:t>Obchodní cestující, 7.5.2026 19:06:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12590,51 +12590,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 7.5.2026 19:01:41</w:t>
+        <w:t>Obchodní cestující, 7.5.2026 19:06:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18755,51 +18755,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 7.5.2026 19:01:41</w:t>
+        <w:t>Obchodní cestující, 7.5.2026 19:06:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20247,51 +20247,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky dle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 7.5.2026 19:01:41</w:t>
+        <w:t>Obchodní cestující, 7.5.2026 19:06:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20477,51 +20477,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 7.5.2026 19:01:41</w:t>
+        <w:t>Obchodní cestující, 7.5.2026 19:06:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20878,84 +20878,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pramos, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 7.5.2026 19:01:41</w:t>
+        <w:t>Obchodní cestující, 7.5.2026 19:06:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1C103C02"/>
+    <w:nsid w:val="3C5E0853"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21041,51 +21041,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1577702A"/>
+    <w:nsid w:val="46422855"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21171,51 +21171,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="429C4863"/>
+    <w:nsid w:val="7F874347"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21301,51 +21301,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5AA555AD"/>
+    <w:nsid w:val="71A865B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>