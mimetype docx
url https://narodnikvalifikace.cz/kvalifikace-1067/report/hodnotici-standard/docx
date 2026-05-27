--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7DA8BE0B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7DA8BE0B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7DA8BE0B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA500E0A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA500E0A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA500E0A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -779,51 +779,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 7.5.2026 19:06:30</w:t>
+        <w:t>Obchodní cestující, 28.5.2026 0:57:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2067,51 +2067,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 7.5.2026 19:06:30</w:t>
+        <w:t>Obchodní cestující, 28.5.2026 0:57:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3396,51 +3396,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 7.5.2026 19:06:30</w:t>
+        <w:t>Obchodní cestující, 28.5.2026 0:57:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12590,51 +12590,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 7.5.2026 19:06:30</w:t>
+        <w:t>Obchodní cestující, 28.5.2026 0:57:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18755,51 +18755,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 7.5.2026 19:06:30</w:t>
+        <w:t>Obchodní cestující, 28.5.2026 0:57:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20247,51 +20247,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky dle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 7.5.2026 19:06:30</w:t>
+        <w:t>Obchodní cestující, 28.5.2026 0:57:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20477,51 +20477,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 7.5.2026 19:06:30</w:t>
+        <w:t>Obchodní cestující, 28.5.2026 0:57:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20878,84 +20878,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pramos, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 7.5.2026 19:06:30</w:t>
+        <w:t>Obchodní cestující, 28.5.2026 0:57:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3C5E0853"/>
+    <w:nsid w:val="4E035E2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21041,51 +21041,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46422855"/>
+    <w:nsid w:val="1B152B37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21171,51 +21171,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7F874347"/>
+    <w:nsid w:val="498B33D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21301,51 +21301,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="71A865B5"/>
+    <w:nsid w:val="62F42066"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>