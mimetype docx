--- v3 (2026-05-27)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA500E0A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA500E0A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA500E0A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R25A45301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR25A45301" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR25A45301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -779,51 +779,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 28.5.2026 0:57:06</w:t>
+        <w:t>Obchodní cestující, 17.6.2026 9:38:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2067,51 +2067,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 28.5.2026 0:57:06</w:t>
+        <w:t>Obchodní cestující, 17.6.2026 9:38:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3396,51 +3396,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 28.5.2026 0:57:06</w:t>
+        <w:t>Obchodní cestující, 17.6.2026 9:38:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12590,51 +12590,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 28.5.2026 0:57:06</w:t>
+        <w:t>Obchodní cestující, 17.6.2026 9:38:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18755,51 +18755,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 28.5.2026 0:57:06</w:t>
+        <w:t>Obchodní cestující, 17.6.2026 9:38:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20247,51 +20247,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky dle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 28.5.2026 0:57:06</w:t>
+        <w:t>Obchodní cestující, 17.6.2026 9:38:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20477,51 +20477,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 28.5.2026 0:57:06</w:t>
+        <w:t>Obchodní cestující, 17.6.2026 9:38:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20878,84 +20878,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pramos, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 28.5.2026 0:57:06</w:t>
+        <w:t>Obchodní cestující, 17.6.2026 9:38:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4E035E2E"/>
+    <w:nsid w:val="5AEC8253"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21041,51 +21041,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B152B37"/>
+    <w:nsid w:val="61088FB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21171,51 +21171,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="498B33D6"/>
+    <w:nsid w:val="4A1D847E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21301,51 +21301,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="62F42066"/>
+    <w:nsid w:val="35EF4A5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>