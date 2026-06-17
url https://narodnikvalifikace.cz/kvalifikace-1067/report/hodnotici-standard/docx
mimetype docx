--- v4 (2026-06-17)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R25A45301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR25A45301" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR25A45301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7934EC2D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7934EC2D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7934EC2D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -779,51 +779,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 17.6.2026 9:38:17</w:t>
+        <w:t>Obchodní cestující, 17.6.2026 11:21:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2067,51 +2067,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 17.6.2026 9:38:17</w:t>
+        <w:t>Obchodní cestující, 17.6.2026 11:21:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3396,51 +3396,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 17.6.2026 9:38:17</w:t>
+        <w:t>Obchodní cestující, 17.6.2026 11:21:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12590,51 +12590,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 17.6.2026 9:38:17</w:t>
+        <w:t>Obchodní cestující, 17.6.2026 11:21:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18755,51 +18755,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 17.6.2026 9:38:17</w:t>
+        <w:t>Obchodní cestující, 17.6.2026 11:21:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20247,51 +20247,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky dle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 17.6.2026 9:38:17</w:t>
+        <w:t>Obchodní cestující, 17.6.2026 11:21:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20477,51 +20477,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 17.6.2026 9:38:17</w:t>
+        <w:t>Obchodní cestující, 17.6.2026 11:21:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20878,84 +20878,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pramos, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 17.6.2026 9:38:17</w:t>
+        <w:t>Obchodní cestující, 17.6.2026 11:21:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5AEC8253"/>
+    <w:nsid w:val="22BF746A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21041,51 +21041,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61088FB7"/>
+    <w:nsid w:val="25A9D0B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21171,51 +21171,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4A1D847E"/>
+    <w:nsid w:val="25EDFF01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21301,51 +21301,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="35EF4A5C"/>
+    <w:nsid w:val="7C6EC366"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>