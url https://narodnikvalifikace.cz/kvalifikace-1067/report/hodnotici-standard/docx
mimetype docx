--- v5 (2026-06-17)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7934EC2D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7934EC2D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7934EC2D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R44E339A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR44E339A6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR44E339A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -779,51 +779,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 17.6.2026 11:21:30</w:t>
+        <w:t>Obchodní cestující, 7.7.2026 13:44:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2067,51 +2067,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 17.6.2026 11:21:30</w:t>
+        <w:t>Obchodní cestující, 7.7.2026 13:44:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3396,51 +3396,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 17.6.2026 11:21:30</w:t>
+        <w:t>Obchodní cestující, 7.7.2026 13:44:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12590,51 +12590,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 17.6.2026 11:21:30</w:t>
+        <w:t>Obchodní cestující, 7.7.2026 13:44:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18755,51 +18755,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 17.6.2026 11:21:30</w:t>
+        <w:t>Obchodní cestující, 7.7.2026 13:44:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20247,51 +20247,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky dle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 17.6.2026 11:21:30</w:t>
+        <w:t>Obchodní cestující, 7.7.2026 13:44:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20477,51 +20477,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 17.6.2026 11:21:30</w:t>
+        <w:t>Obchodní cestující, 7.7.2026 13:44:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20878,84 +20878,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pramos, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 17.6.2026 11:21:30</w:t>
+        <w:t>Obchodní cestující, 7.7.2026 13:44:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="22BF746A"/>
+    <w:nsid w:val="1CE91014"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21041,51 +21041,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25A9D0B7"/>
+    <w:nsid w:val="7471BEEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21171,51 +21171,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="25EDFF01"/>
+    <w:nsid w:val="542A03B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21301,51 +21301,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7C6EC366"/>
+    <w:nsid w:val="53E28496"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>