--- v6 (2026-07-07)
+++ v7 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R44E339A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR44E339A6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR44E339A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15AB77FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15AB77FD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15AB77FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -779,51 +779,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 7.7.2026 13:44:09</w:t>
+        <w:t>Obchodní cestující, 7.7.2026 15:03:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2067,51 +2067,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 7.7.2026 13:44:09</w:t>
+        <w:t>Obchodní cestující, 7.7.2026 15:03:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3396,51 +3396,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 7.7.2026 13:44:09</w:t>
+        <w:t>Obchodní cestující, 7.7.2026 15:03:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12590,51 +12590,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 7.7.2026 13:44:09</w:t>
+        <w:t>Obchodní cestující, 7.7.2026 15:03:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18755,51 +18755,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 7.7.2026 13:44:09</w:t>
+        <w:t>Obchodní cestující, 7.7.2026 15:03:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20247,51 +20247,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky dle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 7.7.2026 13:44:09</w:t>
+        <w:t>Obchodní cestující, 7.7.2026 15:03:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20477,51 +20477,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 7.7.2026 13:44:09</w:t>
+        <w:t>Obchodní cestující, 7.7.2026 15:03:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20878,84 +20878,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pramos, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 7.7.2026 13:44:09</w:t>
+        <w:t>Obchodní cestující, 7.7.2026 15:03:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1CE91014"/>
+    <w:nsid w:val="53FC19B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21041,51 +21041,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7471BEEC"/>
+    <w:nsid w:val="6DFC245F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21171,51 +21171,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="542A03B3"/>
+    <w:nsid w:val="225EB6E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21301,51 +21301,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="53E28496"/>
+    <w:nsid w:val="26AA3266"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>