--- v7 (2026-07-07)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15AB77FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15AB77FD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15AB77FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB1602" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -779,51 +779,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 7.7.2026 15:03:27</w:t>
+        <w:t>Obchodní cestující, 31.7.2026 6:51:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2067,51 +2067,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 7.7.2026 15:03:27</w:t>
+        <w:t>Obchodní cestující, 31.7.2026 6:51:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3396,51 +3396,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 7.7.2026 15:03:27</w:t>
+        <w:t>Obchodní cestující, 31.7.2026 6:51:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12590,51 +12590,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 7.7.2026 15:03:27</w:t>
+        <w:t>Obchodní cestující, 31.7.2026 6:51:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18755,51 +18755,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 7.7.2026 15:03:27</w:t>
+        <w:t>Obchodní cestující, 31.7.2026 6:51:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20247,51 +20247,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky dle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 7.7.2026 15:03:27</w:t>
+        <w:t>Obchodní cestující, 31.7.2026 6:51:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20477,51 +20477,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 7.7.2026 15:03:27</w:t>
+        <w:t>Obchodní cestující, 31.7.2026 6:51:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20878,84 +20878,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pramos, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 7.7.2026 15:03:27</w:t>
+        <w:t>Obchodní cestující, 31.7.2026 6:51:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="53FC19B1"/>
+    <w:nsid w:val="1C775FB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21041,51 +21041,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6DFC245F"/>
+    <w:nsid w:val="72ACB0FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21171,51 +21171,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="225EB6E2"/>
+    <w:nsid w:val="622E691C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21301,51 +21301,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="26AA3266"/>
+    <w:nsid w:val="5A875B68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>