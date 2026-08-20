--- v8 (2026-07-31)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB1602" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58EDFBF2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58EDFBF2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58EDFBF2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -779,51 +779,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 31.7.2026 6:51:27</w:t>
+        <w:t>Obchodní cestující, 20.8.2026 15:42:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2067,51 +2067,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 31.7.2026 6:51:27</w:t>
+        <w:t>Obchodní cestující, 20.8.2026 15:42:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3396,51 +3396,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 31.7.2026 6:51:27</w:t>
+        <w:t>Obchodní cestující, 20.8.2026 15:42:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12590,51 +12590,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 31.7.2026 6:51:27</w:t>
+        <w:t>Obchodní cestující, 20.8.2026 15:42:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18755,51 +18755,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 31.7.2026 6:51:27</w:t>
+        <w:t>Obchodní cestující, 20.8.2026 15:42:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20247,51 +20247,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky dle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 31.7.2026 6:51:27</w:t>
+        <w:t>Obchodní cestující, 20.8.2026 15:42:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20477,51 +20477,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 31.7.2026 6:51:27</w:t>
+        <w:t>Obchodní cestující, 20.8.2026 15:42:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20878,84 +20878,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pramos, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 31.7.2026 6:51:27</w:t>
+        <w:t>Obchodní cestující, 20.8.2026 15:42:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1C775FB7"/>
+    <w:nsid w:val="3F2C6BF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21041,51 +21041,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72ACB0FE"/>
+    <w:nsid w:val="1A4D7716"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21171,51 +21171,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="622E691C"/>
+    <w:nsid w:val="5C08E8D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21301,51 +21301,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5A875B68"/>
+    <w:nsid w:val="4B65479B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>