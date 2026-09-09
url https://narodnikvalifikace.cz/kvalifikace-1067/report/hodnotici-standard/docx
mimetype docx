--- v9 (2026-08-20)
+++ v10 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58EDFBF2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58EDFBF2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58EDFBF2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R35D3B340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR35D3B340" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR35D3B340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -779,51 +779,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 20.8.2026 15:42:25</w:t>
+        <w:t>Obchodní cestující, 9.9.2026 22:23:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2067,51 +2067,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 20.8.2026 15:42:25</w:t>
+        <w:t>Obchodní cestující, 9.9.2026 22:23:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3396,51 +3396,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 20.8.2026 15:42:25</w:t>
+        <w:t>Obchodní cestující, 9.9.2026 22:23:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12590,51 +12590,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 20.8.2026 15:42:25</w:t>
+        <w:t>Obchodní cestující, 9.9.2026 22:23:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18755,51 +18755,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 20.8.2026 15:42:25</w:t>
+        <w:t>Obchodní cestující, 9.9.2026 22:23:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20247,51 +20247,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky dle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 20.8.2026 15:42:25</w:t>
+        <w:t>Obchodní cestující, 9.9.2026 22:23:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20477,51 +20477,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 20.8.2026 15:42:25</w:t>
+        <w:t>Obchodní cestující, 9.9.2026 22:23:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20878,84 +20878,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pramos, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 20.8.2026 15:42:25</w:t>
+        <w:t>Obchodní cestující, 9.9.2026 22:23:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3F2C6BF0"/>
+    <w:nsid w:val="5F45A2C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21041,51 +21041,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A4D7716"/>
+    <w:nsid w:val="724F4FFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21171,51 +21171,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5C08E8D8"/>
+    <w:nsid w:val="73A56F58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21301,51 +21301,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4B65479B"/>
+    <w:nsid w:val="60829A73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>