--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A3F57BD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A3F57BD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A3F57BD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R28D7C55C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR28D7C55C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR28D7C55C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -779,51 +779,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 16.4.2026 21:05:58</w:t>
+        <w:t>Obchodní cestující, 7.5.2026 20:03:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2067,51 +2067,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 16.4.2026 21:05:58</w:t>
+        <w:t>Obchodní cestující, 7.5.2026 20:03:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3396,51 +3396,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 16.4.2026 21:05:58</w:t>
+        <w:t>Obchodní cestující, 7.5.2026 20:03:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12590,51 +12590,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 16.4.2026 21:05:58</w:t>
+        <w:t>Obchodní cestující, 7.5.2026 20:03:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18755,51 +18755,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 16.4.2026 21:05:58</w:t>
+        <w:t>Obchodní cestující, 7.5.2026 20:03:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20247,51 +20247,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky dle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 16.4.2026 21:05:58</w:t>
+        <w:t>Obchodní cestující, 7.5.2026 20:03:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20477,51 +20477,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 16.4.2026 21:05:58</w:t>
+        <w:t>Obchodní cestující, 7.5.2026 20:03:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20878,84 +20878,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pramos, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 16.4.2026 21:05:58</w:t>
+        <w:t>Obchodní cestující, 7.5.2026 20:03:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5B8A1152"/>
+    <w:nsid w:val="515C2097"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21041,51 +21041,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="673708B7"/>
+    <w:nsid w:val="3E95667F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21171,51 +21171,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4F55DE40"/>
+    <w:nsid w:val="355E5678"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21301,51 +21301,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0CB6FFC7"/>
+    <w:nsid w:val="080BF204"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>