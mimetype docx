--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R28D7C55C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR28D7C55C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR28D7C55C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A6A7524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A6A7524" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A6A7524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -779,51 +779,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 7.5.2026 20:03:35</w:t>
+        <w:t>Obchodní cestující, 28.5.2026 6:15:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2067,51 +2067,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 7.5.2026 20:03:35</w:t>
+        <w:t>Obchodní cestující, 28.5.2026 6:15:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3396,51 +3396,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 7.5.2026 20:03:35</w:t>
+        <w:t>Obchodní cestující, 28.5.2026 6:15:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12590,51 +12590,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 7.5.2026 20:03:35</w:t>
+        <w:t>Obchodní cestující, 28.5.2026 6:15:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18755,51 +18755,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 7.5.2026 20:03:35</w:t>
+        <w:t>Obchodní cestující, 28.5.2026 6:15:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20247,51 +20247,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky dle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 7.5.2026 20:03:35</w:t>
+        <w:t>Obchodní cestující, 28.5.2026 6:15:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20477,51 +20477,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 7.5.2026 20:03:35</w:t>
+        <w:t>Obchodní cestující, 28.5.2026 6:15:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20878,84 +20878,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pramos, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 7.5.2026 20:03:35</w:t>
+        <w:t>Obchodní cestující, 28.5.2026 6:15:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="515C2097"/>
+    <w:nsid w:val="68ED54D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21041,51 +21041,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E95667F"/>
+    <w:nsid w:val="3A44E20E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21171,51 +21171,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="355E5678"/>
+    <w:nsid w:val="24763A2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21301,51 +21301,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="080BF204"/>
+    <w:nsid w:val="53BA5102"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>