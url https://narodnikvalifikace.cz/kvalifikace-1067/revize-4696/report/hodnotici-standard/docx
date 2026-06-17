--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A6A7524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A6A7524" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A6A7524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6FB11455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6FB11455" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6FB11455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -779,51 +779,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 28.5.2026 6:15:30</w:t>
+        <w:t>Obchodní cestující, 17.6.2026 15:11:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2067,51 +2067,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 28.5.2026 6:15:30</w:t>
+        <w:t>Obchodní cestující, 17.6.2026 15:11:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3396,51 +3396,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 28.5.2026 6:15:30</w:t>
+        <w:t>Obchodní cestující, 17.6.2026 15:11:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12590,51 +12590,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 28.5.2026 6:15:30</w:t>
+        <w:t>Obchodní cestující, 17.6.2026 15:11:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18755,51 +18755,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 28.5.2026 6:15:30</w:t>
+        <w:t>Obchodní cestující, 17.6.2026 15:11:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20247,51 +20247,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky dle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 28.5.2026 6:15:30</w:t>
+        <w:t>Obchodní cestující, 17.6.2026 15:11:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20477,51 +20477,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 28.5.2026 6:15:30</w:t>
+        <w:t>Obchodní cestující, 17.6.2026 15:11:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20878,84 +20878,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pramos, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 28.5.2026 6:15:30</w:t>
+        <w:t>Obchodní cestující, 17.6.2026 15:11:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="68ED54D3"/>
+    <w:nsid w:val="6120D442"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21041,51 +21041,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A44E20E"/>
+    <w:nsid w:val="4D4AB93F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21171,51 +21171,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="24763A2F"/>
+    <w:nsid w:val="1CAA2BF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21301,51 +21301,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="53BA5102"/>
+    <w:nsid w:val="0586782D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>