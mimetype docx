--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6FB11455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6FB11455" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6FB11455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R419CEC81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR419CEC81" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR419CEC81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -779,51 +779,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 17.6.2026 15:11:40</w:t>
+        <w:t>Obchodní cestující, 7.7.2026 17:38:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2067,51 +2067,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 17.6.2026 15:11:40</w:t>
+        <w:t>Obchodní cestující, 7.7.2026 17:38:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3396,51 +3396,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 17.6.2026 15:11:40</w:t>
+        <w:t>Obchodní cestující, 7.7.2026 17:38:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12590,51 +12590,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 17.6.2026 15:11:40</w:t>
+        <w:t>Obchodní cestující, 7.7.2026 17:38:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18755,51 +18755,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 17.6.2026 15:11:40</w:t>
+        <w:t>Obchodní cestující, 7.7.2026 17:38:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20247,51 +20247,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky dle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 17.6.2026 15:11:40</w:t>
+        <w:t>Obchodní cestující, 7.7.2026 17:38:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20477,51 +20477,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 17.6.2026 15:11:40</w:t>
+        <w:t>Obchodní cestující, 7.7.2026 17:38:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20878,84 +20878,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pramos, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 17.6.2026 15:11:40</w:t>
+        <w:t>Obchodní cestující, 7.7.2026 17:38:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6120D442"/>
+    <w:nsid w:val="32CB6DED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21041,51 +21041,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D4AB93F"/>
+    <w:nsid w:val="5BD17518"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21171,51 +21171,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1CAA2BF9"/>
+    <w:nsid w:val="4AC21DFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21301,51 +21301,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0586782D"/>
+    <w:nsid w:val="02EF023F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>