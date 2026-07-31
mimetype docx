--- v4 (2026-07-07)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R419CEC81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR419CEC81" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR419CEC81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2392BF81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2392BF81" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2392BF81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -779,51 +779,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 7.7.2026 17:38:14</w:t>
+        <w:t>Obchodní cestující, 31.7.2026 11:41:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2067,51 +2067,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 7.7.2026 17:38:14</w:t>
+        <w:t>Obchodní cestující, 31.7.2026 11:41:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3396,51 +3396,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 7.7.2026 17:38:14</w:t>
+        <w:t>Obchodní cestující, 31.7.2026 11:41:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12590,51 +12590,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 7.7.2026 17:38:14</w:t>
+        <w:t>Obchodní cestující, 31.7.2026 11:41:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18755,51 +18755,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 7.7.2026 17:38:14</w:t>
+        <w:t>Obchodní cestující, 31.7.2026 11:41:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20247,51 +20247,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky dle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 7.7.2026 17:38:14</w:t>
+        <w:t>Obchodní cestující, 31.7.2026 11:41:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20477,51 +20477,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 7.7.2026 17:38:14</w:t>
+        <w:t>Obchodní cestující, 31.7.2026 11:41:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20878,84 +20878,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pramos, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 7.7.2026 17:38:14</w:t>
+        <w:t>Obchodní cestující, 31.7.2026 11:41:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="32CB6DED"/>
+    <w:nsid w:val="61731873"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21041,51 +21041,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5BD17518"/>
+    <w:nsid w:val="287E3857"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21171,51 +21171,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4AC21DFE"/>
+    <w:nsid w:val="5AB57639"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21301,51 +21301,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="02EF023F"/>
+    <w:nsid w:val="0FAD77BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>