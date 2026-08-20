--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2392BF81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2392BF81" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2392BF81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD19D9D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD19D9D5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD19D9D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -779,51 +779,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 31.7.2026 11:41:23</w:t>
+        <w:t>Obchodní cestující, 21.8.2026 0:59:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2067,51 +2067,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 31.7.2026 11:41:23</w:t>
+        <w:t>Obchodní cestující, 21.8.2026 0:59:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3396,51 +3396,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 31.7.2026 11:41:23</w:t>
+        <w:t>Obchodní cestující, 21.8.2026 0:59:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12590,51 +12590,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 31.7.2026 11:41:23</w:t>
+        <w:t>Obchodní cestující, 21.8.2026 0:59:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18755,51 +18755,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 31.7.2026 11:41:23</w:t>
+        <w:t>Obchodní cestující, 21.8.2026 0:59:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20247,51 +20247,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky dle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 31.7.2026 11:41:23</w:t>
+        <w:t>Obchodní cestující, 21.8.2026 0:59:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20477,51 +20477,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 31.7.2026 11:41:23</w:t>
+        <w:t>Obchodní cestující, 21.8.2026 0:59:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20878,84 +20878,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pramos, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 31.7.2026 11:41:23</w:t>
+        <w:t>Obchodní cestující, 21.8.2026 0:59:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="61731873"/>
+    <w:nsid w:val="4979AB3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21041,51 +21041,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="287E3857"/>
+    <w:nsid w:val="0523F14A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21171,51 +21171,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5AB57639"/>
+    <w:nsid w:val="02A05C39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21301,51 +21301,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0FAD77BE"/>
+    <w:nsid w:val="24A006AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>