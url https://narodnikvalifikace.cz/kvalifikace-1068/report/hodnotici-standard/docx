--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3E74F0E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3E74F0E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3E74F0E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R51D37B55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR51D37B55" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR51D37B55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -791,51 +791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 16.4.2026 22:55:04</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 7.5.2026 16:08:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2135,51 +2135,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 16.4.2026 22:55:04</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 7.5.2026 16:08:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3662,51 +3662,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 16.4.2026 22:55:04</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 7.5.2026 16:08:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11717,51 +11717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 16.4.2026 22:55:04</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 7.5.2026 16:08:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17134,51 +17134,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 16.4.2026 22:55:04</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 7.5.2026 16:08:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19143,51 +19143,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 16.4.2026 22:55:04</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 7.5.2026 16:08:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19456,51 +19456,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 16.4.2026 22:55:04</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 7.5.2026 16:08:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19857,84 +19857,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pramos spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 16.4.2026 22:55:04</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 7.5.2026 16:08:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2BF3ED9E"/>
+    <w:nsid w:val="7AAAE23B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20020,51 +20020,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62AD70A7"/>
+    <w:nsid w:val="5DFB6091"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20150,51 +20150,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="26580573"/>
+    <w:nsid w:val="4803E644"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20280,51 +20280,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5DBDAFE8"/>
+    <w:nsid w:val="73543A97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>