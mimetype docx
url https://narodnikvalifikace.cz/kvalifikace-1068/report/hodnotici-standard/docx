--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R51D37B55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR51D37B55" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR51D37B55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6FE431FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6FE431FC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6FE431FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -791,51 +791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 7.5.2026 16:08:11</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 28.5.2026 0:56:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2135,51 +2135,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 7.5.2026 16:08:11</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 28.5.2026 0:56:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3662,51 +3662,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 7.5.2026 16:08:11</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 28.5.2026 0:56:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11717,51 +11717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 7.5.2026 16:08:11</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 28.5.2026 0:56:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17134,51 +17134,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 7.5.2026 16:08:11</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 28.5.2026 0:56:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19143,51 +19143,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 7.5.2026 16:08:11</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 28.5.2026 0:56:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19456,51 +19456,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 7.5.2026 16:08:11</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 28.5.2026 0:56:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19857,84 +19857,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pramos spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 7.5.2026 16:08:11</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 28.5.2026 0:56:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7AAAE23B"/>
+    <w:nsid w:val="6A6F871E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20020,51 +20020,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5DFB6091"/>
+    <w:nsid w:val="08260917"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20150,51 +20150,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4803E644"/>
+    <w:nsid w:val="23FF5AE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20280,51 +20280,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="73543A97"/>
+    <w:nsid w:val="1B47FD0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>