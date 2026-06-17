--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6FE431FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6FE431FC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6FE431FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6255627A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6255627A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6255627A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -791,51 +791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 28.5.2026 0:56:26</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 17.6.2026 9:16:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2135,51 +2135,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 28.5.2026 0:56:26</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 17.6.2026 9:16:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3662,51 +3662,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 28.5.2026 0:56:26</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 17.6.2026 9:16:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11717,51 +11717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 28.5.2026 0:56:26</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 17.6.2026 9:16:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17134,51 +17134,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 28.5.2026 0:56:26</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 17.6.2026 9:16:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19143,51 +19143,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 28.5.2026 0:56:26</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 17.6.2026 9:16:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19456,51 +19456,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 28.5.2026 0:56:26</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 17.6.2026 9:16:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19857,84 +19857,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pramos spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 28.5.2026 0:56:26</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 17.6.2026 9:16:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6A6F871E"/>
+    <w:nsid w:val="7D8557EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20020,51 +20020,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="08260917"/>
+    <w:nsid w:val="0937379C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20150,51 +20150,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="23FF5AE5"/>
+    <w:nsid w:val="28039456"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20280,51 +20280,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1B47FD0E"/>
+    <w:nsid w:val="5FB368F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>