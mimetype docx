--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6255627A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6255627A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6255627A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R34115F0A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR34115F0A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR34115F0A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -791,51 +791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 17.6.2026 9:16:20</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 7.7.2026 10:48:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2135,51 +2135,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 17.6.2026 9:16:20</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 7.7.2026 10:48:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3662,51 +3662,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 17.6.2026 9:16:20</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 7.7.2026 10:48:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11717,51 +11717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 17.6.2026 9:16:20</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 7.7.2026 10:48:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17134,51 +17134,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 17.6.2026 9:16:20</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 7.7.2026 10:48:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19143,51 +19143,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 17.6.2026 9:16:20</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 7.7.2026 10:48:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19456,51 +19456,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 17.6.2026 9:16:20</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 7.7.2026 10:48:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19857,84 +19857,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pramos spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 17.6.2026 9:16:20</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 7.7.2026 10:48:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7D8557EF"/>
+    <w:nsid w:val="356059B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20020,51 +20020,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0937379C"/>
+    <w:nsid w:val="39893C52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20150,51 +20150,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="28039456"/>
+    <w:nsid w:val="784F643D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20280,51 +20280,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5FB368F2"/>
+    <w:nsid w:val="440FE0AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>