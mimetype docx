--- v4 (2026-07-07)
+++ v5 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R34115F0A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR34115F0A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR34115F0A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R764F6615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR764F6615" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR764F6615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -791,51 +791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 7.7.2026 10:48:56</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 27.7.2026 12:38:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2135,51 +2135,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 7.7.2026 10:48:56</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 27.7.2026 12:38:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3662,51 +3662,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 7.7.2026 10:48:56</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 27.7.2026 12:38:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11717,51 +11717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 7.7.2026 10:48:56</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 27.7.2026 12:38:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17134,51 +17134,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 7.7.2026 10:48:56</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 27.7.2026 12:38:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19143,51 +19143,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 7.7.2026 10:48:56</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 27.7.2026 12:38:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19456,51 +19456,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 7.7.2026 10:48:56</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 27.7.2026 12:38:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19857,84 +19857,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pramos spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 7.7.2026 10:48:56</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 27.7.2026 12:38:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="356059B5"/>
+    <w:nsid w:val="14C125B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20020,51 +20020,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="39893C52"/>
+    <w:nsid w:val="5E56173E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20150,51 +20150,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="784F643D"/>
+    <w:nsid w:val="7F711B7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20280,51 +20280,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="440FE0AD"/>
+    <w:nsid w:val="735582A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>