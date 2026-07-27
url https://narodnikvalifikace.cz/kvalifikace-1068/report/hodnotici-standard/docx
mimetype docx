--- v5 (2026-07-27)
+++ v6 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R764F6615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR764F6615" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR764F6615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4E2E69BD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4E2E69BD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4E2E69BD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -791,51 +791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 27.7.2026 12:38:52</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 27.7.2026 13:42:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2135,51 +2135,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 27.7.2026 12:38:52</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 27.7.2026 13:42:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3662,51 +3662,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 27.7.2026 12:38:52</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 27.7.2026 13:42:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11717,51 +11717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 27.7.2026 12:38:52</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 27.7.2026 13:42:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17134,51 +17134,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 27.7.2026 12:38:52</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 27.7.2026 13:42:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19143,51 +19143,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 27.7.2026 12:38:52</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 27.7.2026 13:42:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19456,51 +19456,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 27.7.2026 12:38:52</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 27.7.2026 13:42:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19857,84 +19857,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pramos spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 27.7.2026 12:38:52</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 27.7.2026 13:42:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="14C125B1"/>
+    <w:nsid w:val="0A4A9822"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20020,51 +20020,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E56173E"/>
+    <w:nsid w:val="0F06493F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20150,51 +20150,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7F711B7A"/>
+    <w:nsid w:val="1A2118BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20280,51 +20280,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="735582A7"/>
+    <w:nsid w:val="24B7FF52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>