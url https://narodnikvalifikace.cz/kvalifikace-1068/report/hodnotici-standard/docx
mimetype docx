--- v6 (2026-07-27)
+++ v7 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4E2E69BD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4E2E69BD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4E2E69BD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7237B3A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7237B3A4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7237B3A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -791,51 +791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 27.7.2026 13:42:42</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 17.8.2026 18:17:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2135,51 +2135,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 27.7.2026 13:42:42</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 17.8.2026 18:17:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3662,51 +3662,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 27.7.2026 13:42:42</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 17.8.2026 18:17:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11717,51 +11717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 27.7.2026 13:42:42</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 17.8.2026 18:17:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17134,51 +17134,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 27.7.2026 13:42:42</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 17.8.2026 18:17:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19143,51 +19143,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 27.7.2026 13:42:42</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 17.8.2026 18:17:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19456,51 +19456,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 27.7.2026 13:42:42</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 17.8.2026 18:17:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19857,84 +19857,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pramos spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 27.7.2026 13:42:42</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 17.8.2026 18:17:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0A4A9822"/>
+    <w:nsid w:val="1B39F64C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20020,51 +20020,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F06493F"/>
+    <w:nsid w:val="0F11C914"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20150,51 +20150,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1A2118BD"/>
+    <w:nsid w:val="0DCC9D30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20280,51 +20280,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="24B7FF52"/>
+    <w:nsid w:val="42884AFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>