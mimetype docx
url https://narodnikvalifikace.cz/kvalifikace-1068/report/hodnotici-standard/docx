--- v7 (2026-08-17)
+++ v8 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7237B3A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7237B3A4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7237B3A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R23096752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR23096752" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR23096752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -791,51 +791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 17.8.2026 18:17:33</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 8.9.2026 5:29:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2135,51 +2135,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 17.8.2026 18:17:33</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 8.9.2026 5:29:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3662,51 +3662,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 17.8.2026 18:17:33</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 8.9.2026 5:29:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11717,51 +11717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 17.8.2026 18:17:33</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 8.9.2026 5:29:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17134,51 +17134,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 17.8.2026 18:17:33</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 8.9.2026 5:29:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19143,51 +19143,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 17.8.2026 18:17:33</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 8.9.2026 5:29:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19456,51 +19456,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 17.8.2026 18:17:33</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 8.9.2026 5:29:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19857,84 +19857,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pramos spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 17.8.2026 18:17:33</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 8.9.2026 5:29:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1B39F64C"/>
+    <w:nsid w:val="253736A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20020,51 +20020,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F11C914"/>
+    <w:nsid w:val="4E7FF2DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20150,51 +20150,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0DCC9D30"/>
+    <w:nsid w:val="5EBEB7A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20280,51 +20280,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="42884AFD"/>
+    <w:nsid w:val="6D0FC43A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>