--- v7 (2026-08-21)
+++ v8 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R9F2D105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR9F2D105" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR9F2D105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R13105D0E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR13105D0E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR13105D0E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -791,51 +791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021 do: 28.02.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 21.8.2026 2:47:55</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 11.9.2026 20:26:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2135,51 +2135,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 21.8.2026 2:47:55</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 11.9.2026 20:26:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3410,51 +3410,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 21.8.2026 2:47:55</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 11.9.2026 20:26:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3917,51 +3917,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 21.8.2026 2:47:55</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 11.9.2026 20:26:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11700,51 +11700,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tiskopisů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 21.8.2026 2:47:55</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 11.9.2026 20:26:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12832,51 +12832,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 21.8.2026 2:47:55</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 11.9.2026 20:26:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13749,51 +13749,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 21.8.2026 2:47:55</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 11.9.2026 20:26:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14841,51 +14841,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 21.8.2026 2:47:55</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 11.9.2026 20:26:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15358,84 +15358,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pramos spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 21.8.2026 2:47:55</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 11.9.2026 20:26:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="785502D5"/>
+    <w:nsid w:val="289FE2D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15521,51 +15521,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="694A2772"/>
+    <w:nsid w:val="2E91C85F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15651,51 +15651,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="093C51F3"/>
+    <w:nsid w:val="2C310064"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>