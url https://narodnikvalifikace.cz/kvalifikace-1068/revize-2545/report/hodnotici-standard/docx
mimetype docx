--- v8 (2026-09-11)
+++ v9 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R13105D0E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR13105D0E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR13105D0E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R17D51362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR17D51362" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR17D51362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -791,51 +791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021 do: 28.02.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 11.9.2026 20:26:25</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 2.10.2026 3:51:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2135,51 +2135,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 11.9.2026 20:26:25</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 2.10.2026 3:51:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3410,51 +3410,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 11.9.2026 20:26:25</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 2.10.2026 3:51:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3917,51 +3917,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 11.9.2026 20:26:25</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 2.10.2026 3:51:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11700,51 +11700,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tiskopisů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 11.9.2026 20:26:25</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 2.10.2026 3:51:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12832,51 +12832,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 11.9.2026 20:26:25</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 2.10.2026 3:51:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13749,51 +13749,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 11.9.2026 20:26:25</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 2.10.2026 3:51:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14841,51 +14841,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 11.9.2026 20:26:25</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 2.10.2026 3:51:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15358,84 +15358,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pramos spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 11.9.2026 20:26:25</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 2.10.2026 3:51:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="289FE2D8"/>
+    <w:nsid w:val="6B922B1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15521,51 +15521,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2E91C85F"/>
+    <w:nsid w:val="3623B8EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15651,51 +15651,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2C310064"/>
+    <w:nsid w:val="6E108F1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>