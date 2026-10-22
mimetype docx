--- v9 (2026-10-02)
+++ v10 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R17D51362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR17D51362" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR17D51362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1A6376A1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1A6376A1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1A6376A1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -791,51 +791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021 do: 28.02.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 2.10.2026 3:51:06</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 22.10.2026 9:24:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2135,51 +2135,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 2.10.2026 3:51:06</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 22.10.2026 9:24:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3410,51 +3410,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 2.10.2026 3:51:06</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 22.10.2026 9:24:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3917,51 +3917,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 2.10.2026 3:51:06</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 22.10.2026 9:24:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6283,731 +6283,731 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6334"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="841" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6348"/>
-[...16 lines deleted...]
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1272" w:y="6348"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6348"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>písemný</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="6348"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>test</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1651" w:y="6348"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1579" w:y="6348"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="6348"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1737" w:y="6348"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>délce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2347" w:y="6348"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2275" w:y="6348"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2630" w:y="6348"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2558" w:y="6348"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minut,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3235" w:y="6348"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3163" w:y="6348"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>který</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3724" w:y="6348"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3652" w:y="6348"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zpracuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4536" w:y="6348"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4464" w:y="6348"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5736" w:y="6348"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5664" w:y="6348"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6583"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6598"/>
-[...16 lines deleted...]
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="6598"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6598"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>písemné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="6598"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyplnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2083" w:y="6598"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2016" w:y="6598"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předložených</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3326" w:y="6598"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3259" w:y="6598"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obchodních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4416" w:y="6598"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4348" w:y="6598"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tiskopisů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5251" w:y="6598"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5184" w:y="6598"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5409" w:y="6598"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5342" w:y="6598"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>délce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5947" w:y="6598"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5880" w:y="6598"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6230" w:y="6598"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6163" w:y="6598"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minut</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6833"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="874" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6847"/>
-[...16 lines deleted...]
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1305" w:y="6847"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6847"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>praktický</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1233" w:y="6847"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>propočet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2140" w:y="6847"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2068" w:y="6847"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ceny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2620" w:y="6847"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2548" w:y="6847"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zboží</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3158" w:y="6847"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3086" w:y="6847"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3316" w:y="6847"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3244" w:y="6847"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>délce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3854" w:y="6847"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3782" w:y="6847"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4137" w:y="6847"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4065" w:y="6847"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minut</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7083"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7097"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="7097"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7097"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>praktické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="7097"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předvedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2371" w:y="7097"/>
+        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2304" w:y="7097"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikačních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3758" w:y="7097"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3691" w:y="7097"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dovedností</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4795" w:y="7097"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4728" w:y="7097"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5078" w:y="7097"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5011" w:y="7097"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obchodním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6124" w:y="7097"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6057" w:y="7097"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6840" w:y="7097"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6772" w:y="7097"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6998" w:y="7097"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6931" w:y="7097"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>délce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7536" w:y="7097"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7468" w:y="7097"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7819" w:y="7097"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7752" w:y="7097"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minut</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7332"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -11700,51 +11700,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tiskopisů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 2.10.2026 3:51:06</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 22.10.2026 9:24:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12832,51 +12832,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 2.10.2026 3:51:06</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 22.10.2026 9:24:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13749,51 +13749,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 2.10.2026 3:51:06</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 22.10.2026 9:24:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13965,51 +13965,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Zkušební místnost</w:t>
+        <w:t>Zkušební místnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6043" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -14024,51 +14024,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Výpočetní technika vybavená operačním systémem, textovým editorem, tabulkovým procesorem, programem pro tvorbu prezentací s připojením k internetu a k elektronickému katalogu zboží, objednávkovému a skladovému systému firmy</w:t>
+        <w:t>Výpočetní technika vybavená operačním systémem, textovým editorem, tabulkovým procesorem, programem pro tvorbu prezentací s připojením k internetu a k elektronickému katalogu zboží, objednávkovému a skladovému systému firmy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6043" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -14083,51 +14083,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Obchodní a účetní tiskopisy (jednoduchý (paragon) a běžný daňový doklad, příjmový a výdajový pokladní doklad, reklamační list, záruční list, formulář objednávky, dodací list, vystavené a přijaté faktury, záruční list, dokumentace HACCP)</w:t>
+        <w:t>Obchodní a účetní tiskopisy (jednoduchý (paragon) a běžný daňový doklad, příjmový a výdajový pokladní doklad, reklamační list, záruční list, formulář objednávky, dodací list, vystavené a přijaté faktury, záruční list, dokumentace HACCP)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6043" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -14142,51 +14142,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Příslušná legislativa v platném znění</w:t>
+        <w:t>Příslušná legislativa v platném znění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6043" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -14201,51 +14201,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Zboží v souladu se zadáním praktického předvedení zboží – 2 kusy balených trvanlivých potravin do váhy 5 kg, 2 kusy drobných balených drogistických výrobků do váhy 5 kg, 2 kusy elektroniky nebo kuchyňských potřeb do váhy 5 kg</w:t>
+        <w:t>Zboží v souladu se zadáním praktického předvedení zboží – 2 kusy balených trvanlivých potravin do váhy 5 kg, 2 kusy drobných balených drogistických výrobků do váhy 5 kg, 2 kusy elektroniky nebo kuchyňských potřeb do váhy 5 kg</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6043" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -14260,51 +14260,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Tablet nebo iPad se zabudovanou prezentací nabízených výrobků </w:t>
+        <w:t xml:space="preserve">Tablet nebo iPad se zabudovanou prezentací nabízených výrobků </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6043" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -14319,51 +14319,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Indoor propagační prvky - například menší varianty vzorů plošné propagace, výše uvedených předváděných výrobků formou plakátů, stojanů a roll-banerů</w:t>
+        <w:t>Indoor propagační prvky - například menší varianty vzorů plošné propagace, výše uvedených předváděných výrobků formou plakátů, stojanů a roll-banerů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6043" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -14378,51 +14378,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Outdoor propagační prvky – například reklamní cedule na prezentaci výrobků</w:t>
+        <w:t>Outdoor propagační prvky – například reklamní cedule na prezentaci výrobků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="6043" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -14841,51 +14841,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 2.10.2026 3:51:06</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 22.10.2026 9:24:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15358,84 +15358,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pramos spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce/zástupkyně, 2.10.2026 3:51:06</w:t>
+        <w:t>Obchodní zástupce/zástupkyně, 22.10.2026 9:24:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6B922B1C"/>
+    <w:nsid w:val="5E68DC67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15521,51 +15521,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3623B8EC"/>
+    <w:nsid w:val="4C3561C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15651,51 +15651,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6E108F1E"/>
+    <w:nsid w:val="409C7CBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>