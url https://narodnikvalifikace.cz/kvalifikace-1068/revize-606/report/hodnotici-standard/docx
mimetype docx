--- v6 (2026-08-20)
+++ v7 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA23216C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA23216C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA23216C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63335F91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63335F91" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63335F91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -821,51 +821,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2014 do: 18.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce, 21.8.2026 1:56:13</w:t>
+        <w:t>Obchodní zástupce, 11.9.2026 20:13:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2217,51 +2217,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce, 21.8.2026 1:56:13</w:t>
+        <w:t>Obchodní zástupce, 11.9.2026 20:13:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3382,51 +3382,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce, 21.8.2026 1:56:13</w:t>
+        <w:t>Obchodní zástupce, 11.9.2026 20:13:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11811,51 +11811,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>list:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce, 21.8.2026 1:56:13</w:t>
+        <w:t>Obchodní zástupce, 11.9.2026 20:13:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13419,51 +13419,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce, 21.8.2026 1:56:13</w:t>
+        <w:t>Obchodní zástupce, 11.9.2026 20:13:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14779,51 +14779,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce, 21.8.2026 1:56:13</w:t>
+        <w:t>Obchodní zástupce, 11.9.2026 20:13:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15009,51 +15009,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce, 21.8.2026 1:56:13</w:t>
+        <w:t>Obchodní zástupce, 11.9.2026 20:13:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15526,84 +15526,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola podnikání a obchodu, spol. s r. o., Prostějov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce, 21.8.2026 1:56:13</w:t>
+        <w:t>Obchodní zástupce, 11.9.2026 20:13:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="56AE6CDA"/>
+    <w:nsid w:val="157CD3F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15689,51 +15689,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4FD24E6D"/>
+    <w:nsid w:val="51DC1FBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>