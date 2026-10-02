--- v7 (2026-09-11)
+++ v8 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63335F91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63335F91" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63335F91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4104530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4104530" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4104530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -821,51 +821,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2014 do: 18.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce, 11.9.2026 20:13:56</w:t>
+        <w:t>Obchodní zástupce, 2.10.2026 3:50:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2217,51 +2217,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce, 11.9.2026 20:13:56</w:t>
+        <w:t>Obchodní zástupce, 2.10.2026 3:50:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3382,51 +3382,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce, 11.9.2026 20:13:56</w:t>
+        <w:t>Obchodní zástupce, 2.10.2026 3:50:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11811,51 +11811,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>list:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce, 11.9.2026 20:13:56</w:t>
+        <w:t>Obchodní zástupce, 2.10.2026 3:50:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13419,51 +13419,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce, 11.9.2026 20:13:56</w:t>
+        <w:t>Obchodní zástupce, 2.10.2026 3:50:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14779,51 +14779,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce, 11.9.2026 20:13:56</w:t>
+        <w:t>Obchodní zástupce, 2.10.2026 3:50:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15009,51 +15009,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce, 11.9.2026 20:13:56</w:t>
+        <w:t>Obchodní zástupce, 2.10.2026 3:50:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15526,84 +15526,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola podnikání a obchodu, spol. s r. o., Prostějov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce, 11.9.2026 20:13:56</w:t>
+        <w:t>Obchodní zástupce, 2.10.2026 3:50:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="157CD3F7"/>
+    <w:nsid w:val="55928128"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15689,51 +15689,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="51DC1FBC"/>
+    <w:nsid w:val="517AE947"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>