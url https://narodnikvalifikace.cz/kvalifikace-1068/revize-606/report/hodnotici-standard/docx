--- v8 (2026-10-02)
+++ v9 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4104530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4104530" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4104530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RFB84F53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRFB84F53" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRFB84F53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -821,51 +821,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2014 do: 18.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce, 2.10.2026 3:50:33</w:t>
+        <w:t>Obchodní zástupce, 22.10.2026 9:24:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2217,51 +2217,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce, 2.10.2026 3:50:33</w:t>
+        <w:t>Obchodní zástupce, 22.10.2026 9:24:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3382,51 +3382,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce, 2.10.2026 3:50:33</w:t>
+        <w:t>Obchodní zástupce, 22.10.2026 9:24:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5102,459 +5102,459 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsobilostí:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4702"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4716"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="4716"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4716"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nabídka</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="4716"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prodávaného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2486" w:y="4716"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2414" w:y="4716"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zboží</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3024" w:y="4716"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2952" w:y="4716"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3571" w:y="4716"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3499" w:y="4716"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sortimentu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4560" w:y="4716"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4488" w:y="4716"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4718" w:y="4716"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4646" w:y="4716"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odborným</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="1225" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5664" w:y="4716"/>
+        <w:framePr w:w="1225" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5592" w:y="4716"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>poradenstvím</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6931" w:y="4716"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="4716"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zákazníkovi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8030" w:y="4716"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7958" w:y="4716"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8155" w:y="4716"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8083" w:y="4716"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8812" w:y="4716"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8740" w:y="4716"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9801" w:y="4716"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9729" w:y="4716"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10036" w:y="4716"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9964" w:y="4716"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="140" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10209" w:y="4716"/>
+        <w:framePr w:w="140" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10137" w:y="4716"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>f)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4951"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4966"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1502" w:y="4966"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4966"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vyplňování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1435" w:y="4966"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1675" w:y="4966"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1608" w:y="4966"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příprava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2467" w:y="4966"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2400" w:y="4966"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obchodní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3345" w:y="4966"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3278" w:y="4966"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4603" w:y="4966"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4536" w:y="4966"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4776" w:y="4966"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4708" w:y="4966"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5601" w:y="4966"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5534" w:y="4966"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6590" w:y="4966"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6523" w:y="4966"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5201"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -7006,527 +7006,527 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7294"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="841" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7308"/>
-[...16 lines deleted...]
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1272" w:y="7308"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7308"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>písemný</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="7308"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>test</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1651" w:y="7308"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1579" w:y="7308"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="7308"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1737" w:y="7308"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>délce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2347" w:y="7308"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2275" w:y="7308"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2630" w:y="7308"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2558" w:y="7308"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minut,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3235" w:y="7308"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3163" w:y="7308"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>který</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3724" w:y="7308"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3652" w:y="7308"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zpracuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4536" w:y="7308"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4464" w:y="7308"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5736" w:y="7308"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5664" w:y="7308"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7543"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7558"/>
-[...16 lines deleted...]
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="7558"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7558"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>písemné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="7558"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyplnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2083" w:y="7558"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2016" w:y="7558"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předložených</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3326" w:y="7558"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3259" w:y="7558"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obchodních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4416" w:y="7558"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4348" w:y="7558"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tiskopisů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5251" w:y="7558"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5184" w:y="7558"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5409" w:y="7558"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5342" w:y="7558"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>délce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5947" w:y="7558"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5880" w:y="7558"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6230" w:y="7558"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6163" w:y="7558"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minut</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7793"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="874" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7807"/>
-[...16 lines deleted...]
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1305" w:y="7807"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7807"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>praktický</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1233" w:y="7807"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>propočet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2140" w:y="7807"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2068" w:y="7807"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ceny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2620" w:y="7807"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2548" w:y="7807"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zboží</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3158" w:y="7807"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3086" w:y="7807"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3316" w:y="7807"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3244" w:y="7807"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>délce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3854" w:y="7807"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3782" w:y="7807"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4137" w:y="7807"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4065" w:y="7807"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minut</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8043"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -11811,51 +11811,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>list:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce, 2.10.2026 3:50:33</w:t>
+        <w:t>Obchodní zástupce, 22.10.2026 9:24:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13419,51 +13419,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce, 2.10.2026 3:50:33</w:t>
+        <w:t>Obchodní zástupce, 22.10.2026 9:24:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14779,51 +14779,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce, 2.10.2026 3:50:33</w:t>
+        <w:t>Obchodní zástupce, 22.10.2026 9:24:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15009,51 +15009,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce, 2.10.2026 3:50:33</w:t>
+        <w:t>Obchodní zástupce, 22.10.2026 9:24:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15526,84 +15526,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola podnikání a obchodu, spol. s r. o., Prostějov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní zástupce, 2.10.2026 3:50:33</w:t>
+        <w:t>Obchodní zástupce, 22.10.2026 9:24:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="55928128"/>
+    <w:nsid w:val="03C91B1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15689,51 +15689,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="517AE947"/>
+    <w:nsid w:val="5F95E1B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>