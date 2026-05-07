--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7C9D80FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7C9D80FD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7C9D80FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA1DA6F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA1DA6F9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA1DA6F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.02.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 16.4.2026 22:52:29</w:t>
+        <w:t>Hospodyně v domácnosti, 7.5.2026 16:01:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2149,51 +2149,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 16.4.2026 22:52:29</w:t>
+        <w:t>Hospodyně v domácnosti, 7.5.2026 16:01:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3404,51 +3404,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 16.4.2026 22:52:29</w:t>
+        <w:t>Hospodyně v domácnosti, 7.5.2026 16:01:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4517,51 +4517,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 16.4.2026 22:52:29</w:t>
+        <w:t>Hospodyně v domácnosti, 7.5.2026 16:01:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5218,51 +5218,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 16.4.2026 22:52:29</w:t>
+        <w:t>Hospodyně v domácnosti, 7.5.2026 16:01:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15517,51 +15517,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>atd.).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 16.4.2026 22:52:29</w:t>
+        <w:t>Hospodyně v domácnosti, 7.5.2026 16:01:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16676,51 +16676,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 16.4.2026 22:52:29</w:t>
+        <w:t>Hospodyně v domácnosti, 7.5.2026 16:01:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18976,51 +18976,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 16.4.2026 22:52:29</w:t>
+        <w:t>Hospodyně v domácnosti, 7.5.2026 16:01:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19345,51 +19345,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemného testu jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 16.4.2026 22:52:29</w:t>
+        <w:t>Hospodyně v domácnosti, 7.5.2026 16:01:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19918,84 +19918,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>IVPD, s. r. o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 16.4.2026 22:52:29</w:t>
+        <w:t>Hospodyně v domácnosti, 7.5.2026 16:01:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2ED7A6D6"/>
+    <w:nsid w:val="016237CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20081,51 +20081,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="438E0BD3"/>
+    <w:nsid w:val="7AAE59DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20211,51 +20211,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="574E999C"/>
+    <w:nsid w:val="0A018A11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20341,51 +20341,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0E719A4C"/>
+    <w:nsid w:val="032412BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20471,51 +20471,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7E9B0374"/>
+    <w:nsid w:val="08BA2009"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>