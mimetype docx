--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA1DA6F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA1DA6F9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA1DA6F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F7FD09A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F7FD09A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F7FD09A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.02.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 7.5.2026 16:01:14</w:t>
+        <w:t>Hospodyně v domácnosti, 27.5.2026 23:54:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2149,51 +2149,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 7.5.2026 16:01:14</w:t>
+        <w:t>Hospodyně v domácnosti, 27.5.2026 23:54:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3404,51 +3404,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 7.5.2026 16:01:14</w:t>
+        <w:t>Hospodyně v domácnosti, 27.5.2026 23:54:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4517,51 +4517,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 7.5.2026 16:01:14</w:t>
+        <w:t>Hospodyně v domácnosti, 27.5.2026 23:54:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5218,51 +5218,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 7.5.2026 16:01:14</w:t>
+        <w:t>Hospodyně v domácnosti, 27.5.2026 23:54:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15517,51 +15517,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>atd.).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 7.5.2026 16:01:14</w:t>
+        <w:t>Hospodyně v domácnosti, 27.5.2026 23:54:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16676,51 +16676,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 7.5.2026 16:01:14</w:t>
+        <w:t>Hospodyně v domácnosti, 27.5.2026 23:54:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18976,51 +18976,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 7.5.2026 16:01:14</w:t>
+        <w:t>Hospodyně v domácnosti, 27.5.2026 23:54:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19345,51 +19345,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemného testu jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 7.5.2026 16:01:14</w:t>
+        <w:t>Hospodyně v domácnosti, 27.5.2026 23:54:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19918,84 +19918,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>IVPD, s. r. o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 7.5.2026 16:01:14</w:t>
+        <w:t>Hospodyně v domácnosti, 27.5.2026 23:54:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="016237CE"/>
+    <w:nsid w:val="5AF5D8E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20081,51 +20081,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7AAE59DF"/>
+    <w:nsid w:val="2714C433"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20211,51 +20211,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0A018A11"/>
+    <w:nsid w:val="7C3A4D48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20341,51 +20341,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="032412BC"/>
+    <w:nsid w:val="6E86B870"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20471,51 +20471,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="08BA2009"/>
+    <w:nsid w:val="306ACE11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>