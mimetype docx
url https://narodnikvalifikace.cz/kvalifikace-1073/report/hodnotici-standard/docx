--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F7FD09A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F7FD09A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F7FD09A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R61BA9D1A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR61BA9D1A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR61BA9D1A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.02.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 27.5.2026 23:54:00</w:t>
+        <w:t>Hospodyně v domácnosti, 17.6.2026 9:14:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2149,51 +2149,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 27.5.2026 23:54:00</w:t>
+        <w:t>Hospodyně v domácnosti, 17.6.2026 9:14:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3404,51 +3404,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 27.5.2026 23:54:00</w:t>
+        <w:t>Hospodyně v domácnosti, 17.6.2026 9:14:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4517,51 +4517,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 27.5.2026 23:54:00</w:t>
+        <w:t>Hospodyně v domácnosti, 17.6.2026 9:14:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5218,51 +5218,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 27.5.2026 23:54:00</w:t>
+        <w:t>Hospodyně v domácnosti, 17.6.2026 9:14:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15517,51 +15517,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>atd.).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 27.5.2026 23:54:00</w:t>
+        <w:t>Hospodyně v domácnosti, 17.6.2026 9:14:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16676,51 +16676,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 27.5.2026 23:54:00</w:t>
+        <w:t>Hospodyně v domácnosti, 17.6.2026 9:14:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18976,51 +18976,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 27.5.2026 23:54:00</w:t>
+        <w:t>Hospodyně v domácnosti, 17.6.2026 9:14:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19345,51 +19345,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemného testu jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 27.5.2026 23:54:00</w:t>
+        <w:t>Hospodyně v domácnosti, 17.6.2026 9:14:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19918,84 +19918,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>IVPD, s. r. o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 27.5.2026 23:54:00</w:t>
+        <w:t>Hospodyně v domácnosti, 17.6.2026 9:14:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5AF5D8E1"/>
+    <w:nsid w:val="49C1F9AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20081,51 +20081,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2714C433"/>
+    <w:nsid w:val="2D865313"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20211,51 +20211,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7C3A4D48"/>
+    <w:nsid w:val="2D2FB015"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20341,51 +20341,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6E86B870"/>
+    <w:nsid w:val="22921C0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20471,51 +20471,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="306ACE11"/>
+    <w:nsid w:val="67A7D36E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>