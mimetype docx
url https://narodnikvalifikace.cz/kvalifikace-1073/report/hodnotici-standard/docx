--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R61BA9D1A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR61BA9D1A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR61BA9D1A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6CCCDB22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6CCCDB22" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6CCCDB22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.02.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 17.6.2026 9:14:13</w:t>
+        <w:t>Hospodyně v domácnosti, 7.7.2026 11:07:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2149,51 +2149,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 17.6.2026 9:14:13</w:t>
+        <w:t>Hospodyně v domácnosti, 7.7.2026 11:07:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3404,51 +3404,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 17.6.2026 9:14:13</w:t>
+        <w:t>Hospodyně v domácnosti, 7.7.2026 11:07:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4517,51 +4517,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 17.6.2026 9:14:13</w:t>
+        <w:t>Hospodyně v domácnosti, 7.7.2026 11:07:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5218,51 +5218,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 17.6.2026 9:14:13</w:t>
+        <w:t>Hospodyně v domácnosti, 7.7.2026 11:07:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15517,51 +15517,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>atd.).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 17.6.2026 9:14:13</w:t>
+        <w:t>Hospodyně v domácnosti, 7.7.2026 11:07:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16676,51 +16676,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 17.6.2026 9:14:13</w:t>
+        <w:t>Hospodyně v domácnosti, 7.7.2026 11:07:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18976,51 +18976,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 17.6.2026 9:14:13</w:t>
+        <w:t>Hospodyně v domácnosti, 7.7.2026 11:07:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19345,51 +19345,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemného testu jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 17.6.2026 9:14:13</w:t>
+        <w:t>Hospodyně v domácnosti, 7.7.2026 11:07:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19918,84 +19918,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>IVPD, s. r. o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 17.6.2026 9:14:13</w:t>
+        <w:t>Hospodyně v domácnosti, 7.7.2026 11:07:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="49C1F9AA"/>
+    <w:nsid w:val="700BCFA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20081,51 +20081,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D865313"/>
+    <w:nsid w:val="094E336F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20211,51 +20211,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2D2FB015"/>
+    <w:nsid w:val="562C70B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20341,51 +20341,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="22921C0E"/>
+    <w:nsid w:val="573F1253"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20471,51 +20471,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="67A7D36E"/>
+    <w:nsid w:val="4E81D868"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>