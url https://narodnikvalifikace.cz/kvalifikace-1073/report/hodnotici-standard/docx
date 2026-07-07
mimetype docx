--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6CCCDB22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6CCCDB22" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6CCCDB22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76232562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76232562" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76232562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.02.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 7.7.2026 11:07:56</w:t>
+        <w:t>Hospodyně v domácnosti, 7.7.2026 12:24:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2149,51 +2149,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 7.7.2026 11:07:56</w:t>
+        <w:t>Hospodyně v domácnosti, 7.7.2026 12:24:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3404,51 +3404,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 7.7.2026 11:07:56</w:t>
+        <w:t>Hospodyně v domácnosti, 7.7.2026 12:24:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4517,51 +4517,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 7.7.2026 11:07:56</w:t>
+        <w:t>Hospodyně v domácnosti, 7.7.2026 12:24:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5218,51 +5218,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 7.7.2026 11:07:56</w:t>
+        <w:t>Hospodyně v domácnosti, 7.7.2026 12:24:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15517,51 +15517,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>atd.).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 7.7.2026 11:07:56</w:t>
+        <w:t>Hospodyně v domácnosti, 7.7.2026 12:24:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16676,51 +16676,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 7.7.2026 11:07:56</w:t>
+        <w:t>Hospodyně v domácnosti, 7.7.2026 12:24:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18976,51 +18976,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 7.7.2026 11:07:56</w:t>
+        <w:t>Hospodyně v domácnosti, 7.7.2026 12:24:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19345,51 +19345,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemného testu jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 7.7.2026 11:07:56</w:t>
+        <w:t>Hospodyně v domácnosti, 7.7.2026 12:24:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19918,84 +19918,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>IVPD, s. r. o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 7.7.2026 11:07:56</w:t>
+        <w:t>Hospodyně v domácnosti, 7.7.2026 12:24:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="700BCFA2"/>
+    <w:nsid w:val="7019FD71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20081,51 +20081,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="094E336F"/>
+    <w:nsid w:val="4550C407"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20211,51 +20211,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="562C70B6"/>
+    <w:nsid w:val="6BF1477D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20341,51 +20341,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="573F1253"/>
+    <w:nsid w:val="55F958CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20471,51 +20471,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4E81D868"/>
+    <w:nsid w:val="7FC22D7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>