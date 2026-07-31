--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76232562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76232562" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76232562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29033CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29033CF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29033CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.02.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 7.7.2026 12:24:36</w:t>
+        <w:t>Hospodyně v domácnosti, 31.7.2026 8:09:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2149,51 +2149,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 7.7.2026 12:24:36</w:t>
+        <w:t>Hospodyně v domácnosti, 31.7.2026 8:09:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3404,51 +3404,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 7.7.2026 12:24:36</w:t>
+        <w:t>Hospodyně v domácnosti, 31.7.2026 8:09:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4517,51 +4517,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 7.7.2026 12:24:36</w:t>
+        <w:t>Hospodyně v domácnosti, 31.7.2026 8:09:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5218,51 +5218,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 7.7.2026 12:24:36</w:t>
+        <w:t>Hospodyně v domácnosti, 31.7.2026 8:09:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15517,51 +15517,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>atd.).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 7.7.2026 12:24:36</w:t>
+        <w:t>Hospodyně v domácnosti, 31.7.2026 8:09:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16676,51 +16676,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 7.7.2026 12:24:36</w:t>
+        <w:t>Hospodyně v domácnosti, 31.7.2026 8:09:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18976,51 +18976,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 7.7.2026 12:24:36</w:t>
+        <w:t>Hospodyně v domácnosti, 31.7.2026 8:09:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19345,51 +19345,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemného testu jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 7.7.2026 12:24:36</w:t>
+        <w:t>Hospodyně v domácnosti, 31.7.2026 8:09:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19918,84 +19918,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>IVPD, s. r. o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 7.7.2026 12:24:36</w:t>
+        <w:t>Hospodyně v domácnosti, 31.7.2026 8:09:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7019FD71"/>
+    <w:nsid w:val="7308206E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20081,51 +20081,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4550C407"/>
+    <w:nsid w:val="55AC4B6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20211,51 +20211,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6BF1477D"/>
+    <w:nsid w:val="1BEC7521"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20341,51 +20341,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="55F958CD"/>
+    <w:nsid w:val="3F504AE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20471,51 +20471,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7FC22D7C"/>
+    <w:nsid w:val="2406DE22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>