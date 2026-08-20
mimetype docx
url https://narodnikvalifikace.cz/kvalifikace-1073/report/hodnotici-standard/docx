--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29033CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29033CF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29033CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3377D96C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3377D96C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3377D96C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.02.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 31.7.2026 8:09:10</w:t>
+        <w:t>Hospodyně v domácnosti, 20.8.2026 11:43:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2149,51 +2149,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 31.7.2026 8:09:10</w:t>
+        <w:t>Hospodyně v domácnosti, 20.8.2026 11:43:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3404,51 +3404,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 31.7.2026 8:09:10</w:t>
+        <w:t>Hospodyně v domácnosti, 20.8.2026 11:43:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4517,51 +4517,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 31.7.2026 8:09:10</w:t>
+        <w:t>Hospodyně v domácnosti, 20.8.2026 11:43:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5218,51 +5218,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 31.7.2026 8:09:10</w:t>
+        <w:t>Hospodyně v domácnosti, 20.8.2026 11:43:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15517,51 +15517,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>atd.).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 31.7.2026 8:09:10</w:t>
+        <w:t>Hospodyně v domácnosti, 20.8.2026 11:43:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16676,51 +16676,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 31.7.2026 8:09:10</w:t>
+        <w:t>Hospodyně v domácnosti, 20.8.2026 11:43:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18976,51 +18976,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 31.7.2026 8:09:10</w:t>
+        <w:t>Hospodyně v domácnosti, 20.8.2026 11:43:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19345,51 +19345,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemného testu jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 31.7.2026 8:09:10</w:t>
+        <w:t>Hospodyně v domácnosti, 20.8.2026 11:43:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19918,84 +19918,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>IVPD, s. r. o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 31.7.2026 8:09:10</w:t>
+        <w:t>Hospodyně v domácnosti, 20.8.2026 11:43:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7308206E"/>
+    <w:nsid w:val="376A3044"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20081,51 +20081,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55AC4B6A"/>
+    <w:nsid w:val="51EBE5D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20211,51 +20211,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1BEC7521"/>
+    <w:nsid w:val="1E449D12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20341,51 +20341,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3F504AE4"/>
+    <w:nsid w:val="72F59F17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20471,51 +20471,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2406DE22"/>
+    <w:nsid w:val="00D056C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>