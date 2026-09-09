--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3377D96C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3377D96C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3377D96C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F721929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F721929" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F721929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.02.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 20.8.2026 11:43:32</w:t>
+        <w:t>Hospodyně v domácnosti, 9.9.2026 20:17:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2149,51 +2149,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 20.8.2026 11:43:32</w:t>
+        <w:t>Hospodyně v domácnosti, 9.9.2026 20:17:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3404,51 +3404,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 20.8.2026 11:43:32</w:t>
+        <w:t>Hospodyně v domácnosti, 9.9.2026 20:17:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4517,51 +4517,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 20.8.2026 11:43:32</w:t>
+        <w:t>Hospodyně v domácnosti, 9.9.2026 20:17:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5218,51 +5218,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 20.8.2026 11:43:32</w:t>
+        <w:t>Hospodyně v domácnosti, 9.9.2026 20:17:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15517,51 +15517,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>atd.).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 20.8.2026 11:43:32</w:t>
+        <w:t>Hospodyně v domácnosti, 9.9.2026 20:17:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16676,51 +16676,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 20.8.2026 11:43:32</w:t>
+        <w:t>Hospodyně v domácnosti, 9.9.2026 20:17:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18976,51 +18976,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 20.8.2026 11:43:32</w:t>
+        <w:t>Hospodyně v domácnosti, 9.9.2026 20:17:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19345,51 +19345,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemného testu jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 20.8.2026 11:43:32</w:t>
+        <w:t>Hospodyně v domácnosti, 9.9.2026 20:17:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19918,84 +19918,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>IVPD, s. r. o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 20.8.2026 11:43:32</w:t>
+        <w:t>Hospodyně v domácnosti, 9.9.2026 20:17:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="376A3044"/>
+    <w:nsid w:val="635B2072"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20081,51 +20081,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="51EBE5D8"/>
+    <w:nsid w:val="21F5873F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20211,51 +20211,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1E449D12"/>
+    <w:nsid w:val="2F67C814"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20341,51 +20341,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="72F59F17"/>
+    <w:nsid w:val="61E7CBDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20471,51 +20471,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="00D056C4"/>
+    <w:nsid w:val="3C9C16BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>