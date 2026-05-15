--- v0 (2026-04-24)
+++ v1 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14C52575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14C52575" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14C52575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5DC80053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5DC80053" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5DC80053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2014 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 25.4.2026 0:11:58</w:t>
+        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 15.5.2026 17:46:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 25.4.2026 0:11:58</w:t>
+        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 15.5.2026 17:46:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3296,51 +3296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 25.4.2026 0:11:58</w:t>
+        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 15.5.2026 17:46:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5116,51 +5116,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 25.4.2026 0:11:58</w:t>
+        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 15.5.2026 17:46:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6512,51 +6512,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 25.4.2026 0:11:58</w:t>
+        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 15.5.2026 17:46:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6742,51 +6742,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 25.4.2026 0:11:58</w:t>
+        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 15.5.2026 17:46:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7315,84 +7315,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 25.4.2026 0:11:58</w:t>
+        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 15.5.2026 17:46:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="38CA2466"/>
+    <w:nsid w:val="58D671A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7478,51 +7478,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="792BC147"/>
+    <w:nsid w:val="26203CA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7608,51 +7608,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3AC389DE"/>
+    <w:nsid w:val="14E92E2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>