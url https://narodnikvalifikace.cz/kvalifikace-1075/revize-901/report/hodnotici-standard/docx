--- v1 (2026-05-15)
+++ v2 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5DC80053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5DC80053" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5DC80053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R64067496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR64067496" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR64067496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2014 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 15.5.2026 17:46:21</w:t>
+        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 5.6.2026 3:04:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 15.5.2026 17:46:21</w:t>
+        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 5.6.2026 3:04:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3296,51 +3296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 15.5.2026 17:46:21</w:t>
+        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 5.6.2026 3:04:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5116,51 +5116,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 15.5.2026 17:46:21</w:t>
+        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 5.6.2026 3:04:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6512,51 +6512,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 15.5.2026 17:46:21</w:t>
+        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 5.6.2026 3:04:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6742,51 +6742,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 15.5.2026 17:46:21</w:t>
+        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 5.6.2026 3:04:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7315,84 +7315,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 15.5.2026 17:46:21</w:t>
+        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 5.6.2026 3:04:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="58D671A0"/>
+    <w:nsid w:val="485573CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7478,51 +7478,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26203CA0"/>
+    <w:nsid w:val="4C129FD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7608,51 +7608,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="14E92E2E"/>
+    <w:nsid w:val="1C4B50C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>