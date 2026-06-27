--- v2 (2026-06-05)
+++ v3 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R64067496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR64067496" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR64067496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R770848E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR770848E7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR770848E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2014 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 5.6.2026 3:04:09</w:t>
+        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 27.6.2026 7:53:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 5.6.2026 3:04:09</w:t>
+        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 27.6.2026 7:53:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3296,51 +3296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 5.6.2026 3:04:09</w:t>
+        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 27.6.2026 7:53:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5116,51 +5116,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 5.6.2026 3:04:09</w:t>
+        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 27.6.2026 7:53:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6512,51 +6512,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 5.6.2026 3:04:09</w:t>
+        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 27.6.2026 7:53:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6742,51 +6742,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 5.6.2026 3:04:09</w:t>
+        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 27.6.2026 7:53:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7315,84 +7315,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 5.6.2026 3:04:09</w:t>
+        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 27.6.2026 7:53:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="485573CE"/>
+    <w:nsid w:val="2A094583"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7478,51 +7478,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C129FD2"/>
+    <w:nsid w:val="2006B25A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7608,51 +7608,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1C4B50C5"/>
+    <w:nsid w:val="686E2475"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>