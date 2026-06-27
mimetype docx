--- v3 (2026-06-27)
+++ v4 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R770848E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR770848E7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR770848E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A41143D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A41143D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A41143D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2014 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 27.6.2026 7:53:28</w:t>
+        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 27.6.2026 9:31:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 27.6.2026 7:53:28</w:t>
+        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 27.6.2026 9:31:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3296,51 +3296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 27.6.2026 7:53:28</w:t>
+        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 27.6.2026 9:31:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5116,51 +5116,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 27.6.2026 7:53:28</w:t>
+        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 27.6.2026 9:31:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6512,51 +6512,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 27.6.2026 7:53:28</w:t>
+        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 27.6.2026 9:31:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6742,51 +6742,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 27.6.2026 7:53:28</w:t>
+        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 27.6.2026 9:31:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7315,84 +7315,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 27.6.2026 7:53:28</w:t>
+        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 27.6.2026 9:31:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2A094583"/>
+    <w:nsid w:val="2FE5C86D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7478,51 +7478,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2006B25A"/>
+    <w:nsid w:val="52599D43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7608,51 +7608,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="686E2475"/>
+    <w:nsid w:val="21040971"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>