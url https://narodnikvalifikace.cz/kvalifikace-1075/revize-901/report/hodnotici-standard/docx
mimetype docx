--- v4 (2026-06-27)
+++ v5 (2026-07-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A41143D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A41143D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A41143D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R8354BE2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR8354BE2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR8354BE2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2014 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 27.6.2026 9:31:13</w:t>
+        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 18.7.2026 14:42:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 27.6.2026 9:31:13</w:t>
+        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 18.7.2026 14:42:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3296,51 +3296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 27.6.2026 9:31:13</w:t>
+        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 18.7.2026 14:42:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5116,51 +5116,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 27.6.2026 9:31:14</w:t>
+        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 18.7.2026 14:42:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6512,51 +6512,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 27.6.2026 9:31:14</w:t>
+        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 18.7.2026 14:42:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6742,51 +6742,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 27.6.2026 9:31:14</w:t>
+        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 18.7.2026 14:42:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7315,84 +7315,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 27.6.2026 9:31:14</w:t>
+        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 18.7.2026 14:42:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2FE5C86D"/>
+    <w:nsid w:val="3A081EA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7478,51 +7478,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="52599D43"/>
+    <w:nsid w:val="219C4B6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7608,51 +7608,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="21040971"/>
+    <w:nsid w:val="37564A39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>