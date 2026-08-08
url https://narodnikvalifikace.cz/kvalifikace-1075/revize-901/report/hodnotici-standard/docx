--- v5 (2026-07-18)
+++ v6 (2026-08-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R8354BE2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR8354BE2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR8354BE2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R50657481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR50657481" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR50657481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2014 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 18.7.2026 14:42:45</w:t>
+        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 8.8.2026 14:43:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 18.7.2026 14:42:45</w:t>
+        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 8.8.2026 14:43:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3296,51 +3296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 18.7.2026 14:42:45</w:t>
+        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 8.8.2026 14:43:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5116,51 +5116,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 18.7.2026 14:42:45</w:t>
+        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 8.8.2026 14:43:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6512,51 +6512,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 18.7.2026 14:42:45</w:t>
+        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 8.8.2026 14:43:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6742,51 +6742,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 18.7.2026 14:42:45</w:t>
+        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 8.8.2026 14:43:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7315,84 +7315,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 18.7.2026 14:42:45</w:t>
+        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 8.8.2026 14:43:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3A081EA6"/>
+    <w:nsid w:val="081278F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7478,51 +7478,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="219C4B6A"/>
+    <w:nsid w:val="64B45534"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7608,51 +7608,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="37564A39"/>
+    <w:nsid w:val="777228DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>