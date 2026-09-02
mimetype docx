--- v6 (2026-08-08)
+++ v7 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R50657481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR50657481" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR50657481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43D1166C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43D1166C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43D1166C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2014 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 8.8.2026 14:43:27</w:t>
+        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 2.9.2026 21:22:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 8.8.2026 14:43:27</w:t>
+        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 2.9.2026 21:22:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3296,51 +3296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 8.8.2026 14:43:27</w:t>
+        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 2.9.2026 21:22:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5116,51 +5116,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 8.8.2026 14:43:27</w:t>
+        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 2.9.2026 21:22:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6512,51 +6512,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 8.8.2026 14:43:27</w:t>
+        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 2.9.2026 21:22:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6742,51 +6742,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 8.8.2026 14:43:27</w:t>
+        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 2.9.2026 21:22:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7315,84 +7315,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 8.8.2026 14:43:27</w:t>
+        <w:t>Samostatný pracovník cestovní kanceláře a cestovní agentury, 2.9.2026 21:22:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="081278F7"/>
+    <w:nsid w:val="1C36AC9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7478,51 +7478,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64B45534"/>
+    <w:nsid w:val="2295D3BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7608,51 +7608,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="777228DE"/>
+    <w:nsid w:val="7C0AB836"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>