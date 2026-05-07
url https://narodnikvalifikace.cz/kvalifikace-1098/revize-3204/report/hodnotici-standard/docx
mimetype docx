--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6719AC3F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6719AC3F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6719AC3F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R56399B76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR56399B76" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR56399B76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 16.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v mlékárenství, 17.4.2026 2:08:40</w:t>
+        <w:t>Technik/technička pro řízení výroby v mlékárenství, 7.5.2026 20:12:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v mlékárenství, 17.4.2026 2:08:40</w:t>
+        <w:t>Technik/technička pro řízení výroby v mlékárenství, 7.5.2026 20:12:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2796,51 +2796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v mlékárenství, 17.4.2026 2:08:40</w:t>
+        <w:t>Technik/technička pro řízení výroby v mlékárenství, 7.5.2026 20:12:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3801,51 +3801,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v mlékárenství, 17.4.2026 2:08:40</w:t>
+        <w:t>Technik/technička pro řízení výroby v mlékárenství, 7.5.2026 20:12:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5195,51 +5195,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v mlékárenství, 17.4.2026 2:08:40</w:t>
+        <w:t>Technik/technička pro řízení výroby v mlékárenství, 7.5.2026 20:12:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6570,51 +6570,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v mlékárenství, 17.4.2026 2:08:40</w:t>
+        <w:t>Technik/technička pro řízení výroby v mlékárenství, 7.5.2026 20:12:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6883,51 +6883,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v mlékárenství, 17.4.2026 2:08:40</w:t>
+        <w:t>Technik/technička pro řízení výroby v mlékárenství, 7.5.2026 20:12:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7456,84 +7456,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Sekce pro mléko při Potravinářské komoře České republiky, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v mlékárenství, 17.4.2026 2:08:40</w:t>
+        <w:t>Technik/technička pro řízení výroby v mlékárenství, 7.5.2026 20:12:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4C54B1DE"/>
+    <w:nsid w:val="7D12A0D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7619,51 +7619,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75133BD4"/>
+    <w:nsid w:val="6C50C771"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7749,51 +7749,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2FABBA27"/>
+    <w:nsid w:val="0B2E286A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>