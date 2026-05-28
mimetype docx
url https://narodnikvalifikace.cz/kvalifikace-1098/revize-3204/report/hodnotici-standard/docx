--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R56399B76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR56399B76" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR56399B76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29AB775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29AB775" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29AB775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 16.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v mlékárenství, 7.5.2026 20:12:08</w:t>
+        <w:t>Technik/technička pro řízení výroby v mlékárenství, 28.5.2026 2:39:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v mlékárenství, 7.5.2026 20:12:08</w:t>
+        <w:t>Technik/technička pro řízení výroby v mlékárenství, 28.5.2026 2:39:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2796,51 +2796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v mlékárenství, 7.5.2026 20:12:08</w:t>
+        <w:t>Technik/technička pro řízení výroby v mlékárenství, 28.5.2026 2:39:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3801,51 +3801,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v mlékárenství, 7.5.2026 20:12:08</w:t>
+        <w:t>Technik/technička pro řízení výroby v mlékárenství, 28.5.2026 2:39:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5195,51 +5195,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v mlékárenství, 7.5.2026 20:12:08</w:t>
+        <w:t>Technik/technička pro řízení výroby v mlékárenství, 28.5.2026 2:39:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6570,51 +6570,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v mlékárenství, 7.5.2026 20:12:08</w:t>
+        <w:t>Technik/technička pro řízení výroby v mlékárenství, 28.5.2026 2:39:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6883,51 +6883,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v mlékárenství, 7.5.2026 20:12:08</w:t>
+        <w:t>Technik/technička pro řízení výroby v mlékárenství, 28.5.2026 2:39:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7456,84 +7456,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Sekce pro mléko při Potravinářské komoře České republiky, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v mlékárenství, 7.5.2026 20:12:08</w:t>
+        <w:t>Technik/technička pro řízení výroby v mlékárenství, 28.5.2026 2:39:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7D12A0D6"/>
+    <w:nsid w:val="5A3D96E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7619,51 +7619,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C50C771"/>
+    <w:nsid w:val="4BC8C519"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7749,51 +7749,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0B2E286A"/>
+    <w:nsid w:val="7265B50C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>