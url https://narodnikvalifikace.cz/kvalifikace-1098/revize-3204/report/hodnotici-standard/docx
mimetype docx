--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29AB775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29AB775" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29AB775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R73494135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR73494135" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR73494135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 16.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v mlékárenství, 28.5.2026 2:39:51</w:t>
+        <w:t>Technik/technička pro řízení výroby v mlékárenství, 17.6.2026 13:09:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v mlékárenství, 28.5.2026 2:39:51</w:t>
+        <w:t>Technik/technička pro řízení výroby v mlékárenství, 17.6.2026 13:09:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2796,51 +2796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v mlékárenství, 28.5.2026 2:39:51</w:t>
+        <w:t>Technik/technička pro řízení výroby v mlékárenství, 17.6.2026 13:09:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3801,51 +3801,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v mlékárenství, 28.5.2026 2:39:51</w:t>
+        <w:t>Technik/technička pro řízení výroby v mlékárenství, 17.6.2026 13:09:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5195,51 +5195,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v mlékárenství, 28.5.2026 2:39:51</w:t>
+        <w:t>Technik/technička pro řízení výroby v mlékárenství, 17.6.2026 13:09:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6570,51 +6570,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v mlékárenství, 28.5.2026 2:39:51</w:t>
+        <w:t>Technik/technička pro řízení výroby v mlékárenství, 17.6.2026 13:09:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6883,51 +6883,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v mlékárenství, 28.5.2026 2:39:51</w:t>
+        <w:t>Technik/technička pro řízení výroby v mlékárenství, 17.6.2026 13:09:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7456,84 +7456,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Sekce pro mléko při Potravinářské komoře České republiky, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v mlékárenství, 28.5.2026 2:39:51</w:t>
+        <w:t>Technik/technička pro řízení výroby v mlékárenství, 17.6.2026 13:09:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5A3D96E9"/>
+    <w:nsid w:val="7EAE5453"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7619,51 +7619,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4BC8C519"/>
+    <w:nsid w:val="3A8A1784"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7749,51 +7749,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7265B50C"/>
+    <w:nsid w:val="212E805D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>