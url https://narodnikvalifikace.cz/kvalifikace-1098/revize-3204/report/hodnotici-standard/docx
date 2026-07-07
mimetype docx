--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R73494135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR73494135" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR73494135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R53AE0EE9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR53AE0EE9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR53AE0EE9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 16.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v mlékárenství, 17.6.2026 13:09:52</w:t>
+        <w:t>Technik/technička pro řízení výroby v mlékárenství, 7.7.2026 15:07:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v mlékárenství, 17.6.2026 13:09:52</w:t>
+        <w:t>Technik/technička pro řízení výroby v mlékárenství, 7.7.2026 15:07:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2796,51 +2796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v mlékárenství, 17.6.2026 13:09:52</w:t>
+        <w:t>Technik/technička pro řízení výroby v mlékárenství, 7.7.2026 15:07:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3801,51 +3801,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v mlékárenství, 17.6.2026 13:09:52</w:t>
+        <w:t>Technik/technička pro řízení výroby v mlékárenství, 7.7.2026 15:07:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5195,51 +5195,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v mlékárenství, 17.6.2026 13:09:52</w:t>
+        <w:t>Technik/technička pro řízení výroby v mlékárenství, 7.7.2026 15:07:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6570,51 +6570,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v mlékárenství, 17.6.2026 13:09:52</w:t>
+        <w:t>Technik/technička pro řízení výroby v mlékárenství, 7.7.2026 15:07:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6883,51 +6883,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v mlékárenství, 17.6.2026 13:09:52</w:t>
+        <w:t>Technik/technička pro řízení výroby v mlékárenství, 7.7.2026 15:07:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7456,84 +7456,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Sekce pro mléko při Potravinářské komoře České republiky, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v mlékárenství, 17.6.2026 13:09:52</w:t>
+        <w:t>Technik/technička pro řízení výroby v mlékárenství, 7.7.2026 15:07:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7EAE5453"/>
+    <w:nsid w:val="39E281E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7619,51 +7619,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A8A1784"/>
+    <w:nsid w:val="3250D2C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7749,51 +7749,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="212E805D"/>
+    <w:nsid w:val="0B6DF0D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>