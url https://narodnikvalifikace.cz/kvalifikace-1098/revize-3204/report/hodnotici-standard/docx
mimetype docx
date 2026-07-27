--- v4 (2026-07-07)
+++ v5 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R53AE0EE9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR53AE0EE9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR53AE0EE9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R11DD5C1F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR11DD5C1F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR11DD5C1F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 16.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v mlékárenství, 7.7.2026 15:07:57</w:t>
+        <w:t>Technik/technička pro řízení výroby v mlékárenství, 27.7.2026 20:38:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v mlékárenství, 7.7.2026 15:07:57</w:t>
+        <w:t>Technik/technička pro řízení výroby v mlékárenství, 27.7.2026 20:38:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2796,51 +2796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v mlékárenství, 7.7.2026 15:07:57</w:t>
+        <w:t>Technik/technička pro řízení výroby v mlékárenství, 27.7.2026 20:38:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3801,51 +3801,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v mlékárenství, 7.7.2026 15:07:57</w:t>
+        <w:t>Technik/technička pro řízení výroby v mlékárenství, 27.7.2026 20:38:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5195,51 +5195,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v mlékárenství, 7.7.2026 15:07:57</w:t>
+        <w:t>Technik/technička pro řízení výroby v mlékárenství, 27.7.2026 20:38:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6570,51 +6570,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v mlékárenství, 7.7.2026 15:07:57</w:t>
+        <w:t>Technik/technička pro řízení výroby v mlékárenství, 27.7.2026 20:38:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6883,51 +6883,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v mlékárenství, 7.7.2026 15:07:57</w:t>
+        <w:t>Technik/technička pro řízení výroby v mlékárenství, 27.7.2026 20:38:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7456,84 +7456,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Sekce pro mléko při Potravinářské komoře České republiky, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v mlékárenství, 7.7.2026 15:07:57</w:t>
+        <w:t>Technik/technička pro řízení výroby v mlékárenství, 27.7.2026 20:38:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="39E281E8"/>
+    <w:nsid w:val="0D539CD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7619,51 +7619,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3250D2C3"/>
+    <w:nsid w:val="03C03608"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7749,51 +7749,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0B6DF0D7"/>
+    <w:nsid w:val="76EB0574"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>