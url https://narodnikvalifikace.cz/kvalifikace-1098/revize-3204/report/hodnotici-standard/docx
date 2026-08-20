--- v5 (2026-07-27)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R11DD5C1F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR11DD5C1F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR11DD5C1F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7CEA6912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7CEA6912" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7CEA6912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 16.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v mlékárenství, 27.7.2026 20:38:19</w:t>
+        <w:t>Technik/technička pro řízení výroby v mlékárenství, 20.8.2026 16:52:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v mlékárenství, 27.7.2026 20:38:19</w:t>
+        <w:t>Technik/technička pro řízení výroby v mlékárenství, 20.8.2026 16:52:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2796,51 +2796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v mlékárenství, 27.7.2026 20:38:19</w:t>
+        <w:t>Technik/technička pro řízení výroby v mlékárenství, 20.8.2026 16:52:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3801,51 +3801,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v mlékárenství, 27.7.2026 20:38:19</w:t>
+        <w:t>Technik/technička pro řízení výroby v mlékárenství, 20.8.2026 16:52:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5195,51 +5195,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v mlékárenství, 27.7.2026 20:38:19</w:t>
+        <w:t>Technik/technička pro řízení výroby v mlékárenství, 20.8.2026 16:52:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6570,51 +6570,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v mlékárenství, 27.7.2026 20:38:19</w:t>
+        <w:t>Technik/technička pro řízení výroby v mlékárenství, 20.8.2026 16:52:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6883,51 +6883,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v mlékárenství, 27.7.2026 20:38:19</w:t>
+        <w:t>Technik/technička pro řízení výroby v mlékárenství, 20.8.2026 16:52:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7456,84 +7456,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Sekce pro mléko při Potravinářské komoře České republiky, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v mlékárenství, 27.7.2026 20:38:19</w:t>
+        <w:t>Technik/technička pro řízení výroby v mlékárenství, 20.8.2026 16:52:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0D539CD6"/>
+    <w:nsid w:val="69552F11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7619,51 +7619,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="03C03608"/>
+    <w:nsid w:val="4C23D511"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7749,51 +7749,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="76EB0574"/>
+    <w:nsid w:val="58523013"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>