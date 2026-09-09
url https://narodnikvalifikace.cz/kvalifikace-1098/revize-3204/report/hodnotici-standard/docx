--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7CEA6912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7CEA6912" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7CEA6912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4F165C1B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4F165C1B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4F165C1B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 16.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v mlékárenství, 20.8.2026 16:52:06</w:t>
+        <w:t>Technik/technička pro řízení výroby v mlékárenství, 9.9.2026 22:13:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v mlékárenství, 20.8.2026 16:52:06</w:t>
+        <w:t>Technik/technička pro řízení výroby v mlékárenství, 9.9.2026 22:13:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2796,51 +2796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v mlékárenství, 20.8.2026 16:52:06</w:t>
+        <w:t>Technik/technička pro řízení výroby v mlékárenství, 9.9.2026 22:13:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3801,51 +3801,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v mlékárenství, 20.8.2026 16:52:06</w:t>
+        <w:t>Technik/technička pro řízení výroby v mlékárenství, 9.9.2026 22:13:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5195,51 +5195,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v mlékárenství, 20.8.2026 16:52:06</w:t>
+        <w:t>Technik/technička pro řízení výroby v mlékárenství, 9.9.2026 22:13:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6570,51 +6570,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v mlékárenství, 20.8.2026 16:52:06</w:t>
+        <w:t>Technik/technička pro řízení výroby v mlékárenství, 9.9.2026 22:13:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6883,51 +6883,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v mlékárenství, 20.8.2026 16:52:06</w:t>
+        <w:t>Technik/technička pro řízení výroby v mlékárenství, 9.9.2026 22:13:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7456,84 +7456,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Sekce pro mléko při Potravinářské komoře České republiky, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v mlékárenství, 20.8.2026 16:52:06</w:t>
+        <w:t>Technik/technička pro řízení výroby v mlékárenství, 9.9.2026 22:13:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="69552F11"/>
+    <w:nsid w:val="5B4BA254"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7619,51 +7619,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C23D511"/>
+    <w:nsid w:val="76830EBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7749,51 +7749,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="58523013"/>
+    <w:nsid w:val="08E324B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>