--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R18194403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR18194403" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR18194403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B56E7FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B56E7FE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B56E7FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař expedient / kuchařka expedientka, 17.4.2026 12:21:22</w:t>
+        <w:t>Kuchař expedient / kuchařka expedientka, 7.5.2026 20:52:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař expedient / kuchařka expedientka, 17.4.2026 12:21:22</w:t>
+        <w:t>Kuchař expedient / kuchařka expedientka, 7.5.2026 20:52:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař expedient / kuchařka expedientka, 17.4.2026 12:21:22</w:t>
+        <w:t>Kuchař expedient / kuchařka expedientka, 7.5.2026 20:52:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5167,51 +5167,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař expedient / kuchařka expedientka, 17.4.2026 12:21:22</w:t>
+        <w:t>Kuchař expedient / kuchařka expedientka, 7.5.2026 20:52:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6854,51 +6854,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař expedient / kuchařka expedientka, 17.4.2026 12:21:22</w:t>
+        <w:t>Kuchař expedient / kuchařka expedientka, 7.5.2026 20:52:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8011,51 +8011,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař expedient / kuchařka expedientka, 17.4.2026 12:21:22</w:t>
+        <w:t>Kuchař expedient / kuchařka expedientka, 7.5.2026 20:52:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8584,84 +8584,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AHP Connections, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař expedient / kuchařka expedientka, 17.4.2026 12:21:22</w:t>
+        <w:t>Kuchař expedient / kuchařka expedientka, 7.5.2026 20:52:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4248BAA2"/>
+    <w:nsid w:val="4FD050B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8747,51 +8747,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27B11D18"/>
+    <w:nsid w:val="7CA00BAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8877,51 +8877,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="627CD359"/>
+    <w:nsid w:val="17DC1E0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9007,51 +9007,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1EF1A300"/>
+    <w:nsid w:val="6A86726A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9137,51 +9137,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0ADAF7FC"/>
+    <w:nsid w:val="31942754"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>