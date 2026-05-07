--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B56E7FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B56E7FE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B56E7FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14A14D52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14A14D52" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14A14D52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař expedient / kuchařka expedientka, 7.5.2026 20:52:37</w:t>
+        <w:t>Kuchař expedient / kuchařka expedientka, 7.5.2026 21:56:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař expedient / kuchařka expedientka, 7.5.2026 20:52:37</w:t>
+        <w:t>Kuchař expedient / kuchařka expedientka, 7.5.2026 21:56:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař expedient / kuchařka expedientka, 7.5.2026 20:52:37</w:t>
+        <w:t>Kuchař expedient / kuchařka expedientka, 7.5.2026 21:56:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5167,51 +5167,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař expedient / kuchařka expedientka, 7.5.2026 20:52:37</w:t>
+        <w:t>Kuchař expedient / kuchařka expedientka, 7.5.2026 21:56:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6854,51 +6854,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař expedient / kuchařka expedientka, 7.5.2026 20:52:37</w:t>
+        <w:t>Kuchař expedient / kuchařka expedientka, 7.5.2026 21:56:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8011,51 +8011,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař expedient / kuchařka expedientka, 7.5.2026 20:52:37</w:t>
+        <w:t>Kuchař expedient / kuchařka expedientka, 7.5.2026 21:56:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8584,84 +8584,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AHP Connections, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař expedient / kuchařka expedientka, 7.5.2026 20:52:37</w:t>
+        <w:t>Kuchař expedient / kuchařka expedientka, 7.5.2026 21:56:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4FD050B7"/>
+    <w:nsid w:val="78177F0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8747,51 +8747,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7CA00BAA"/>
+    <w:nsid w:val="7B48F0CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8877,51 +8877,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="17DC1E0B"/>
+    <w:nsid w:val="51AF671E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9007,51 +9007,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6A86726A"/>
+    <w:nsid w:val="3074E021"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9137,51 +9137,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="31942754"/>
+    <w:nsid w:val="3DADDD1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>