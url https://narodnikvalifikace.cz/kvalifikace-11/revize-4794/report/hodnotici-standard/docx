--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14A14D52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14A14D52" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14A14D52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7FC2DCC0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7FC2DCC0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7FC2DCC0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař expedient / kuchařka expedientka, 7.5.2026 21:56:18</w:t>
+        <w:t>Kuchař expedient / kuchařka expedientka, 28.5.2026 3:20:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař expedient / kuchařka expedientka, 7.5.2026 21:56:18</w:t>
+        <w:t>Kuchař expedient / kuchařka expedientka, 28.5.2026 3:20:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař expedient / kuchařka expedientka, 7.5.2026 21:56:18</w:t>
+        <w:t>Kuchař expedient / kuchařka expedientka, 28.5.2026 3:20:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5167,51 +5167,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař expedient / kuchařka expedientka, 7.5.2026 21:56:18</w:t>
+        <w:t>Kuchař expedient / kuchařka expedientka, 28.5.2026 3:20:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6854,51 +6854,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař expedient / kuchařka expedientka, 7.5.2026 21:56:18</w:t>
+        <w:t>Kuchař expedient / kuchařka expedientka, 28.5.2026 3:20:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8011,51 +8011,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař expedient / kuchařka expedientka, 7.5.2026 21:56:18</w:t>
+        <w:t>Kuchař expedient / kuchařka expedientka, 28.5.2026 3:20:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8584,84 +8584,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AHP Connections, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař expedient / kuchařka expedientka, 7.5.2026 21:56:18</w:t>
+        <w:t>Kuchař expedient / kuchařka expedientka, 28.5.2026 3:20:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="78177F0E"/>
+    <w:nsid w:val="4B959EE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8747,51 +8747,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B48F0CB"/>
+    <w:nsid w:val="53C1B5DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8877,51 +8877,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="51AF671E"/>
+    <w:nsid w:val="45B3684A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9007,51 +9007,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3074E021"/>
+    <w:nsid w:val="145B0166"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9137,51 +9137,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3DADDD1E"/>
+    <w:nsid w:val="2AACF15E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>