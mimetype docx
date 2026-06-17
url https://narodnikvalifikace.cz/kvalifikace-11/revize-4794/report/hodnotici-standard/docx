--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7FC2DCC0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7FC2DCC0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7FC2DCC0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R61CCC1C6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR61CCC1C6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR61CCC1C6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař expedient / kuchařka expedientka, 28.5.2026 3:20:49</w:t>
+        <w:t>Kuchař expedient / kuchařka expedientka, 17.6.2026 14:45:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař expedient / kuchařka expedientka, 28.5.2026 3:20:49</w:t>
+        <w:t>Kuchař expedient / kuchařka expedientka, 17.6.2026 14:45:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař expedient / kuchařka expedientka, 28.5.2026 3:20:49</w:t>
+        <w:t>Kuchař expedient / kuchařka expedientka, 17.6.2026 14:45:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5167,51 +5167,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař expedient / kuchařka expedientka, 28.5.2026 3:20:49</w:t>
+        <w:t>Kuchař expedient / kuchařka expedientka, 17.6.2026 14:45:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6854,51 +6854,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař expedient / kuchařka expedientka, 28.5.2026 3:20:49</w:t>
+        <w:t>Kuchař expedient / kuchařka expedientka, 17.6.2026 14:45:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8011,51 +8011,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař expedient / kuchařka expedientka, 28.5.2026 3:20:49</w:t>
+        <w:t>Kuchař expedient / kuchařka expedientka, 17.6.2026 14:45:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8584,84 +8584,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AHP Connections, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař expedient / kuchařka expedientka, 28.5.2026 3:20:49</w:t>
+        <w:t>Kuchař expedient / kuchařka expedientka, 17.6.2026 14:45:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4B959EE5"/>
+    <w:nsid w:val="5F8E76AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8747,51 +8747,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53C1B5DE"/>
+    <w:nsid w:val="0C0A408D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8877,51 +8877,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="45B3684A"/>
+    <w:nsid w:val="4CD3CACF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9007,51 +9007,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="145B0166"/>
+    <w:nsid w:val="2A60B803"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9137,51 +9137,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2AACF15E"/>
+    <w:nsid w:val="6F91E11F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>