--- v4 (2026-06-17)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R61CCC1C6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR61CCC1C6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR61CCC1C6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F0A29F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F0A29F8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F0A29F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař expedient / kuchařka expedientka, 17.6.2026 14:45:39</w:t>
+        <w:t>Kuchař expedient / kuchařka expedientka, 17.6.2026 15:56:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař expedient / kuchařka expedientka, 17.6.2026 14:45:39</w:t>
+        <w:t>Kuchař expedient / kuchařka expedientka, 17.6.2026 15:56:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař expedient / kuchařka expedientka, 17.6.2026 14:45:39</w:t>
+        <w:t>Kuchař expedient / kuchařka expedientka, 17.6.2026 15:56:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5167,51 +5167,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař expedient / kuchařka expedientka, 17.6.2026 14:45:39</w:t>
+        <w:t>Kuchař expedient / kuchařka expedientka, 17.6.2026 15:56:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6854,51 +6854,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař expedient / kuchařka expedientka, 17.6.2026 14:45:39</w:t>
+        <w:t>Kuchař expedient / kuchařka expedientka, 17.6.2026 15:56:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8011,51 +8011,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař expedient / kuchařka expedientka, 17.6.2026 14:45:39</w:t>
+        <w:t>Kuchař expedient / kuchařka expedientka, 17.6.2026 15:56:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8584,84 +8584,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AHP Connections, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař expedient / kuchařka expedientka, 17.6.2026 14:45:39</w:t>
+        <w:t>Kuchař expedient / kuchařka expedientka, 17.6.2026 15:56:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5F8E76AA"/>
+    <w:nsid w:val="3F204C1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8747,51 +8747,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C0A408D"/>
+    <w:nsid w:val="184D1F72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8877,51 +8877,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4CD3CACF"/>
+    <w:nsid w:val="7365ADCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9007,51 +9007,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2A60B803"/>
+    <w:nsid w:val="62227FB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9137,51 +9137,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6F91E11F"/>
+    <w:nsid w:val="6ECACB52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>