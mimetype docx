--- v5 (2026-06-17)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F0A29F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F0A29F8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F0A29F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2A36FE70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2A36FE70" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2A36FE70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař expedient / kuchařka expedientka, 17.6.2026 15:56:20</w:t>
+        <w:t>Kuchař expedient / kuchařka expedientka, 7.7.2026 18:50:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař expedient / kuchařka expedientka, 17.6.2026 15:56:20</w:t>
+        <w:t>Kuchař expedient / kuchařka expedientka, 7.7.2026 18:50:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař expedient / kuchařka expedientka, 17.6.2026 15:56:20</w:t>
+        <w:t>Kuchař expedient / kuchařka expedientka, 7.7.2026 18:50:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5167,51 +5167,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař expedient / kuchařka expedientka, 17.6.2026 15:56:20</w:t>
+        <w:t>Kuchař expedient / kuchařka expedientka, 7.7.2026 18:50:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6854,51 +6854,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař expedient / kuchařka expedientka, 17.6.2026 15:56:20</w:t>
+        <w:t>Kuchař expedient / kuchařka expedientka, 7.7.2026 18:50:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8011,51 +8011,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař expedient / kuchařka expedientka, 17.6.2026 15:56:20</w:t>
+        <w:t>Kuchař expedient / kuchařka expedientka, 7.7.2026 18:50:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8584,84 +8584,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AHP Connections, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař expedient / kuchařka expedientka, 17.6.2026 15:56:20</w:t>
+        <w:t>Kuchař expedient / kuchařka expedientka, 7.7.2026 18:50:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3F204C1E"/>
+    <w:nsid w:val="13C2F76C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8747,51 +8747,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="184D1F72"/>
+    <w:nsid w:val="181775E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8877,51 +8877,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7365ADCA"/>
+    <w:nsid w:val="1887CC16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9007,51 +9007,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="62227FB5"/>
+    <w:nsid w:val="50F24802"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9137,51 +9137,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6ECACB52"/>
+    <w:nsid w:val="7C25650E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>