--- v6 (2026-07-07)
+++ v7 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2A36FE70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2A36FE70" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2A36FE70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R201E2D95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR201E2D95" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR201E2D95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař expedient / kuchařka expedientka, 7.7.2026 18:50:17</w:t>
+        <w:t>Kuchař expedient / kuchařka expedientka, 28.7.2026 5:03:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař expedient / kuchařka expedientka, 7.7.2026 18:50:17</w:t>
+        <w:t>Kuchař expedient / kuchařka expedientka, 28.7.2026 5:03:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař expedient / kuchařka expedientka, 7.7.2026 18:50:17</w:t>
+        <w:t>Kuchař expedient / kuchařka expedientka, 28.7.2026 5:03:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5167,51 +5167,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař expedient / kuchařka expedientka, 7.7.2026 18:50:17</w:t>
+        <w:t>Kuchař expedient / kuchařka expedientka, 28.7.2026 5:03:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6854,51 +6854,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař expedient / kuchařka expedientka, 7.7.2026 18:50:17</w:t>
+        <w:t>Kuchař expedient / kuchařka expedientka, 28.7.2026 5:03:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8011,51 +8011,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař expedient / kuchařka expedientka, 7.7.2026 18:50:17</w:t>
+        <w:t>Kuchař expedient / kuchařka expedientka, 28.7.2026 5:03:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8584,84 +8584,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AHP Connections, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař expedient / kuchařka expedientka, 7.7.2026 18:50:17</w:t>
+        <w:t>Kuchař expedient / kuchařka expedientka, 28.7.2026 5:03:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="13C2F76C"/>
+    <w:nsid w:val="2049BD03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8747,51 +8747,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="181775E3"/>
+    <w:nsid w:val="5D9C2770"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8877,51 +8877,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1887CC16"/>
+    <w:nsid w:val="02E6DFCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9007,51 +9007,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="50F24802"/>
+    <w:nsid w:val="4B9DEFF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9137,51 +9137,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7C25650E"/>
+    <w:nsid w:val="7244E51F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>