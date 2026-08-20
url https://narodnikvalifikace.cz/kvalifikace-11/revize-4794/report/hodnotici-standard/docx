--- v7 (2026-07-28)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R201E2D95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR201E2D95" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR201E2D95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R22627769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR22627769" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR22627769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař expedient / kuchařka expedientka, 28.7.2026 5:03:44</w:t>
+        <w:t>Kuchař expedient / kuchařka expedientka, 21.8.2026 0:58:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař expedient / kuchařka expedientka, 28.7.2026 5:03:44</w:t>
+        <w:t>Kuchař expedient / kuchařka expedientka, 21.8.2026 0:58:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař expedient / kuchařka expedientka, 28.7.2026 5:03:44</w:t>
+        <w:t>Kuchař expedient / kuchařka expedientka, 21.8.2026 0:58:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5167,51 +5167,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař expedient / kuchařka expedientka, 28.7.2026 5:03:44</w:t>
+        <w:t>Kuchař expedient / kuchařka expedientka, 21.8.2026 0:58:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6854,51 +6854,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař expedient / kuchařka expedientka, 28.7.2026 5:03:44</w:t>
+        <w:t>Kuchař expedient / kuchařka expedientka, 21.8.2026 0:58:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8011,51 +8011,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař expedient / kuchařka expedientka, 28.7.2026 5:03:44</w:t>
+        <w:t>Kuchař expedient / kuchařka expedientka, 21.8.2026 0:58:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8584,84 +8584,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AHP Connections, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař expedient / kuchařka expedientka, 28.7.2026 5:03:44</w:t>
+        <w:t>Kuchař expedient / kuchařka expedientka, 21.8.2026 0:58:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2049BD03"/>
+    <w:nsid w:val="2F160264"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8747,51 +8747,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D9C2770"/>
+    <w:nsid w:val="751AED38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8877,51 +8877,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="02E6DFCD"/>
+    <w:nsid w:val="104D67A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9007,51 +9007,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4B9DEFF4"/>
+    <w:nsid w:val="785FE71F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9137,51 +9137,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7244E51F"/>
+    <w:nsid w:val="4E9A9EA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>