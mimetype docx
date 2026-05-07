--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F32D447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F32D447" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F32D447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7047AA2D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7047AA2D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7047AA2D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 16.4.2026 18:24:34</w:t>
+        <w:t>Vedoucí poštovního oddělení, 7.5.2026 17:11:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 16.4.2026 18:24:34</w:t>
+        <w:t>Vedoucí poštovního oddělení, 7.5.2026 17:11:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3384,51 +3384,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 16.4.2026 18:24:34</w:t>
+        <w:t>Vedoucí poštovního oddělení, 7.5.2026 17:11:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3781,51 +3781,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 16.4.2026 18:24:34</w:t>
+        <w:t>Vedoucí poštovního oddělení, 7.5.2026 17:11:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5567,51 +5567,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 16.4.2026 18:24:34</w:t>
+        <w:t>Vedoucí poštovního oddělení, 7.5.2026 17:11:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6505,51 +6505,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 16.4.2026 18:24:34</w:t>
+        <w:t>Vedoucí poštovního oddělení, 7.5.2026 17:11:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7797,51 +7797,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 16.4.2026 18:24:34</w:t>
+        <w:t>Vedoucí poštovního oddělení, 7.5.2026 17:11:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8202,84 +8202,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká pošta, s. p.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 16.4.2026 18:24:34</w:t>
+        <w:t>Vedoucí poštovního oddělení, 7.5.2026 17:11:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="31D39243"/>
+    <w:nsid w:val="77477CC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>