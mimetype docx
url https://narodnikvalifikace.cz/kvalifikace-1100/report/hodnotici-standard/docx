--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7047AA2D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7047AA2D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7047AA2D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3402567D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3402567D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3402567D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 7.5.2026 17:11:03</w:t>
+        <w:t>Vedoucí poštovního oddělení, 28.5.2026 2:07:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 7.5.2026 17:11:03</w:t>
+        <w:t>Vedoucí poštovního oddělení, 28.5.2026 2:07:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3384,51 +3384,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 7.5.2026 17:11:03</w:t>
+        <w:t>Vedoucí poštovního oddělení, 28.5.2026 2:07:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3781,51 +3781,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 7.5.2026 17:11:03</w:t>
+        <w:t>Vedoucí poštovního oddělení, 28.5.2026 2:07:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5567,51 +5567,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 7.5.2026 17:11:03</w:t>
+        <w:t>Vedoucí poštovního oddělení, 28.5.2026 2:07:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6505,51 +6505,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 7.5.2026 17:11:03</w:t>
+        <w:t>Vedoucí poštovního oddělení, 28.5.2026 2:07:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7797,51 +7797,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 7.5.2026 17:11:03</w:t>
+        <w:t>Vedoucí poštovního oddělení, 28.5.2026 2:07:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8202,84 +8202,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká pošta, s. p.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 7.5.2026 17:11:03</w:t>
+        <w:t>Vedoucí poštovního oddělení, 28.5.2026 2:07:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="77477CC5"/>
+    <w:nsid w:val="226C2DB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>