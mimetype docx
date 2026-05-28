--- v2 (2026-05-28)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3402567D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3402567D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3402567D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R24C7F8A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR24C7F8A0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR24C7F8A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 28.5.2026 2:07:13</w:t>
+        <w:t>Vedoucí poštovního oddělení, 28.5.2026 2:34:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 28.5.2026 2:07:13</w:t>
+        <w:t>Vedoucí poštovního oddělení, 28.5.2026 2:34:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3384,51 +3384,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 28.5.2026 2:07:13</w:t>
+        <w:t>Vedoucí poštovního oddělení, 28.5.2026 2:34:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3781,51 +3781,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 28.5.2026 2:07:13</w:t>
+        <w:t>Vedoucí poštovního oddělení, 28.5.2026 2:34:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5567,51 +5567,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 28.5.2026 2:07:13</w:t>
+        <w:t>Vedoucí poštovního oddělení, 28.5.2026 2:34:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6505,51 +6505,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 28.5.2026 2:07:13</w:t>
+        <w:t>Vedoucí poštovního oddělení, 28.5.2026 2:34:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7797,51 +7797,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 28.5.2026 2:07:13</w:t>
+        <w:t>Vedoucí poštovního oddělení, 28.5.2026 2:34:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8202,84 +8202,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká pošta, s. p.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 28.5.2026 2:07:13</w:t>
+        <w:t>Vedoucí poštovního oddělení, 28.5.2026 2:34:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="226C2DB6"/>
+    <w:nsid w:val="01A933A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>