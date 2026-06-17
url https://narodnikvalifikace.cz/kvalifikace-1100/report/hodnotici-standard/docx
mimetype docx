--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R24C7F8A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR24C7F8A0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR24C7F8A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R26D183E8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR26D183E8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR26D183E8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 28.5.2026 2:34:16</w:t>
+        <w:t>Vedoucí poštovního oddělení, 17.6.2026 9:41:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 28.5.2026 2:34:16</w:t>
+        <w:t>Vedoucí poštovního oddělení, 17.6.2026 9:41:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3384,51 +3384,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 28.5.2026 2:34:16</w:t>
+        <w:t>Vedoucí poštovního oddělení, 17.6.2026 9:41:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3781,51 +3781,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 28.5.2026 2:34:16</w:t>
+        <w:t>Vedoucí poštovního oddělení, 17.6.2026 9:41:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5567,51 +5567,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 28.5.2026 2:34:16</w:t>
+        <w:t>Vedoucí poštovního oddělení, 17.6.2026 9:41:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6505,51 +6505,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 28.5.2026 2:34:16</w:t>
+        <w:t>Vedoucí poštovního oddělení, 17.6.2026 9:41:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7797,51 +7797,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 28.5.2026 2:34:16</w:t>
+        <w:t>Vedoucí poštovního oddělení, 17.6.2026 9:41:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8202,84 +8202,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká pošta, s. p.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 28.5.2026 2:34:16</w:t>
+        <w:t>Vedoucí poštovního oddělení, 17.6.2026 9:41:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="01A933A7"/>
+    <w:nsid w:val="223D73EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>