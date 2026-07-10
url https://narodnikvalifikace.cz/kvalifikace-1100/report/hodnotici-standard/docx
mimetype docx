--- v4 (2026-06-17)
+++ v5 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R26D183E8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR26D183E8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR26D183E8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3B294619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3B294619" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3B294619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 17.6.2026 9:41:43</w:t>
+        <w:t>Vedoucí poštovního oddělení, 11.7.2026 0:43:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 17.6.2026 9:41:43</w:t>
+        <w:t>Vedoucí poštovního oddělení, 11.7.2026 0:43:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3384,51 +3384,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 17.6.2026 9:41:43</w:t>
+        <w:t>Vedoucí poštovního oddělení, 11.7.2026 0:43:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3781,51 +3781,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 17.6.2026 9:41:43</w:t>
+        <w:t>Vedoucí poštovního oddělení, 11.7.2026 0:43:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5567,51 +5567,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 17.6.2026 9:41:44</w:t>
+        <w:t>Vedoucí poštovního oddělení, 11.7.2026 0:43:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6505,51 +6505,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 17.6.2026 9:41:44</w:t>
+        <w:t>Vedoucí poštovního oddělení, 11.7.2026 0:43:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7797,51 +7797,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 17.6.2026 9:41:44</w:t>
+        <w:t>Vedoucí poštovního oddělení, 11.7.2026 0:43:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8202,84 +8202,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká pošta, s. p.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 17.6.2026 9:41:44</w:t>
+        <w:t>Vedoucí poštovního oddělení, 11.7.2026 0:43:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="223D73EB"/>
+    <w:nsid w:val="5EFCEB85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>