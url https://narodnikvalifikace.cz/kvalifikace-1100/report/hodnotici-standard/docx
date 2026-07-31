--- v5 (2026-07-10)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3B294619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3B294619" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3B294619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R17054066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR17054066" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR17054066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 11.7.2026 0:43:04</w:t>
+        <w:t>Vedoucí poštovního oddělení, 31.7.2026 14:17:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 11.7.2026 0:43:04</w:t>
+        <w:t>Vedoucí poštovního oddělení, 31.7.2026 14:17:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3384,51 +3384,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 11.7.2026 0:43:04</w:t>
+        <w:t>Vedoucí poštovního oddělení, 31.7.2026 14:17:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3781,51 +3781,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 11.7.2026 0:43:04</w:t>
+        <w:t>Vedoucí poštovního oddělení, 31.7.2026 14:17:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5567,51 +5567,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 11.7.2026 0:43:04</w:t>
+        <w:t>Vedoucí poštovního oddělení, 31.7.2026 14:17:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6505,51 +6505,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 11.7.2026 0:43:04</w:t>
+        <w:t>Vedoucí poštovního oddělení, 31.7.2026 14:17:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7797,51 +7797,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 11.7.2026 0:43:04</w:t>
+        <w:t>Vedoucí poštovního oddělení, 31.7.2026 14:17:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8202,84 +8202,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká pošta, s. p.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 11.7.2026 0:43:04</w:t>
+        <w:t>Vedoucí poštovního oddělení, 31.7.2026 14:17:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5EFCEB85"/>
+    <w:nsid w:val="2E31DB17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>