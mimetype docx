--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R17054066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR17054066" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR17054066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R41BE2512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR41BE2512" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR41BE2512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 31.7.2026 14:17:38</w:t>
+        <w:t>Vedoucí poštovního oddělení, 31.7.2026 16:11:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 31.7.2026 14:17:38</w:t>
+        <w:t>Vedoucí poštovního oddělení, 31.7.2026 16:11:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3384,51 +3384,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 31.7.2026 14:17:38</w:t>
+        <w:t>Vedoucí poštovního oddělení, 31.7.2026 16:11:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3781,51 +3781,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 31.7.2026 14:17:38</w:t>
+        <w:t>Vedoucí poštovního oddělení, 31.7.2026 16:11:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5567,51 +5567,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 31.7.2026 14:17:38</w:t>
+        <w:t>Vedoucí poštovního oddělení, 31.7.2026 16:11:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6505,51 +6505,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 31.7.2026 14:17:38</w:t>
+        <w:t>Vedoucí poštovního oddělení, 31.7.2026 16:11:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7797,51 +7797,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 31.7.2026 14:17:38</w:t>
+        <w:t>Vedoucí poštovního oddělení, 31.7.2026 16:11:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8202,84 +8202,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká pošta, s. p.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 31.7.2026 14:17:38</w:t>
+        <w:t>Vedoucí poštovního oddělení, 31.7.2026 16:11:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2E31DB17"/>
+    <w:nsid w:val="4560D1F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>