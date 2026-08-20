--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R41BE2512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR41BE2512" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR41BE2512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15DE1694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15DE1694" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15DE1694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 31.7.2026 16:11:26</w:t>
+        <w:t>Vedoucí poštovního oddělení, 20.8.2026 20:52:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 31.7.2026 16:11:26</w:t>
+        <w:t>Vedoucí poštovního oddělení, 20.8.2026 20:52:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3384,51 +3384,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 31.7.2026 16:11:26</w:t>
+        <w:t>Vedoucí poštovního oddělení, 20.8.2026 20:52:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3781,51 +3781,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 31.7.2026 16:11:26</w:t>
+        <w:t>Vedoucí poštovního oddělení, 20.8.2026 20:52:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5567,51 +5567,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 31.7.2026 16:11:26</w:t>
+        <w:t>Vedoucí poštovního oddělení, 20.8.2026 20:52:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6505,51 +6505,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 31.7.2026 16:11:26</w:t>
+        <w:t>Vedoucí poštovního oddělení, 20.8.2026 20:52:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7797,51 +7797,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 31.7.2026 16:11:26</w:t>
+        <w:t>Vedoucí poštovního oddělení, 20.8.2026 20:52:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8202,84 +8202,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká pošta, s. p.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 31.7.2026 16:11:26</w:t>
+        <w:t>Vedoucí poštovního oddělení, 20.8.2026 20:52:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4560D1F2"/>
+    <w:nsid w:val="6C78B718"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>