--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15DE1694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15DE1694" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15DE1694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3570E98D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3570E98D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3570E98D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 20.8.2026 20:52:13</w:t>
+        <w:t>Vedoucí poštovního oddělení, 10.9.2026 0:27:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 20.8.2026 20:52:13</w:t>
+        <w:t>Vedoucí poštovního oddělení, 10.9.2026 0:27:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3384,51 +3384,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 20.8.2026 20:52:13</w:t>
+        <w:t>Vedoucí poštovního oddělení, 10.9.2026 0:27:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3781,51 +3781,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 20.8.2026 20:52:13</w:t>
+        <w:t>Vedoucí poštovního oddělení, 10.9.2026 0:27:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5567,51 +5567,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 20.8.2026 20:52:13</w:t>
+        <w:t>Vedoucí poštovního oddělení, 10.9.2026 0:27:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6505,51 +6505,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 20.8.2026 20:52:13</w:t>
+        <w:t>Vedoucí poštovního oddělení, 10.9.2026 0:27:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7797,51 +7797,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 20.8.2026 20:52:13</w:t>
+        <w:t>Vedoucí poštovního oddělení, 10.9.2026 0:27:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8202,84 +8202,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká pošta, s. p.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 20.8.2026 20:52:13</w:t>
+        <w:t>Vedoucí poštovního oddělení, 10.9.2026 0:27:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6C78B718"/>
+    <w:nsid w:val="2AD516E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>