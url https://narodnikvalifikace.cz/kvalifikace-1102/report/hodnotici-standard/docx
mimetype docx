--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7EA1A4AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7EA1A4AB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7EA1A4AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R265DD6CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR265DD6CA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR265DD6CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 17.4.2026 1:54:49</w:t>
+        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 7.5.2026 16:00:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 17.4.2026 1:54:49</w:t>
+        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 7.5.2026 16:00:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3330,51 +3330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 17.4.2026 1:54:49</w:t>
+        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 7.5.2026 16:00:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4982,51 +4982,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 17.4.2026 1:54:49</w:t>
+        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 7.5.2026 16:00:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5923,51 +5923,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 17.4.2026 1:54:49</w:t>
+        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 7.5.2026 16:00:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7047,51 +7047,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 17.4.2026 1:54:49</w:t>
+        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 7.5.2026 16:00:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7452,84 +7452,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká pošta, s. p.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 17.4.2026 1:54:49</w:t>
+        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 7.5.2026 16:00:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="67A92963"/>
+    <w:nsid w:val="59251293"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7615,51 +7615,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C597C71"/>
+    <w:nsid w:val="59A55DB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>