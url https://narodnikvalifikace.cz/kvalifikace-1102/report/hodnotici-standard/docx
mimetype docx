--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R265DD6CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR265DD6CA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR265DD6CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29FE8652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29FE8652" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29FE8652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 7.5.2026 16:00:14</w:t>
+        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 28.5.2026 0:55:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 7.5.2026 16:00:14</w:t>
+        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 28.5.2026 0:55:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3330,51 +3330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 7.5.2026 16:00:14</w:t>
+        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 28.5.2026 0:55:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4982,51 +4982,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 7.5.2026 16:00:14</w:t>
+        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 28.5.2026 0:55:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5923,51 +5923,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 7.5.2026 16:00:14</w:t>
+        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 28.5.2026 0:55:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7047,51 +7047,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 7.5.2026 16:00:14</w:t>
+        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 28.5.2026 0:55:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7452,84 +7452,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká pošta, s. p.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 7.5.2026 16:00:14</w:t>
+        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 28.5.2026 0:55:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="59251293"/>
+    <w:nsid w:val="254B9E70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7615,51 +7615,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="59A55DB9"/>
+    <w:nsid w:val="1207FCF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>