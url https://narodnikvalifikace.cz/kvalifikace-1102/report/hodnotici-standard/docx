--- v2 (2026-05-27)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29FE8652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29FE8652" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29FE8652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R24A24285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR24A24285" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR24A24285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 28.5.2026 0:55:54</w:t>
+        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 28.5.2026 2:06:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 28.5.2026 0:55:54</w:t>
+        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 28.5.2026 2:06:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3330,51 +3330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 28.5.2026 0:55:54</w:t>
+        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 28.5.2026 2:06:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4982,51 +4982,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 28.5.2026 0:55:54</w:t>
+        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 28.5.2026 2:06:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5923,51 +5923,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 28.5.2026 0:55:54</w:t>
+        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 28.5.2026 2:06:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7047,51 +7047,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 28.5.2026 0:55:54</w:t>
+        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 28.5.2026 2:06:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7452,84 +7452,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká pošta, s. p.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 28.5.2026 0:55:54</w:t>
+        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 28.5.2026 2:06:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="254B9E70"/>
+    <w:nsid w:val="3CE952AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7615,51 +7615,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1207FCF8"/>
+    <w:nsid w:val="48DAD744"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>