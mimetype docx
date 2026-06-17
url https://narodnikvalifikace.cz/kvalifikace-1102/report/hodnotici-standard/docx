--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R24A24285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR24A24285" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR24A24285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4F76496A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4F76496A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4F76496A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 28.5.2026 2:06:38</w:t>
+        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 17.6.2026 9:13:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 28.5.2026 2:06:38</w:t>
+        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 17.6.2026 9:13:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3330,51 +3330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 28.5.2026 2:06:38</w:t>
+        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 17.6.2026 9:13:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4982,51 +4982,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 28.5.2026 2:06:38</w:t>
+        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 17.6.2026 9:13:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5923,51 +5923,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 28.5.2026 2:06:38</w:t>
+        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 17.6.2026 9:13:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7047,51 +7047,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 28.5.2026 2:06:38</w:t>
+        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 17.6.2026 9:13:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7452,84 +7452,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká pošta, s. p.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 28.5.2026 2:06:38</w:t>
+        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 17.6.2026 9:13:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3CE952AC"/>
+    <w:nsid w:val="0D93EE40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7615,51 +7615,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48DAD744"/>
+    <w:nsid w:val="63F30C56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>