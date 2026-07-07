--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4F76496A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4F76496A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4F76496A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63B8F6F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63B8F6F1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63B8F6F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 17.6.2026 9:13:17</w:t>
+        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 7.7.2026 11:07:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 17.6.2026 9:13:17</w:t>
+        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 7.7.2026 11:07:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3330,51 +3330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 17.6.2026 9:13:17</w:t>
+        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 7.7.2026 11:07:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4982,51 +4982,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 17.6.2026 9:13:17</w:t>
+        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 7.7.2026 11:07:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5923,51 +5923,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 17.6.2026 9:13:17</w:t>
+        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 7.7.2026 11:07:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7047,51 +7047,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 17.6.2026 9:13:17</w:t>
+        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 7.7.2026 11:07:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7452,84 +7452,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká pošta, s. p.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 17.6.2026 9:13:17</w:t>
+        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 7.7.2026 11:07:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0D93EE40"/>
+    <w:nsid w:val="61633D29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7615,51 +7615,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63F30C56"/>
+    <w:nsid w:val="1D8D9D22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>