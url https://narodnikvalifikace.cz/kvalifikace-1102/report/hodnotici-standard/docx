--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63B8F6F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63B8F6F1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63B8F6F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R8E69EB7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR8E69EB7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR8E69EB7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 7.7.2026 11:07:35</w:t>
+        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 31.7.2026 11:09:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 7.7.2026 11:07:35</w:t>
+        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 31.7.2026 11:09:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3330,51 +3330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 7.7.2026 11:07:35</w:t>
+        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 31.7.2026 11:09:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4982,51 +4982,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 7.7.2026 11:07:35</w:t>
+        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 31.7.2026 11:09:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5923,51 +5923,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 7.7.2026 11:07:35</w:t>
+        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 31.7.2026 11:09:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7047,51 +7047,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 7.7.2026 11:07:35</w:t>
+        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 31.7.2026 11:09:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7452,84 +7452,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká pošta, s. p.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 7.7.2026 11:07:35</w:t>
+        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 31.7.2026 11:09:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="61633D29"/>
+    <w:nsid w:val="0FFE380B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7615,51 +7615,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D8D9D22"/>
+    <w:nsid w:val="50FA4ECD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>