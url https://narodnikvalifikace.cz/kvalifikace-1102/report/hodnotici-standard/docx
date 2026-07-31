--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R8E69EB7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR8E69EB7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR8E69EB7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1A7752F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1A7752F6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1A7752F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 31.7.2026 11:09:08</w:t>
+        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 31.7.2026 12:41:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 31.7.2026 11:09:08</w:t>
+        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 31.7.2026 12:41:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3330,51 +3330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 31.7.2026 11:09:08</w:t>
+        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 31.7.2026 12:41:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4982,51 +4982,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 31.7.2026 11:09:08</w:t>
+        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 31.7.2026 12:41:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5923,51 +5923,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 31.7.2026 11:09:08</w:t>
+        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 31.7.2026 12:41:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7047,51 +7047,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 31.7.2026 11:09:08</w:t>
+        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 31.7.2026 12:41:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7452,84 +7452,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká pošta, s. p.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 31.7.2026 11:09:08</w:t>
+        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 31.7.2026 12:41:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0FFE380B"/>
+    <w:nsid w:val="5C4B69E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7615,51 +7615,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50FA4ECD"/>
+    <w:nsid w:val="70FB1021"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>