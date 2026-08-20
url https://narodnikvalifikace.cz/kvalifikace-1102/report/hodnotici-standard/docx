--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1A7752F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1A7752F6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1A7752F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R11CF4A66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR11CF4A66" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR11CF4A66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 31.7.2026 12:41:27</w:t>
+        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 20.8.2026 17:57:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 31.7.2026 12:41:27</w:t>
+        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 20.8.2026 17:57:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3330,51 +3330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 31.7.2026 12:41:27</w:t>
+        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 20.8.2026 17:57:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4982,51 +4982,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 31.7.2026 12:41:27</w:t>
+        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 20.8.2026 17:57:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5923,51 +5923,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 31.7.2026 12:41:27</w:t>
+        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 20.8.2026 17:57:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7047,51 +7047,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 31.7.2026 12:41:27</w:t>
+        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 20.8.2026 17:57:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7452,84 +7452,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká pošta, s. p.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 31.7.2026 12:41:27</w:t>
+        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 20.8.2026 17:57:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5C4B69E4"/>
+    <w:nsid w:val="24404D12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7615,51 +7615,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70FB1021"/>
+    <w:nsid w:val="36FD19D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>