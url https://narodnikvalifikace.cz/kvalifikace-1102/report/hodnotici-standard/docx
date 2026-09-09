--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R11CF4A66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR11CF4A66" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR11CF4A66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38A3EED6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38A3EED6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38A3EED6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 20.8.2026 17:57:26</w:t>
+        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 9.9.2026 20:10:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 20.8.2026 17:57:26</w:t>
+        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 9.9.2026 20:10:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3330,51 +3330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 20.8.2026 17:57:26</w:t>
+        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 9.9.2026 20:10:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4982,51 +4982,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 20.8.2026 17:57:26</w:t>
+        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 9.9.2026 20:10:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5923,51 +5923,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 20.8.2026 17:57:26</w:t>
+        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 9.9.2026 20:10:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7047,51 +7047,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 20.8.2026 17:57:26</w:t>
+        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 9.9.2026 20:10:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7452,84 +7452,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká pošta, s. p.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 20.8.2026 17:57:26</w:t>
+        <w:t>Pracovník/pracovnice vnitřní poštovní služby III, 9.9.2026 20:10:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="24404D12"/>
+    <w:nsid w:val="0A8D624C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7615,51 +7615,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="36FD19D0"/>
+    <w:nsid w:val="1B6DE081"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>