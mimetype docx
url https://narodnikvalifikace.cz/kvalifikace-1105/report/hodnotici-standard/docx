--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R553811EE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR553811EE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR553811EE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1F2515F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1F2515F2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1F2515F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.09.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 17.4.2026 1:56:06</w:t>
+        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 7.5.2026 16:08:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2162,51 +2162,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 17.4.2026 1:56:06</w:t>
+        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 7.5.2026 16:08:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3417,51 +3417,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 17.4.2026 1:56:06</w:t>
+        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 7.5.2026 16:08:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4314,51 +4314,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 17.4.2026 1:56:06</w:t>
+        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 7.5.2026 16:08:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6324,51 +6324,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 17.4.2026 1:56:06</w:t>
+        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 7.5.2026 16:08:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7814,51 +7814,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 17.4.2026 1:56:06</w:t>
+        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 7.5.2026 16:08:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8127,51 +8127,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 17.4.2026 1:56:06</w:t>
+        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 7.5.2026 16:08:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8700,84 +8700,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Frukolis, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 17.4.2026 1:56:06</w:t>
+        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 7.5.2026 16:08:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="48E52EA6"/>
+    <w:nsid w:val="68B679FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8863,51 +8863,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6AB61303"/>
+    <w:nsid w:val="483F8193"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>