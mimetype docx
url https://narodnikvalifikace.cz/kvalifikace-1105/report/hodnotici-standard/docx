--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1F2515F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1F2515F2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1F2515F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R743C411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR743C411" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR743C411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.09.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 7.5.2026 16:08:34</w:t>
+        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 28.5.2026 1:24:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2162,51 +2162,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 7.5.2026 16:08:34</w:t>
+        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 28.5.2026 1:24:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3417,51 +3417,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 7.5.2026 16:08:34</w:t>
+        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 28.5.2026 1:24:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4314,51 +4314,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 7.5.2026 16:08:34</w:t>
+        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 28.5.2026 1:24:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6324,51 +6324,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 7.5.2026 16:08:34</w:t>
+        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 28.5.2026 1:24:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7814,51 +7814,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 7.5.2026 16:08:34</w:t>
+        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 28.5.2026 1:24:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8127,51 +8127,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 7.5.2026 16:08:34</w:t>
+        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 28.5.2026 1:24:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8700,84 +8700,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Frukolis, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 7.5.2026 16:08:34</w:t>
+        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 28.5.2026 1:24:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="68B679FB"/>
+    <w:nsid w:val="672C3EFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8863,51 +8863,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="483F8193"/>
+    <w:nsid w:val="443EE899"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>