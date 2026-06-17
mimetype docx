--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R743C411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR743C411" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR743C411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="REB4A9FA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreREB4A9FA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customREB4A9FA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.09.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 28.5.2026 1:24:53</w:t>
+        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 17.6.2026 9:37:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2162,51 +2162,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 28.5.2026 1:24:53</w:t>
+        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 17.6.2026 9:37:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3417,51 +3417,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 28.5.2026 1:24:53</w:t>
+        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 17.6.2026 9:37:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4314,51 +4314,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 28.5.2026 1:24:53</w:t>
+        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 17.6.2026 9:37:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6324,51 +6324,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 28.5.2026 1:24:53</w:t>
+        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 17.6.2026 9:37:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7814,51 +7814,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 28.5.2026 1:24:53</w:t>
+        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 17.6.2026 9:37:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8127,51 +8127,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 28.5.2026 1:24:53</w:t>
+        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 17.6.2026 9:37:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8700,84 +8700,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Frukolis, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 28.5.2026 1:24:53</w:t>
+        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 17.6.2026 9:37:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="672C3EFE"/>
+    <w:nsid w:val="47DD286E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8863,51 +8863,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="443EE899"/>
+    <w:nsid w:val="67ED830F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>