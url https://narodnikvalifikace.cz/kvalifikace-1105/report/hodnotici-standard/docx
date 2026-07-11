--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="REB4A9FA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreREB4A9FA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customREB4A9FA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15FA44E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15FA44E4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15FA44E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.09.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 17.6.2026 9:37:09</w:t>
+        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 11.7.2026 3:43:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2162,51 +2162,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 17.6.2026 9:37:09</w:t>
+        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 11.7.2026 3:43:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3417,51 +3417,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 17.6.2026 9:37:09</w:t>
+        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 11.7.2026 3:43:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4314,51 +4314,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 17.6.2026 9:37:09</w:t>
+        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 11.7.2026 3:43:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6324,51 +6324,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 17.6.2026 9:37:09</w:t>
+        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 11.7.2026 3:43:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7814,51 +7814,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 17.6.2026 9:37:09</w:t>
+        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 11.7.2026 3:43:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8127,51 +8127,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 17.6.2026 9:37:09</w:t>
+        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 11.7.2026 3:43:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8700,84 +8700,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Frukolis, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 17.6.2026 9:37:09</w:t>
+        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 11.7.2026 3:43:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="47DD286E"/>
+    <w:nsid w:val="60CAECE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8863,51 +8863,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67ED830F"/>
+    <w:nsid w:val="5DF1E185"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>