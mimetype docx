--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15FA44E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15FA44E4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15FA44E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14384B10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14384B10" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14384B10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.09.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 11.7.2026 3:43:45</w:t>
+        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 31.7.2026 14:17:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2162,51 +2162,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 11.7.2026 3:43:45</w:t>
+        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 31.7.2026 14:17:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3417,51 +3417,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 11.7.2026 3:43:45</w:t>
+        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 31.7.2026 14:17:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4314,51 +4314,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 11.7.2026 3:43:45</w:t>
+        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 31.7.2026 14:17:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6324,51 +6324,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 11.7.2026 3:43:45</w:t>
+        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 31.7.2026 14:17:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7814,51 +7814,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 11.7.2026 3:43:45</w:t>
+        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 31.7.2026 14:17:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8127,51 +8127,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 11.7.2026 3:43:45</w:t>
+        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 31.7.2026 14:17:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8700,84 +8700,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Frukolis, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 11.7.2026 3:43:45</w:t>
+        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 31.7.2026 14:17:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="60CAECE0"/>
+    <w:nsid w:val="46209021"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8863,51 +8863,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5DF1E185"/>
+    <w:nsid w:val="679F2787"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>