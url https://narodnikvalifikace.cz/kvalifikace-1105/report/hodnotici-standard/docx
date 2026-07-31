--- v5 (2026-07-31)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14384B10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14384B10" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14384B10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R74B7B085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR74B7B085" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR74B7B085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.09.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 31.7.2026 14:17:17</w:t>
+        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 31.7.2026 14:31:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2162,51 +2162,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 31.7.2026 14:17:17</w:t>
+        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 31.7.2026 14:31:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3417,51 +3417,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 31.7.2026 14:17:17</w:t>
+        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 31.7.2026 14:31:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4314,51 +4314,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 31.7.2026 14:17:17</w:t>
+        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 31.7.2026 14:31:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6324,51 +6324,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 31.7.2026 14:17:17</w:t>
+        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 31.7.2026 14:31:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7814,51 +7814,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 31.7.2026 14:17:17</w:t>
+        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 31.7.2026 14:31:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8127,51 +8127,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 31.7.2026 14:17:17</w:t>
+        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 31.7.2026 14:31:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8700,84 +8700,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Frukolis, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 31.7.2026 14:17:17</w:t>
+        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 31.7.2026 14:31:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="46209021"/>
+    <w:nsid w:val="265CA218"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8863,51 +8863,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="679F2787"/>
+    <w:nsid w:val="73A4EF64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>