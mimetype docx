--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R74B7B085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR74B7B085" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR74B7B085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R36402D51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR36402D51" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR36402D51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.09.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 31.7.2026 14:31:29</w:t>
+        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 20.8.2026 18:56:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2162,51 +2162,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 31.7.2026 14:31:29</w:t>
+        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 20.8.2026 18:56:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3417,51 +3417,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 31.7.2026 14:31:29</w:t>
+        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 20.8.2026 18:56:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4314,51 +4314,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 31.7.2026 14:31:29</w:t>
+        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 20.8.2026 18:56:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6324,51 +6324,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 31.7.2026 14:31:29</w:t>
+        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 20.8.2026 18:56:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7814,51 +7814,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 31.7.2026 14:31:29</w:t>
+        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 20.8.2026 18:56:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8127,51 +8127,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 31.7.2026 14:31:29</w:t>
+        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 20.8.2026 18:56:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8700,84 +8700,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Frukolis, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 31.7.2026 14:31:29</w:t>
+        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 20.8.2026 18:56:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="265CA218"/>
+    <w:nsid w:val="61BFDCC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8863,51 +8863,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73A4EF64"/>
+    <w:nsid w:val="22419B1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>