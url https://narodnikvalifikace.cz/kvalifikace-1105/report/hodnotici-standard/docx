--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R36402D51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR36402D51" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR36402D51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R78020BA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR78020BA3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR78020BA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.09.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 20.8.2026 18:56:39</w:t>
+        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 9.9.2026 23:21:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2162,51 +2162,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 20.8.2026 18:56:39</w:t>
+        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 9.9.2026 23:21:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3417,51 +3417,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 20.8.2026 18:56:39</w:t>
+        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 9.9.2026 23:21:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4314,51 +4314,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 20.8.2026 18:56:39</w:t>
+        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 9.9.2026 23:21:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6324,51 +6324,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 20.8.2026 18:56:39</w:t>
+        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 9.9.2026 23:21:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7814,51 +7814,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 20.8.2026 18:56:39</w:t>
+        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 9.9.2026 23:21:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8127,51 +8127,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 20.8.2026 18:56:39</w:t>
+        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 9.9.2026 23:21:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8700,84 +8700,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Frukolis, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 20.8.2026 18:56:39</w:t>
+        <w:t>Technik/technička pro řízení výroby v lihovarnictví, 9.9.2026 23:21:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="61BFDCC7"/>
+    <w:nsid w:val="614DD30A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8863,51 +8863,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22419B1D"/>
+    <w:nsid w:val="6714A7B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>