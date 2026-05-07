--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3236BCBF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3236BCBF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3236BCBF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R11CADF75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR11CADF75" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR11CADF75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 17.4.2026 0:28:09</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.5.2026 17:10:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 17.4.2026 0:28:09</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.5.2026 17:10:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3134,51 +3134,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 17.4.2026 0:28:09</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.5.2026 17:10:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3585,51 +3585,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 17.4.2026 0:28:09</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.5.2026 17:10:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13476,51 +13476,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdůvodní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 17.4.2026 0:28:09</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.5.2026 17:10:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21248,51 +21248,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 17.4.2026 0:28:09</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.5.2026 17:10:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22961,51 +22961,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 17.4.2026 0:28:09</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.5.2026 17:10:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23330,51 +23330,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 17.4.2026 0:28:09</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.5.2026 17:10:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23847,84 +23847,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 17.4.2026 0:28:09</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.5.2026 17:10:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="512F517E"/>
+    <w:nsid w:val="3F621E87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24010,51 +24010,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4818E482"/>
+    <w:nsid w:val="356A90EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24140,51 +24140,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3F26D0F6"/>
+    <w:nsid w:val="05E0CA01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24270,51 +24270,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="41629996"/>
+    <w:nsid w:val="3C0A69D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>