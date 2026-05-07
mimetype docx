--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R11CADF75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR11CADF75" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR11CADF75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4FEA1861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4FEA1861" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4FEA1861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.5.2026 17:10:54</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.5.2026 19:02:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.5.2026 17:10:54</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.5.2026 19:02:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3134,51 +3134,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.5.2026 17:10:54</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.5.2026 19:02:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3585,51 +3585,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.5.2026 17:10:54</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.5.2026 19:02:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13476,51 +13476,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdůvodní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.5.2026 17:10:54</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.5.2026 19:02:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21248,51 +21248,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.5.2026 17:10:54</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.5.2026 19:02:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22961,51 +22961,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.5.2026 17:10:54</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.5.2026 19:02:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23330,51 +23330,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.5.2026 17:10:54</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.5.2026 19:02:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23847,84 +23847,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.5.2026 17:10:54</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.5.2026 19:02:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3F621E87"/>
+    <w:nsid w:val="2CB04FCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24010,51 +24010,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="356A90EC"/>
+    <w:nsid w:val="698374FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24140,51 +24140,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="05E0CA01"/>
+    <w:nsid w:val="0BDF8C1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24270,51 +24270,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3C0A69D8"/>
+    <w:nsid w:val="3F1703A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>