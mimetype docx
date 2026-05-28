--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4FEA1861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4FEA1861" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4FEA1861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1DF3217C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1DF3217C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1DF3217C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.5.2026 19:02:39</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 28.5.2026 2:07:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.5.2026 19:02:39</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 28.5.2026 2:07:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3134,51 +3134,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.5.2026 19:02:39</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 28.5.2026 2:07:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3585,51 +3585,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.5.2026 19:02:39</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 28.5.2026 2:07:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13476,51 +13476,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdůvodní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.5.2026 19:02:39</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 28.5.2026 2:07:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21248,51 +21248,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.5.2026 19:02:39</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 28.5.2026 2:07:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22961,51 +22961,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.5.2026 19:02:39</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 28.5.2026 2:07:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23330,51 +23330,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.5.2026 19:02:39</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 28.5.2026 2:07:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23847,84 +23847,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.5.2026 19:02:39</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 28.5.2026 2:07:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2CB04FCC"/>
+    <w:nsid w:val="13A9D24C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24010,51 +24010,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="698374FF"/>
+    <w:nsid w:val="3137BA9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24140,51 +24140,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0BDF8C1E"/>
+    <w:nsid w:val="316FA0A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24270,51 +24270,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3F1703A3"/>
+    <w:nsid w:val="568E94EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>