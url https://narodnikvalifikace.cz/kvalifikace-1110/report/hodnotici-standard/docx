--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1DF3217C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1DF3217C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1DF3217C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R23EEF724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR23EEF724" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR23EEF724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 28.5.2026 2:07:07</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 17.6.2026 9:16:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 28.5.2026 2:07:07</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 17.6.2026 9:16:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3134,51 +3134,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 28.5.2026 2:07:07</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 17.6.2026 9:16:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3585,51 +3585,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 28.5.2026 2:07:07</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 17.6.2026 9:16:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13476,51 +13476,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdůvodní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 28.5.2026 2:07:07</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 17.6.2026 9:16:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21248,51 +21248,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 28.5.2026 2:07:07</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 17.6.2026 9:16:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22961,51 +22961,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 28.5.2026 2:07:07</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 17.6.2026 9:16:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23330,51 +23330,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 28.5.2026 2:07:07</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 17.6.2026 9:16:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23847,84 +23847,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 28.5.2026 2:07:07</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 17.6.2026 9:16:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="13A9D24C"/>
+    <w:nsid w:val="3009F5BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24010,51 +24010,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3137BA9F"/>
+    <w:nsid w:val="3399B6A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24140,51 +24140,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="316FA0A6"/>
+    <w:nsid w:val="469D4908"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24270,51 +24270,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="568E94EA"/>
+    <w:nsid w:val="47A0408A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>