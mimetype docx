--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R23EEF724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR23EEF724" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR23EEF724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R39AD4F45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR39AD4F45" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR39AD4F45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 17.6.2026 9:16:41</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.7.2026 11:08:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 17.6.2026 9:16:41</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.7.2026 11:08:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3134,51 +3134,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 17.6.2026 9:16:41</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.7.2026 11:08:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3585,51 +3585,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 17.6.2026 9:16:41</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.7.2026 11:08:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13476,51 +13476,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdůvodní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 17.6.2026 9:16:41</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.7.2026 11:08:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21248,51 +21248,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 17.6.2026 9:16:41</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.7.2026 11:08:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22961,51 +22961,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 17.6.2026 9:16:41</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.7.2026 11:08:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23330,51 +23330,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 17.6.2026 9:16:41</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.7.2026 11:08:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23847,84 +23847,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 17.6.2026 9:16:41</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.7.2026 11:08:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3009F5BA"/>
+    <w:nsid w:val="6BECB164"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24010,51 +24010,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3399B6A5"/>
+    <w:nsid w:val="623EAF44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24140,51 +24140,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="469D4908"/>
+    <w:nsid w:val="39DFF440"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24270,51 +24270,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="47A0408A"/>
+    <w:nsid w:val="04422DFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>