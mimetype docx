--- v5 (2026-07-07)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R39AD4F45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR39AD4F45" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR39AD4F45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3ADD833E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3ADD833E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3ADD833E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.7.2026 11:08:01</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.7.2026 12:25:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.7.2026 11:08:01</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.7.2026 12:25:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3134,51 +3134,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.7.2026 11:08:01</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.7.2026 12:25:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3585,51 +3585,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.7.2026 11:08:01</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.7.2026 12:25:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13476,51 +13476,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdůvodní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.7.2026 11:08:01</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.7.2026 12:25:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21248,51 +21248,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.7.2026 11:08:01</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.7.2026 12:25:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22961,51 +22961,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.7.2026 11:08:01</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.7.2026 12:25:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23330,51 +23330,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.7.2026 11:08:01</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.7.2026 12:25:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23847,84 +23847,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.7.2026 11:08:01</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.7.2026 12:25:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6BECB164"/>
+    <w:nsid w:val="608F14FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24010,51 +24010,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="623EAF44"/>
+    <w:nsid w:val="0183B65F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24140,51 +24140,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="39DFF440"/>
+    <w:nsid w:val="1E56B169"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24270,51 +24270,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="04422DFB"/>
+    <w:nsid w:val="510EEB78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>