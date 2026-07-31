--- v6 (2026-07-07)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3ADD833E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3ADD833E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3ADD833E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2C22D18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2C22D18" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2C22D18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.7.2026 12:25:13</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 31.7.2026 10:08:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.7.2026 12:25:13</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 31.7.2026 10:08:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3134,51 +3134,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.7.2026 12:25:13</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 31.7.2026 10:08:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3585,51 +3585,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.7.2026 12:25:13</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 31.7.2026 10:08:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13476,51 +13476,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdůvodní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.7.2026 12:25:13</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 31.7.2026 10:08:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21248,51 +21248,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.7.2026 12:25:13</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 31.7.2026 10:08:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22961,51 +22961,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.7.2026 12:25:13</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 31.7.2026 10:08:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23330,51 +23330,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.7.2026 12:25:13</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 31.7.2026 10:08:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23847,84 +23847,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 7.7.2026 12:25:13</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 31.7.2026 10:08:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="608F14FE"/>
+    <w:nsid w:val="3897C977"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24010,51 +24010,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0183B65F"/>
+    <w:nsid w:val="0BDF3436"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24140,51 +24140,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1E56B169"/>
+    <w:nsid w:val="09982E07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24270,51 +24270,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="510EEB78"/>
+    <w:nsid w:val="522265F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>