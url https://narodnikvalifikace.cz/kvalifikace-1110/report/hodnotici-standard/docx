--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2C22D18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2C22D18" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2C22D18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R406B8BF2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR406B8BF2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR406B8BF2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 31.7.2026 10:08:51</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 20.8.2026 20:52:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 31.7.2026 10:08:51</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 20.8.2026 20:52:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3134,51 +3134,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 31.7.2026 10:08:51</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 20.8.2026 20:52:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3585,51 +3585,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 31.7.2026 10:08:51</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 20.8.2026 20:52:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13476,51 +13476,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdůvodní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 31.7.2026 10:08:51</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 20.8.2026 20:52:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21248,51 +21248,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 31.7.2026 10:08:51</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 20.8.2026 20:52:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22961,51 +22961,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 31.7.2026 10:08:51</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 20.8.2026 20:52:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23330,51 +23330,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 31.7.2026 10:08:51</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 20.8.2026 20:52:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23847,84 +23847,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 31.7.2026 10:08:51</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 20.8.2026 20:52:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3897C977"/>
+    <w:nsid w:val="509B3466"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24010,51 +24010,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0BDF3436"/>
+    <w:nsid w:val="65BCFC7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24140,51 +24140,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="09982E07"/>
+    <w:nsid w:val="3CEC0488"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24270,51 +24270,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="522265F6"/>
+    <w:nsid w:val="6BCEACD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>