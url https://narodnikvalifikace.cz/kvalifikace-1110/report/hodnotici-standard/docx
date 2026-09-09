--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R406B8BF2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR406B8BF2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR406B8BF2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60AEFA96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60AEFA96" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60AEFA96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 20.8.2026 20:52:01</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 9.9.2026 22:23:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 20.8.2026 20:52:01</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 9.9.2026 22:23:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3134,51 +3134,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 20.8.2026 20:52:01</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 9.9.2026 22:23:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3585,51 +3585,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 20.8.2026 20:52:01</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 9.9.2026 22:23:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13476,51 +13476,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdůvodní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 20.8.2026 20:52:01</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 9.9.2026 22:23:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21248,51 +21248,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 20.8.2026 20:52:01</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 9.9.2026 22:23:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22961,51 +22961,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 20.8.2026 20:52:01</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 9.9.2026 22:23:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23330,51 +23330,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 20.8.2026 20:52:01</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 9.9.2026 22:23:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23847,84 +23847,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 20.8.2026 20:52:01</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 9.9.2026 22:23:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="509B3466"/>
+    <w:nsid w:val="21F49E01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24010,51 +24010,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65BCFC7E"/>
+    <w:nsid w:val="3876A35B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24140,51 +24140,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3CEC0488"/>
+    <w:nsid w:val="143FB916"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24270,51 +24270,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6BCEACD4"/>
+    <w:nsid w:val="56F141F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>