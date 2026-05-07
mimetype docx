--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7EF1233E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7EF1233E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7EF1233E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3236D72A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3236D72A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3236D72A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 17.4.2026 0:28:20</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 7.5.2026 17:11:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 17.4.2026 0:28:20</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 7.5.2026 17:11:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2722,51 +2722,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 17.4.2026 0:28:21</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 7.5.2026 17:11:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4276,51 +4276,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 17.4.2026 0:28:21</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 7.5.2026 17:11:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5329,51 +5329,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 17.4.2026 0:28:21</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 7.5.2026 17:11:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6477,51 +6477,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 17.4.2026 0:28:21</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 7.5.2026 17:11:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7162,84 +7162,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 17.4.2026 0:28:21</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 7.5.2026 17:11:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="474A5EE2"/>
+    <w:nsid w:val="31BD8F1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7325,51 +7325,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69075BFD"/>
+    <w:nsid w:val="18447398"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>