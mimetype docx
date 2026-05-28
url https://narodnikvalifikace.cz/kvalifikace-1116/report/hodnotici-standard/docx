--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3236D72A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3236D72A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3236D72A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3FB62030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3FB62030" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3FB62030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 7.5.2026 17:11:20</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 28.5.2026 3:18:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 7.5.2026 17:11:20</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 28.5.2026 3:18:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2722,51 +2722,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 7.5.2026 17:11:20</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 28.5.2026 3:18:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4276,51 +4276,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 7.5.2026 17:11:20</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 28.5.2026 3:18:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5329,51 +5329,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 7.5.2026 17:11:20</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 28.5.2026 3:18:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6477,51 +6477,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 7.5.2026 17:11:20</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 28.5.2026 3:18:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7162,84 +7162,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 7.5.2026 17:11:20</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 28.5.2026 3:18:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="31BD8F1A"/>
+    <w:nsid w:val="359C12B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7325,51 +7325,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18447398"/>
+    <w:nsid w:val="1A9DC7DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>