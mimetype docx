--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3FB62030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3FB62030" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3FB62030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7695AFDA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7695AFDA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7695AFDA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 28.5.2026 3:18:26</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 17.6.2026 9:41:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 28.5.2026 3:18:26</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 17.6.2026 9:41:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2722,51 +2722,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 28.5.2026 3:18:26</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 17.6.2026 9:41:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4276,51 +4276,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 28.5.2026 3:18:26</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 17.6.2026 9:41:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5329,51 +5329,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 28.5.2026 3:18:26</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 17.6.2026 9:41:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6477,51 +6477,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 28.5.2026 3:18:27</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 17.6.2026 9:41:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7162,84 +7162,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 28.5.2026 3:18:27</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 17.6.2026 9:41:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="359C12B0"/>
+    <w:nsid w:val="7FD420C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7325,51 +7325,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A9DC7DD"/>
+    <w:nsid w:val="07AB3875"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>