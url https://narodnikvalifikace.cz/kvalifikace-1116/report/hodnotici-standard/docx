--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7695AFDA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7695AFDA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7695AFDA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R175443FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR175443FF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR175443FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 17.6.2026 9:41:13</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 17.6.2026 11:23:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 17.6.2026 9:41:13</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 17.6.2026 11:23:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2722,51 +2722,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 17.6.2026 9:41:13</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 17.6.2026 11:23:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4276,51 +4276,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 17.6.2026 9:41:13</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 17.6.2026 11:23:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5329,51 +5329,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 17.6.2026 9:41:13</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 17.6.2026 11:23:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6477,51 +6477,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 17.6.2026 9:41:13</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 17.6.2026 11:23:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7162,84 +7162,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 17.6.2026 9:41:13</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 17.6.2026 11:23:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7FD420C1"/>
+    <w:nsid w:val="4425BF9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7325,51 +7325,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="07AB3875"/>
+    <w:nsid w:val="2A2C9557"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>