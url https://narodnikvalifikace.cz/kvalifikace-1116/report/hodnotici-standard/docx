--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R175443FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR175443FF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR175443FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14F3EEBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14F3EEBC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14F3EEBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 17.6.2026 11:23:20</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 7.7.2026 19:06:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 17.6.2026 11:23:20</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 7.7.2026 19:06:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2722,51 +2722,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 17.6.2026 11:23:20</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 7.7.2026 19:06:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4276,51 +4276,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 17.6.2026 11:23:20</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 7.7.2026 19:06:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5329,51 +5329,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 17.6.2026 11:23:20</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 7.7.2026 19:06:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6477,51 +6477,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 17.6.2026 11:23:20</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 7.7.2026 19:06:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7162,84 +7162,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 17.6.2026 11:23:20</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 7.7.2026 19:06:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4425BF9D"/>
+    <w:nsid w:val="26E9BFA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7325,51 +7325,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A2C9557"/>
+    <w:nsid w:val="36AB22FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>