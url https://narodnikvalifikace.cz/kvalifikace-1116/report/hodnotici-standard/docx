--- v5 (2026-07-07)
+++ v6 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14F3EEBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14F3EEBC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14F3EEBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R26C4066B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR26C4066B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR26C4066B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 7.7.2026 19:06:38</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 28.7.2026 21:23:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 7.7.2026 19:06:38</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 28.7.2026 21:23:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2722,51 +2722,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 7.7.2026 19:06:38</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 28.7.2026 21:23:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4276,51 +4276,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 7.7.2026 19:06:38</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 28.7.2026 21:23:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5329,51 +5329,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 7.7.2026 19:06:38</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 28.7.2026 21:23:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6477,51 +6477,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 7.7.2026 19:06:38</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 28.7.2026 21:23:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7162,84 +7162,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 7.7.2026 19:06:38</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 28.7.2026 21:23:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="26E9BFA4"/>
+    <w:nsid w:val="0ED83324"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7325,51 +7325,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="36AB22FF"/>
+    <w:nsid w:val="0ED4F0DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>