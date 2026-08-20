--- v6 (2026-07-28)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R26C4066B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR26C4066B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR26C4066B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R42DB3FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR42DB3FC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR42DB3FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 28.7.2026 21:23:31</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 20.8.2026 21:48:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 28.7.2026 21:23:31</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 20.8.2026 21:48:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2722,51 +2722,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 28.7.2026 21:23:31</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 20.8.2026 21:48:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4276,51 +4276,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 28.7.2026 21:23:31</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 20.8.2026 21:48:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5329,51 +5329,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 28.7.2026 21:23:31</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 20.8.2026 21:48:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6477,51 +6477,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 28.7.2026 21:23:31</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 20.8.2026 21:48:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7162,84 +7162,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 28.7.2026 21:23:31</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 20.8.2026 21:48:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0ED83324"/>
+    <w:nsid w:val="4333A9C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7325,51 +7325,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0ED4F0DC"/>
+    <w:nsid w:val="21357DE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>