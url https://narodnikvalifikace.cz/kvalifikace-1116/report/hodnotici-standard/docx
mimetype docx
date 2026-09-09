--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R42DB3FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR42DB3FC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR42DB3FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R8907FF8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR8907FF8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR8907FF8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 20.8.2026 21:48:27</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 10.9.2026 0:27:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 20.8.2026 21:48:27</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 10.9.2026 0:27:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2722,51 +2722,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 20.8.2026 21:48:27</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 10.9.2026 0:27:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4276,51 +4276,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 20.8.2026 21:48:27</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 10.9.2026 0:27:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5329,51 +5329,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 20.8.2026 21:48:27</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 10.9.2026 0:27:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6477,51 +6477,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 20.8.2026 21:48:27</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 10.9.2026 0:27:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7162,84 +7162,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 20.8.2026 21:48:27</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 10.9.2026 0:27:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4333A9C1"/>
+    <w:nsid w:val="29A6CBA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7325,51 +7325,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21357DE6"/>
+    <w:nsid w:val="7E975B0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>