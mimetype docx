--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R22C7BEDC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR22C7BEDC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR22C7BEDC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R698E5D4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR698E5D4D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR698E5D4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 20.4.2026 6:14:44</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 11.5.2026 8:44:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 20.4.2026 6:14:44</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 11.5.2026 8:44:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2722,51 +2722,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 20.4.2026 6:14:44</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 11.5.2026 8:44:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4276,51 +4276,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 20.4.2026 6:14:44</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 11.5.2026 8:44:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5329,51 +5329,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 20.4.2026 6:14:44</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 11.5.2026 8:44:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6477,51 +6477,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 20.4.2026 6:14:44</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 11.5.2026 8:44:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7162,84 +7162,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 20.4.2026 6:14:44</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 11.5.2026 8:44:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="547D1E36"/>
+    <w:nsid w:val="4FA3BAC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7325,51 +7325,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="12AC5E62"/>
+    <w:nsid w:val="3A10FE8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>