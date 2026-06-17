--- v1 (2026-05-11)
+++ v2 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R698E5D4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR698E5D4D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR698E5D4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C4AB3F3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C4AB3F3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C4AB3F3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 11.5.2026 8:44:09</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 17.6.2026 16:39:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 11.5.2026 8:44:09</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 17.6.2026 16:39:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2722,51 +2722,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 11.5.2026 8:44:09</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 17.6.2026 16:39:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4276,51 +4276,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 11.5.2026 8:44:09</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 17.6.2026 16:39:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5329,51 +5329,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 11.5.2026 8:44:09</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 17.6.2026 16:39:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6477,51 +6477,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 11.5.2026 8:44:09</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 17.6.2026 16:39:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7162,84 +7162,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 11.5.2026 8:44:09</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 17.6.2026 16:39:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4FA3BAC1"/>
+    <w:nsid w:val="4B7802CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7325,51 +7325,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A10FE8D"/>
+    <w:nsid w:val="4FD355E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>