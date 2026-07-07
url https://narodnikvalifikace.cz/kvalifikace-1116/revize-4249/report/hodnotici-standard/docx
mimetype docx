--- v2 (2026-06-17)
+++ v3 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C4AB3F3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C4AB3F3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C4AB3F3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5BD036EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5BD036EF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5BD036EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 17.6.2026 16:39:43</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 7.7.2026 19:10:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 17.6.2026 16:39:43</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 7.7.2026 19:10:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2722,51 +2722,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 17.6.2026 16:39:43</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 7.7.2026 19:10:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4276,51 +4276,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 17.6.2026 16:39:43</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 7.7.2026 19:10:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5329,51 +5329,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 17.6.2026 16:39:43</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 7.7.2026 19:10:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6477,51 +6477,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 17.6.2026 16:39:43</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 7.7.2026 19:10:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7162,84 +7162,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 17.6.2026 16:39:43</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 7.7.2026 19:10:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4B7802CD"/>
+    <w:nsid w:val="3194A63B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7325,51 +7325,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4FD355E5"/>
+    <w:nsid w:val="4CDC9F82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>