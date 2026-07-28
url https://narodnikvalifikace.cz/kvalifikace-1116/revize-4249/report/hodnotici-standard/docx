--- v3 (2026-07-07)
+++ v4 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5BD036EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5BD036EF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5BD036EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R56067ECC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR56067ECC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR56067ECC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 7.7.2026 19:10:38</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 28.7.2026 23:42:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 7.7.2026 19:10:38</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 28.7.2026 23:42:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2722,51 +2722,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 7.7.2026 19:10:38</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 28.7.2026 23:42:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4276,51 +4276,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 7.7.2026 19:10:38</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 28.7.2026 23:42:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5329,51 +5329,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 7.7.2026 19:10:38</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 28.7.2026 23:42:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6477,51 +6477,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 7.7.2026 19:10:38</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 28.7.2026 23:42:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7162,84 +7162,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 7.7.2026 19:10:38</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 28.7.2026 23:42:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3194A63B"/>
+    <w:nsid w:val="263C52A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7325,51 +7325,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4CDC9F82"/>
+    <w:nsid w:val="0F8D8CE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>