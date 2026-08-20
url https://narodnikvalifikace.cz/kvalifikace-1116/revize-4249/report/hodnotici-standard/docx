--- v4 (2026-07-28)
+++ v5 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R56067ECC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR56067ECC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR56067ECC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA46AE19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA46AE19" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA46AE19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 28.7.2026 23:42:20</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 21.8.2026 1:56:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 28.7.2026 23:42:20</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 21.8.2026 1:56:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2722,51 +2722,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 28.7.2026 23:42:20</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 21.8.2026 1:56:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4276,51 +4276,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 28.7.2026 23:42:20</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 21.8.2026 1:56:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5329,51 +5329,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 28.7.2026 23:42:20</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 21.8.2026 1:56:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6477,51 +6477,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 28.7.2026 23:42:20</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 21.8.2026 1:56:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7162,84 +7162,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička ve strojírenství, 28.7.2026 23:42:20</w:t>
+        <w:t>Servisní technik/technička ve strojírenství, 21.8.2026 1:56:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="263C52A5"/>
+    <w:nsid w:val="165DE954"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7325,51 +7325,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F8D8CE3"/>
+    <w:nsid w:val="77C79AFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>