--- v0 (2026-04-17)
+++ v1 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A01F76B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A01F76B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A01F76B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D27AFBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D27AFBB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D27AFBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 17.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 18.4.2026 0:59:02</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 28.5.2026 5:38:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -859,51 +859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria a způsoby hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 18.4.2026 0:59:02</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 28.5.2026 5:38:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2012,51 +2012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 18.4.2026 0:59:02</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 28.5.2026 5:38:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3091,51 +3091,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 18.4.2026 0:59:02</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 28.5.2026 5:38:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4170,51 +4170,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 18.4.2026 0:59:02</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 28.5.2026 5:38:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4675,51 +4675,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 18.4.2026 0:59:02</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 28.5.2026 5:38:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6416,51 +6416,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 18.4.2026 0:59:02</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 28.5.2026 5:38:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7472,51 +7472,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 18.4.2026 0:59:03</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 28.5.2026 5:38:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8219,51 +8219,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 80 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 18.4.2026 0:59:03</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 28.5.2026 5:38:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8736,84 +8736,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborná škola ekonomických studií, Střední průmyslová škola potravinářských technologií a Střední odborná škola přírodovědná a veterinární, Praha 2, Podskalská 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 18.4.2026 0:59:03</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 28.5.2026 5:38:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1BDD2FD8"/>
+    <w:nsid w:val="7561DFA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8899,51 +8899,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="296FB68D"/>
+    <w:nsid w:val="4AA14AB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9029,51 +9029,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="199440ED"/>
+    <w:nsid w:val="7AD07F95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>