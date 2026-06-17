--- v1 (2026-05-28)
+++ v2 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D27AFBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D27AFBB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D27AFBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R9CAB848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR9CAB848" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR9CAB848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 17.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 28.5.2026 5:38:52</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 17.6.2026 15:58:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -859,51 +859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria a způsoby hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 28.5.2026 5:38:52</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 17.6.2026 15:58:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2012,51 +2012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 28.5.2026 5:38:52</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 17.6.2026 15:58:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3091,51 +3091,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 28.5.2026 5:38:52</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 17.6.2026 15:58:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4170,51 +4170,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 28.5.2026 5:38:52</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 17.6.2026 15:58:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4675,51 +4675,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 28.5.2026 5:38:52</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 17.6.2026 15:58:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6416,51 +6416,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 28.5.2026 5:38:52</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 17.6.2026 15:58:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7472,51 +7472,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 28.5.2026 5:38:52</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 17.6.2026 15:58:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8219,51 +8219,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 80 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 28.5.2026 5:38:53</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 17.6.2026 15:58:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8736,84 +8736,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborná škola ekonomických studií, Střední průmyslová škola potravinářských technologií a Střední odborná škola přírodovědná a veterinární, Praha 2, Podskalská 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 28.5.2026 5:38:53</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 17.6.2026 15:58:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7561DFA3"/>
+    <w:nsid w:val="26E0C508"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8899,51 +8899,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4AA14AB8"/>
+    <w:nsid w:val="1293FB9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9029,51 +9029,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7AD07F95"/>
+    <w:nsid w:val="2471D3EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>