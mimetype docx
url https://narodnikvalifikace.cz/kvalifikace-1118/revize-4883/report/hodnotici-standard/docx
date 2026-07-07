--- v2 (2026-06-17)
+++ v3 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R9CAB848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR9CAB848" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR9CAB848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R131BEF0C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR131BEF0C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR131BEF0C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 17.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 17.6.2026 15:58:12</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 7.7.2026 17:59:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -859,51 +859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria a způsoby hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 17.6.2026 15:58:12</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 7.7.2026 17:59:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2012,51 +2012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 17.6.2026 15:58:12</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 7.7.2026 17:59:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3091,51 +3091,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 17.6.2026 15:58:12</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 7.7.2026 17:59:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4170,51 +4170,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 17.6.2026 15:58:12</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 7.7.2026 17:59:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4675,51 +4675,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 17.6.2026 15:58:12</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 7.7.2026 17:59:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6416,51 +6416,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 17.6.2026 15:58:12</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 7.7.2026 17:59:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7472,51 +7472,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 17.6.2026 15:58:12</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 7.7.2026 17:59:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8219,51 +8219,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 80 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 17.6.2026 15:58:12</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 7.7.2026 17:59:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8736,84 +8736,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborná škola ekonomických studií, Střední průmyslová škola potravinářských technologií a Střední odborná škola přírodovědná a veterinární, Praha 2, Podskalská 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 17.6.2026 15:58:12</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 7.7.2026 17:59:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="26E0C508"/>
+    <w:nsid w:val="584FC008"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8899,51 +8899,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1293FB9F"/>
+    <w:nsid w:val="65AB8C23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9029,51 +9029,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2471D3EE"/>
+    <w:nsid w:val="3A175A03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>