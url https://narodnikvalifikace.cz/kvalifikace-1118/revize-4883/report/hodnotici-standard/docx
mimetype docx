--- v3 (2026-07-07)
+++ v4 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R131BEF0C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR131BEF0C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR131BEF0C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R340248B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR340248B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR340248B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 17.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 7.7.2026 17:59:02</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 31.7.2026 19:56:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -859,51 +859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria a způsoby hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 7.7.2026 17:59:02</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 31.7.2026 19:56:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2012,51 +2012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 7.7.2026 17:59:02</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 31.7.2026 19:56:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3091,51 +3091,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 7.7.2026 17:59:02</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 31.7.2026 19:56:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4170,51 +4170,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 7.7.2026 17:59:02</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 31.7.2026 19:56:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4675,51 +4675,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 7.7.2026 17:59:02</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 31.7.2026 19:56:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6416,51 +6416,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 7.7.2026 17:59:02</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 31.7.2026 19:56:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7472,51 +7472,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 7.7.2026 17:59:02</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 31.7.2026 19:56:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8219,51 +8219,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 80 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 7.7.2026 17:59:02</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 31.7.2026 19:56:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8736,84 +8736,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborná škola ekonomických studií, Střední průmyslová škola potravinářských technologií a Střední odborná škola přírodovědná a veterinární, Praha 2, Podskalská 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 7.7.2026 17:59:02</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 31.7.2026 19:56:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="584FC008"/>
+    <w:nsid w:val="45ED08CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8899,51 +8899,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65AB8C23"/>
+    <w:nsid w:val="318D844B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9029,51 +9029,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3A175A03"/>
+    <w:nsid w:val="0417D9CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>