--- v4 (2026-07-31)
+++ v5 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R340248B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR340248B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR340248B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R526E260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR526E260" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR526E260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 17.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 31.7.2026 19:56:40</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 20.8.2026 21:05:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -859,51 +859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria a způsoby hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 31.7.2026 19:56:40</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 20.8.2026 21:05:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2012,51 +2012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 31.7.2026 19:56:40</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 20.8.2026 21:05:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3091,51 +3091,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 31.7.2026 19:56:40</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 20.8.2026 21:05:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4170,51 +4170,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 31.7.2026 19:56:40</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 20.8.2026 21:05:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4675,51 +4675,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 31.7.2026 19:56:40</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 20.8.2026 21:05:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6416,51 +6416,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 31.7.2026 19:56:40</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 20.8.2026 21:05:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7472,51 +7472,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 31.7.2026 19:56:40</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 20.8.2026 21:05:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8219,51 +8219,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 80 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 31.7.2026 19:56:40</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 20.8.2026 21:05:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8736,84 +8736,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborná škola ekonomických studií, Střední průmyslová škola potravinářských technologií a Střední odborná škola přírodovědná a veterinární, Praha 2, Podskalská 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 31.7.2026 19:56:40</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 20.8.2026 21:05:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="45ED08CB"/>
+    <w:nsid w:val="17928532"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8899,51 +8899,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="318D844B"/>
+    <w:nsid w:val="637AC937"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9029,51 +9029,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0417D9CF"/>
+    <w:nsid w:val="4E562B80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>