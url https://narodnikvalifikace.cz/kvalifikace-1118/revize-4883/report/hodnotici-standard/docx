--- v5 (2026-08-20)
+++ v6 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R526E260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR526E260" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR526E260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E328388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E328388" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E328388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 17.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 20.8.2026 21:05:14</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 9.9.2026 23:04:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -859,51 +859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria a způsoby hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 20.8.2026 21:05:14</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 9.9.2026 23:04:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2012,51 +2012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 20.8.2026 21:05:14</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 9.9.2026 23:04:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3091,51 +3091,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 20.8.2026 21:05:14</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 9.9.2026 23:04:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4170,51 +4170,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 20.8.2026 21:05:14</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 9.9.2026 23:04:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4675,51 +4675,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 20.8.2026 21:05:14</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 9.9.2026 23:04:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6416,51 +6416,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 20.8.2026 21:05:14</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 9.9.2026 23:04:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7472,51 +7472,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 20.8.2026 21:05:14</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 9.9.2026 23:04:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8219,51 +8219,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 80 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 20.8.2026 21:05:14</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 9.9.2026 23:04:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8736,84 +8736,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborná škola ekonomických studií, Střední průmyslová škola potravinářských technologií a Střední odborná škola přírodovědná a veterinární, Praha 2, Podskalská 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 20.8.2026 21:05:14</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 9.9.2026 23:04:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="17928532"/>
+    <w:nsid w:val="677F52C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8899,51 +8899,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="637AC937"/>
+    <w:nsid w:val="147214A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9029,51 +9029,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4E562B80"/>
+    <w:nsid w:val="5043ED9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>