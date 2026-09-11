--- v6 (2026-08-21)
+++ v7 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3BB2422F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3BB2422F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3BB2422F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7C4B457C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7C4B457C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7C4B457C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.07.2016 do: 18.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník v administrativě, 22.8.2026 0:06:12</w:t>
+        <w:t>Pracovník v administrativě, 11.9.2026 20:13:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1753,51 +1753,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník v administrativě, 22.8.2026 0:06:12</w:t>
+        <w:t>Pracovník v administrativě, 11.9.2026 20:13:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2726,51 +2726,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník v administrativě, 22.8.2026 0:06:12</w:t>
+        <w:t>Pracovník v administrativě, 11.9.2026 20:13:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4431,51 +4431,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 10 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník v administrativě, 22.8.2026 0:06:12</w:t>
+        <w:t>Pracovník v administrativě, 11.9.2026 20:13:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4661,51 +4661,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1,5 až 2,5 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník v administrativě, 22.8.2026 0:06:12</w:t>
+        <w:t>Pracovník v administrativě, 11.9.2026 20:13:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5290,84 +5290,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník v administrativě, 22.8.2026 0:06:12</w:t>
+        <w:t>Pracovník v administrativě, 11.9.2026 20:13:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="39FAE86C"/>
+    <w:nsid w:val="2BEFBE8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5453,51 +5453,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E589426"/>
+    <w:nsid w:val="5722A0EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>