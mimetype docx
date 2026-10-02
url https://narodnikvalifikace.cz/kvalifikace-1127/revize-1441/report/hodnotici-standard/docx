--- v7 (2026-09-11)
+++ v8 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7C4B457C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7C4B457C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7C4B457C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R51A27A09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR51A27A09" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR51A27A09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.07.2016 do: 18.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník v administrativě, 11.9.2026 20:13:53</w:t>
+        <w:t>Pracovník v administrativě, 2.10.2026 3:50:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1753,51 +1753,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník v administrativě, 11.9.2026 20:13:53</w:t>
+        <w:t>Pracovník v administrativě, 2.10.2026 3:50:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2726,51 +2726,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník v administrativě, 11.9.2026 20:13:53</w:t>
+        <w:t>Pracovník v administrativě, 2.10.2026 3:50:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4431,51 +4431,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 10 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník v administrativě, 11.9.2026 20:13:53</w:t>
+        <w:t>Pracovník v administrativě, 2.10.2026 3:50:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4661,51 +4661,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1,5 až 2,5 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník v administrativě, 11.9.2026 20:13:54</w:t>
+        <w:t>Pracovník v administrativě, 2.10.2026 3:50:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5290,84 +5290,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník v administrativě, 11.9.2026 20:13:54</w:t>
+        <w:t>Pracovník v administrativě, 2.10.2026 3:50:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2BEFBE8C"/>
+    <w:nsid w:val="6C591658"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5453,51 +5453,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5722A0EC"/>
+    <w:nsid w:val="28E7E00F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>