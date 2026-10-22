--- v8 (2026-10-02)
+++ v9 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R51A27A09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR51A27A09" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR51A27A09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B9C57E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B9C57E7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B9C57E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.07.2016 do: 18.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník v administrativě, 2.10.2026 3:50:27</w:t>
+        <w:t>Pracovník v administrativě, 22.10.2026 10:16:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1753,51 +1753,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník v administrativě, 2.10.2026 3:50:27</w:t>
+        <w:t>Pracovník v administrativě, 22.10.2026 10:16:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2726,51 +2726,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník v administrativě, 2.10.2026 3:50:27</w:t>
+        <w:t>Pracovník v administrativě, 22.10.2026 10:16:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2862,79 +2862,79 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="7742" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="7512" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7195" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6964" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -2946,51 +2946,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jeden z následujících požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7195" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6964" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -3002,51 +3002,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7195" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6964" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -3054,58 +3054,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Minimálně střední vzdělání s maturitní zkouškou a alespoň 5 let praxe jako lektor vzdělávání pro oblast administrativy</w:t>
+        <w:t>Minimálně střední vzdělání s maturitní zkouškou a alespoň 5 let praxe jako lektor vzdělávání pro oblast administrativy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7195" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6964" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -3113,58 +3113,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Střední vzdělání s maturitní zkouškou ekonomického směru a alespoň 5 let praxe ve vedoucí funkci v administrativě</w:t>
+        <w:t>Střední vzdělání s maturitní zkouškou ekonomického směru a alespoň 5 let praxe ve vedoucí funkci v administrativě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7195" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6964" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -3172,58 +3172,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vyšší odborné vzdělání a alespoň 5 let praxe ve vedoucí funkci v administrativě</w:t>
+        <w:t>Vyšší odborné vzdělání a alespoň 5 let praxe ve vedoucí funkci v administrativě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7195" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6964" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -3231,58 +3231,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vysokoškolské vzdělání a alespoň 5 let praxe ve vedoucí funkci v administrativě</w:t>
+        <w:t>Vysokoškolské vzdělání a alespoň 5 let praxe ve vedoucí funkci v administrativě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7195" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6964" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -3290,58 +3290,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Vysokoškolské vzdělání a alespoň 5 let praxe jako učitel písemné a elektronické komunikace </w:t>
+        <w:t xml:space="preserve">Vysokoškolské vzdělání a alespoň 5 let praxe jako učitel písemné a elektronické komunikace </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7195" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6964" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -3353,51 +3353,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7195" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6964" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -3409,51 +3409,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Další požadavky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7195" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6964" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -3461,58 +3461,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7195" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6964" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -3520,58 +3520,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7195" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6964" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -3583,51 +3583,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7195" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6964" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -3639,51 +3639,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7195" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6964" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -3695,51 +3695,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7195" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6964" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -3750,79 +3750,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo práce a sociálních věcí, www.mpsv.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="3954" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10123"/>
+        <w:framePr w:w="10766" w:h="3954" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9893"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10123"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9893"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3614" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10463"/>
+        <w:framePr w:w="10766" w:h="3614" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10233"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -3834,51 +3834,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Výpočetní technika vybavená operačním systémem, textovým editorem, tabulkovým procesorem, elektronickou poštou </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3614" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10463"/>
+        <w:framePr w:w="10766" w:h="3614" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10233"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -3890,51 +3890,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>a připojením k internetu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3614" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10463"/>
+        <w:framePr w:w="10766" w:h="3614" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10233"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -3946,51 +3946,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Psací potřeby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3614" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10463"/>
+        <w:framePr w:w="10766" w:h="3614" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10233"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4002,51 +4002,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Flash disk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3614" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10463"/>
+        <w:framePr w:w="10766" w:h="3614" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10233"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4058,51 +4058,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Kancelářská technika (skener, tiskárna, kopírka, fax, telefonní přístroj)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3614" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10463"/>
+        <w:framePr w:w="10766" w:h="3614" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10233"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4114,51 +4114,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Soubor 20 modelových situací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3614" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10463"/>
+        <w:framePr w:w="10766" w:h="3614" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10233"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4170,51 +4170,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Formuláře a doklady umožňující ověření všech kritérií</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3614" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10463"/>
+        <w:framePr w:w="10766" w:h="3614" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10233"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4226,51 +4226,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pravidla českého pravopisu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3614" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10463"/>
+        <w:framePr w:w="10766" w:h="3614" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10233"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4282,51 +4282,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3614" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10463"/>
+        <w:framePr w:w="10766" w:h="3614" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10233"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4337,79 +4337,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="14304"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="14074"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14304"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14074"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Doba přípravy na zkoušku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="14644"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="14414"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4431,51 +4431,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 10 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník v administrativě, 2.10.2026 3:50:27</w:t>
+        <w:t>Pracovník v administrativě, 22.10.2026 10:16:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4661,51 +4661,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1,5 až 2,5 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník v administrativě, 2.10.2026 3:50:27</w:t>
+        <w:t>Pracovník v administrativě, 22.10.2026 10:16:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5290,84 +5290,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník v administrativě, 2.10.2026 3:50:27</w:t>
+        <w:t>Pracovník v administrativě, 22.10.2026 10:16:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6C591658"/>
+    <w:nsid w:val="75EF148F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5453,51 +5453,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28E7E00F"/>
+    <w:nsid w:val="6EC216A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>