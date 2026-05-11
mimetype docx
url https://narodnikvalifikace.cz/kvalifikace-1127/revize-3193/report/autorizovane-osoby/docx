--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1AAA13CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1AAA13CF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1AAA13CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4ABEB03D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4ABEB03D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4ABEB03D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice v administrativě, 21.4.2026 1:38:58</w:t>
+        <w:t>Pracovník/pracovnice v administrativě, 11.5.2026 8:48:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -615,602 +615,656 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3642"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Holečkova 875/55, 15000 Praha 5 - Smíchov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4202"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4202"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4258"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4258"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Atrium, z.s.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4202"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4258"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Hlinná 94, 41201 Hlinná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4588"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4644"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Bonasus, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4588"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4644"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Platónova 3276/4, 14300 Praha 4 - Modřany</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5204"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5260"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Centrum služeb pro podnikání s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4202"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5204"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4258"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5260"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Platónova 3276/4, 14300 Praha 4 - Modřany</w:t>
+        <w:t>Fügnerovo náměstí 1866/5, 12000 Praha 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4819"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5821"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4875"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5877"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Centrum služeb pro podnikání s.r.o.</w:t>
+        <w:t>Element Consulting s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4819"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5821"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4875"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5877"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fügnerovo náměstí 1866/5, 12000 Praha 2</w:t>
+        <w:t>Na Poříčí 595, 73801 Frýdek-Místek - Frýdek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5435"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6437"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5491"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Element Consulting s.r.o.</w:t>
+        <w:t>Počítačová služba s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5435"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6437"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5491"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Na Poříčí 595, 73801 Frýdek-Místek - Frýdek</w:t>
+        <w:t>Stupkova 413/1a, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6052"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7054"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6108"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7110"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Počítačová služba s.r.o.</w:t>
+        <w:t>Rodinné centrum Pohádková Chaloupka, z.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6052"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7054"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6108"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7110"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stupkova 413/1a, 77900 Olomouc</w:t>
+        <w:t>Přestanov 141, 40317 Přestanov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6668"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7670"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6724"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7726"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rodinné centrum Pohádková Chaloupka, z.s.</w:t>
+        <w:t>Sdružení CEPAC - Morava, sdružení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6668"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7670"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6724"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7726"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Přestanov 141, 40317 Přestanov</w:t>
+        <w:t>Tovární 906/44, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7284"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8287"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7340"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8343"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sdružení CEPAC - Morava, sdružení</w:t>
+        <w:t>Střední odborná škola a Střední odborné učiliště, Kaplice, Pohorská 86</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7284"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8287"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7340"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8343"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tovární 906/44, 77900 Olomouc</w:t>
+        <w:t>Pohorská 86, 38241 Kaplice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7901"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8673"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7957"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8729"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední odborná škola a Střední odborné učiliště, Kaplice, Pohorská 86</w:t>
+        <w:t>Střední průmyslová škola a Obchodní akademie, Bruntál, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7901"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8673"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7957"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8729"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pohorská 86, 38241 Kaplice</w:t>
+        <w:t>Kavalcova 814/1, 79201 Bruntál</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8287"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9289"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8343"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9345"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední průmyslová škola a Obchodní akademie, Bruntál, příspěvková organizace</w:t>
+        <w:t>Střední škola Olgy Havlové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8287"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9289"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8343"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9345"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kavalcova 814/1, 79201 Bruntál</w:t>
+        <w:t>Obchodní 282, 54225 Janské Lázně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8903"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9906"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8959"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9962"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola Olgy Havlové</w:t>
+        <w:t>TRIGON CELOŽIVOTNÍ VZDĚLÁVÁNÍ, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8903"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9906"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8959"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9962"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
-          <w:rtl w:val="0"/>
-[...52 lines deleted...]
-          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Koterovská 345/16, 32600 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice v administrativě, 21.4.2026 1:38:58</w:t>
+        <w:t>Pracovník/pracovnice v administrativě, 11.5.2026 8:48:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>