--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4ABEB03D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4ABEB03D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4ABEB03D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R56C77E6B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR56C77E6B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR56C77E6B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice v administrativě, 11.5.2026 8:48:51</w:t>
+        <w:t>Pracovník/pracovnice v administrativě, 31.5.2026 9:48:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1220,51 +1220,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Koterovská 345/16, 32600 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice v administrativě, 11.5.2026 8:48:51</w:t>
+        <w:t>Pracovník/pracovnice v administrativě, 31.5.2026 9:48:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>