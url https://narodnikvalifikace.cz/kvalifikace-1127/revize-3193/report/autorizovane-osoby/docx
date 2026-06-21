--- v2 (2026-05-31)
+++ v3 (2026-06-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R56C77E6B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR56C77E6B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR56C77E6B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3862A3DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3862A3DB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3862A3DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice v administrativě, 31.5.2026 9:48:03</w:t>
+        <w:t>Pracovník/pracovnice v administrativě, 21.6.2026 16:51:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1220,51 +1220,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Koterovská 345/16, 32600 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice v administrativě, 31.5.2026 9:48:03</w:t>
+        <w:t>Pracovník/pracovnice v administrativě, 21.6.2026 16:51:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>