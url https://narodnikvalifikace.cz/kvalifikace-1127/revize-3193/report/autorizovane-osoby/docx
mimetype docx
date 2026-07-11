--- v3 (2026-06-21)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3862A3DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3862A3DB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3862A3DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A434CC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A434CC6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A434CC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice v administrativě, 21.6.2026 16:51:25</w:t>
+        <w:t>Pracovník/pracovnice v administrativě, 11.7.2026 23:08:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1220,51 +1220,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Koterovská 345/16, 32600 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice v administrativě, 21.6.2026 16:51:25</w:t>
+        <w:t>Pracovník/pracovnice v administrativě, 11.7.2026 23:08:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>