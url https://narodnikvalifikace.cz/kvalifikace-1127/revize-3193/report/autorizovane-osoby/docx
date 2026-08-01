--- v4 (2026-07-11)
+++ v5 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A434CC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A434CC6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A434CC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1DB1923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1DB1923" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1DB1923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice v administrativě, 11.7.2026 23:08:59</w:t>
+        <w:t>Pracovník/pracovnice v administrativě, 1.8.2026 12:17:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1220,51 +1220,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Koterovská 345/16, 32600 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice v administrativě, 11.7.2026 23:08:59</w:t>
+        <w:t>Pracovník/pracovnice v administrativě, 1.8.2026 12:17:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>