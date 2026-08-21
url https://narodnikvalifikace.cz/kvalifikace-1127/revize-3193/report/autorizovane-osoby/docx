--- v5 (2026-08-01)
+++ v6 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1DB1923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1DB1923" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1DB1923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5DEEEE20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5DEEEE20" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5DEEEE20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice v administrativě, 1.8.2026 12:17:01</w:t>
+        <w:t>Pracovník/pracovnice v administrativě, 22.8.2026 1:10:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1220,51 +1220,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Koterovská 345/16, 32600 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice v administrativě, 1.8.2026 12:17:01</w:t>
+        <w:t>Pracovník/pracovnice v administrativě, 22.8.2026 1:10:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>