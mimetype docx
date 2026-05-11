--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1F4E947F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1F4E947F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1F4E947F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76CE2854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76CE2854" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76CE2854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 20.4.2026 1:03:09</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 11.5.2026 7:09:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 20.4.2026 1:03:09</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 11.5.2026 7:09:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2830,51 +2830,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 20.4.2026 1:03:09</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 11.5.2026 7:09:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3389,51 +3389,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 20.4.2026 1:03:09</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 11.5.2026 7:09:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13314,51 +13314,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 20.4.2026 1:03:09</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 11.5.2026 7:09:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23868,51 +23868,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybrány.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 20.4.2026 1:03:09</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 11.5.2026 7:09:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27629,51 +27629,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 20.4.2026 1:03:09</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 11.5.2026 7:09:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28580,51 +28580,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 20.4.2026 1:03:09</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 11.5.2026 7:09:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30212,51 +30212,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 20.4.2026 1:03:09</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 11.5.2026 7:09:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31423,84 +31423,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 20.4.2026 1:03:09</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 11.5.2026 7:09:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1D8BC8CC"/>
+    <w:nsid w:val="47D8A533"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31586,51 +31586,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2BFAAD52"/>
+    <w:nsid w:val="4213C151"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31716,51 +31716,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="38FD739F"/>
+    <w:nsid w:val="76F7FCEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31846,51 +31846,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4BA2EB1D"/>
+    <w:nsid w:val="3BC2BDE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31976,51 +31976,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5C157B72"/>
+    <w:nsid w:val="6DBD75B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>