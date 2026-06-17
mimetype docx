--- v1 (2026-05-11)
+++ v2 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76CE2854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76CE2854" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76CE2854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F7CEFB6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F7CEFB6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F7CEFB6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 11.5.2026 7:09:09</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 17.6.2026 15:11:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 11.5.2026 7:09:09</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 17.6.2026 15:11:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2830,51 +2830,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 11.5.2026 7:09:09</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 17.6.2026 15:11:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3389,51 +3389,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 11.5.2026 7:09:09</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 17.6.2026 15:11:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13314,51 +13314,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 11.5.2026 7:09:09</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 17.6.2026 15:11:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23868,51 +23868,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybrány.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 11.5.2026 7:09:09</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 17.6.2026 15:11:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27629,51 +27629,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 11.5.2026 7:09:09</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 17.6.2026 15:11:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28580,51 +28580,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 11.5.2026 7:09:09</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 17.6.2026 15:11:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30212,51 +30212,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 11.5.2026 7:09:09</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 17.6.2026 15:11:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31423,84 +31423,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 11.5.2026 7:09:09</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 17.6.2026 15:11:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="47D8A533"/>
+    <w:nsid w:val="53940238"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31586,51 +31586,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4213C151"/>
+    <w:nsid w:val="512DCB0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31716,51 +31716,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="76F7FCEF"/>
+    <w:nsid w:val="1AA4706F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31846,51 +31846,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3BC2BDE6"/>
+    <w:nsid w:val="605EB1B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31976,51 +31976,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6DBD75B2"/>
+    <w:nsid w:val="038AFA44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>