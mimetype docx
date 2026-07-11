--- v2 (2026-06-17)
+++ v3 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F7CEFB6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F7CEFB6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F7CEFB6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5123E069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5123E069" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5123E069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 17.6.2026 15:11:08</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 11.7.2026 5:24:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 17.6.2026 15:11:08</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 11.7.2026 5:24:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2830,51 +2830,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 17.6.2026 15:11:08</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 11.7.2026 5:24:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3389,51 +3389,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 17.6.2026 15:11:08</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 11.7.2026 5:24:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13314,51 +13314,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 17.6.2026 15:11:08</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 11.7.2026 5:24:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23868,51 +23868,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybrány.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 17.6.2026 15:11:08</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 11.7.2026 5:24:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27629,51 +27629,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 17.6.2026 15:11:08</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 11.7.2026 5:24:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28580,51 +28580,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 17.6.2026 15:11:09</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 11.7.2026 5:24:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30212,51 +30212,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 17.6.2026 15:11:09</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 11.7.2026 5:24:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31423,84 +31423,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 17.6.2026 15:11:09</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 11.7.2026 5:24:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="53940238"/>
+    <w:nsid w:val="4B5C1C62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31586,51 +31586,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="512DCB0E"/>
+    <w:nsid w:val="2B66D8F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31716,51 +31716,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1AA4706F"/>
+    <w:nsid w:val="1A72A5FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31846,51 +31846,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="605EB1B7"/>
+    <w:nsid w:val="172A1383"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31976,51 +31976,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="038AFA44"/>
+    <w:nsid w:val="6D2500C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>