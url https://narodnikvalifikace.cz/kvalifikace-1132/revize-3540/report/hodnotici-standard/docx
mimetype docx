--- v3 (2026-07-11)
+++ v4 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5123E069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5123E069" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5123E069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1117E293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1117E293" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1117E293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -738,68 +738,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Platnost standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2928" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8820"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 11.7.2026 5:24:44</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 31.7.2026 15:03:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -1868,68 +1868,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12638"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 11.7.2026 5:24:44</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 31.7.2026 15:03:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -2819,68 +2819,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11868"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 11.7.2026 5:24:44</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 31.7.2026 15:03:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -3378,68 +3378,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5802"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 11.7.2026 5:24:44</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 31.7.2026 15:03:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -13303,68 +13303,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>politika.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15526"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 11.7.2026 5:24:44</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 31.7.2026 15:03:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -23857,68 +23857,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>budou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="15484"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybrány.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 11.7.2026 5:24:44</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 31.7.2026 15:03:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -27618,68 +27618,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 11.7.2026 5:24:44</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 31.7.2026 15:03:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -28569,68 +28569,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 11.7.2026 5:24:44</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 31.7.2026 15:03:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -30201,68 +30201,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 11.7.2026 5:24:44</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 31.7.2026 15:03:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -31412,95 +31412,95 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 11.7.2026 5:24:44</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 31.7.2026 15:03:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4B5C1C62"/>
+    <w:nsid w:val="37475542"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31586,51 +31586,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B66D8F5"/>
+    <w:nsid w:val="55F3386D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31716,51 +31716,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1A72A5FF"/>
+    <w:nsid w:val="418B55E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31846,51 +31846,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="172A1383"/>
+    <w:nsid w:val="17C0ED4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31976,51 +31976,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6D2500C6"/>
+    <w:nsid w:val="7206B576"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>