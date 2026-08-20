--- v4 (2026-07-31)
+++ v5 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1117E293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1117E293" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1117E293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A0160D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A0160D6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A0160D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 31.7.2026 15:03:56</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 20.8.2026 20:53:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 31.7.2026 15:03:56</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 20.8.2026 20:53:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2830,51 +2830,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 31.7.2026 15:03:56</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 20.8.2026 20:53:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3389,51 +3389,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 31.7.2026 15:03:56</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 20.8.2026 20:53:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13314,51 +13314,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 31.7.2026 15:03:56</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 20.8.2026 20:53:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23868,51 +23868,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybrány.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 31.7.2026 15:03:56</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 20.8.2026 20:53:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27629,51 +27629,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 31.7.2026 15:03:56</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 20.8.2026 20:53:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28580,51 +28580,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 31.7.2026 15:03:56</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 20.8.2026 20:53:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30212,51 +30212,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 31.7.2026 15:03:56</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 20.8.2026 20:53:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31423,84 +31423,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 31.7.2026 15:03:56</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 20.8.2026 20:53:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="37475542"/>
+    <w:nsid w:val="7E3273F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31586,51 +31586,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55F3386D"/>
+    <w:nsid w:val="0EA4B756"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31716,51 +31716,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="418B55E3"/>
+    <w:nsid w:val="64CA2F1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31846,51 +31846,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="17C0ED4E"/>
+    <w:nsid w:val="3B3A3191"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31976,51 +31976,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7206B576"/>
+    <w:nsid w:val="085A7ADA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>