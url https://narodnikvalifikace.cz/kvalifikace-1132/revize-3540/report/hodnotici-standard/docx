--- v5 (2026-08-20)
+++ v6 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A0160D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A0160D6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A0160D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3AD44F3F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3AD44F3F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3AD44F3F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -738,68 +738,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Platnost standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2928" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8820"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 20.8.2026 20:53:42</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 9.9.2026 23:04:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -1868,68 +1868,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12638"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 20.8.2026 20:53:42</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 9.9.2026 23:04:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -2819,68 +2819,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11868"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 20.8.2026 20:53:42</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 9.9.2026 23:04:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -3378,68 +3378,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5802"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 20.8.2026 20:53:42</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 9.9.2026 23:04:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -13303,68 +13303,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>politika.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15526"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 20.8.2026 20:53:42</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 9.9.2026 23:04:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -23857,68 +23857,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>budou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="15484"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybrány.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 20.8.2026 20:53:42</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 9.9.2026 23:04:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -27618,68 +27618,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 20.8.2026 20:53:42</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 9.9.2026 23:04:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -28569,68 +28569,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 20.8.2026 20:53:42</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 9.9.2026 23:04:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -30201,68 +30201,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 20.8.2026 20:53:42</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 9.9.2026 23:04:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -31412,95 +31412,95 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 20.8.2026 20:53:42</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 9.9.2026 23:04:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7E3273F7"/>
+    <w:nsid w:val="596BBB34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31586,51 +31586,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0EA4B756"/>
+    <w:nsid w:val="0E410547"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31716,51 +31716,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="64CA2F1E"/>
+    <w:nsid w:val="7F4C0798"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31846,51 +31846,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3B3A3191"/>
+    <w:nsid w:val="2054340E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31976,51 +31976,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="085A7ADA"/>
+    <w:nsid w:val="16D79730"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>