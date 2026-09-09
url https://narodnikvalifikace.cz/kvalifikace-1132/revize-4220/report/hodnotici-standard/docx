--- v5 (2026-08-20)
+++ v6 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D82ACC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D82ACC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D82ACC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1228E381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1228E381" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1228E381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -738,68 +738,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Platnost standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="4283" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8820"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 19.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 20.8.2026 14:44:23</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 9.9.2026 22:10:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -1706,68 +1706,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11734"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 20.8.2026 14:44:23</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 9.9.2026 22:10:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -2713,68 +2713,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12475"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 20.8.2026 14:44:23</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 9.9.2026 22:10:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -3272,68 +3272,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6032"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 20.8.2026 14:44:23</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 9.9.2026 22:10:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -3419,95 +3419,95 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="13487" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="13717" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P34"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Organizační a metodické pokyny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2494"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pokyny k realizaci zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P36"/>
-        <w:framePr w:w="10766" w:h="12806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="13037" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2839"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -13536,69 +13536,375 @@
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9859" w:y="15411"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15641"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérií</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="628" w:y="15641"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>b),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="921" w:y="15641"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>c),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="15641"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>d)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1440" w:y="15641"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>připraví</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2164" w:y="15641"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3364" w:y="15641"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoba</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3969" w:y="15641"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4252" w:y="15641"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>titulních</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5001" w:y="15641"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>listů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1412" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5414" w:y="15641"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>monografických</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6868" w:y="15641"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>děl</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7195" w:y="15641"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7368" w:y="15641"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7651" w:y="15641"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>titulních</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8400" w:y="15641"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>listů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1191" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8812" w:y="15641"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pokračujících</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10046" w:y="15641"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>děl,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 20.8.2026 14:44:23</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 9.9.2026 22:10:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -13684,10628 +13990,10696 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="13502" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="13733" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P36"/>
-        <w:framePr w:w="10766" w:h="13502" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="13733" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
-[...16 lines deleted...]
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="628" w:y="2154"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>díla</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="408" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>musí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="897" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>být</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vydána</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1924" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2208" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>území</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2812" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3158" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3331" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3489" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>českém</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4233" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jazyce,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4915" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5260" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6052" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bude</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6556" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vybráno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7324" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7483" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8208" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8865" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>b)1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9211" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>monografické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10468" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2385"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="201" w:y="2385"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pokračující</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="2385"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dílo,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1660" w:y="2385"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2006" w:y="2385"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2731" w:y="2385"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3388" w:y="2385"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>c)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3614" w:y="2385"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jedno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4161" w:y="2385"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pokračující</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5184" w:y="2385"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dílo,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5620" w:y="2385"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5966" w:y="2385"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6691" w:y="2385"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7348" w:y="2385"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>d)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7584" w:y="2385"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jedno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8131" w:y="2385"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>monografické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9388" w:y="2385"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nebo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2615"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pokračující</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1051" w:y="2615"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dílo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2850"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3085"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>OVLÁDÁNÍ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="2165" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1094" w:y="3085"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>AUTOMATIZOVANÉHO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3302" w:y="3085"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>KNIHOVNÍHO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4622" w:y="3085"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>SYSTÉMU</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3321"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="398" w:y="3321"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1123" w:y="3321"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kompetence</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2270" w:y="3321"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ovládání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1647" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3129" w:y="3321"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>automatizovaného</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4819" w:y="3321"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>knihovního</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5841" w:y="3321"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>systému</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6643" w:y="3321"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="3321"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nutné,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7473" w:y="3321"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>aby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7852" w:y="3321"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9052" w:y="3321"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoba</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9657" w:y="3321"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>byla</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3551"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>obeznámena</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1238" w:y="3551"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1396" w:y="3551"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tím,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1790" w:y="3551"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>že</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2059" w:y="3551"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>všechny</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1421" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2851" w:y="3551"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>automatizované</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4315" w:y="3551"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>systémy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5107" w:y="3551"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pracují</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5764" w:y="3551"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6048" w:y="3551"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>principu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6806" w:y="3551"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>modulárního</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7972" w:y="3551"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>propojení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8865" w:y="3551"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9038" w:y="3551"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pokrývají</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9897" w:y="3551"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>agendy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3781"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>provozu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="796" w:y="3781"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>knihovny.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1699" w:y="3781"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Obecné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2457" w:y="3781"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>popsání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3225" w:y="3781"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>může</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3772" w:y="3781"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>být</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4099" w:y="3781"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vztaženo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4958" w:y="3781"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ke</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5227" w:y="3781"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>konkrétnímu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1700" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6384" w:y="3781"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>automatizovanému</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8126" w:y="3781"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>knihovnímu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9206" w:y="3781"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>systému.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10065" w:y="3781"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4012"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>rámci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="576" w:y="4012"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kompetence</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1723" w:y="4012"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="4012"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prokazuje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3446" w:y="4012"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>znalost</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4137" w:y="4012"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>agend,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4804" w:y="4012"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>které</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5308" w:y="4012"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>lze</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5625" w:y="4012"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pokrýt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1580" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6230" w:y="4012"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>automatizovaným</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7852" w:y="4012"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>provozem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8841" w:y="4012"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dále</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9312" w:y="4012"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4242"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prokazuje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="950" w:y="4242"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1838" w:y="4242"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="4242"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>povědomí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="4242"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3182" w:y="4242"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tom,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3628" w:y="4242"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>že</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3897" w:y="4242"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kromě</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4512" w:y="4242"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zabezpečení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5702" w:y="4242"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>provozu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6470" w:y="4242"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jsou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6897" w:y="4242"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1589" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7056" w:y="4242"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>automatizovaném</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8688" w:y="4242"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>knihovním</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9657" w:y="4242"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>systému</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4473"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dostupná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="907" w:y="4473"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>data</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1353" w:y="4473"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1526" w:y="4473"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>provozu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2294" w:y="4473"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>knihovny,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3196" w:y="4473"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>např.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3710" w:y="4473"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kvantitativní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4824" w:y="4473"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ukazatele</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5736" w:y="4473"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5908" w:y="4473"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>počtu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6456" w:y="4473"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6628" w:y="4473"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>typu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7065" w:y="4473"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dokumentů,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8164" w:y="4473"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uživatelů,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9067" w:y="4473"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výpůjček</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9902" w:y="4473"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10075" w:y="4473"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jaké</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4703"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>možnosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="888" w:y="4703"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1233" w:y="4703"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>organizaci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2203" w:y="4703"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>práce</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2760" w:y="4703"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2918" w:y="4703"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>knihovně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3777" w:y="4703"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tato</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4171" w:y="4703"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>data</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4617" w:y="4703"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>poskytují.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5520" w:y="4703"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5889" w:y="4703"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6614" w:y="4703"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kompetence</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7761" w:y="4703"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nejsou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8409" w:y="4703"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nutné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8966" w:y="4703"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>žádné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9571" w:y="4703"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>speciální</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4933"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pomůcky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="888" w:y="4933"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kromě</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1502" w:y="4933"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>psacích</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2251" w:y="4933"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>potřeb.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5169"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1412" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5404"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>VYHLEDÁVÁNÍ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1964" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1483" w:y="5404"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>BIBLIOGRAFICKÝCH</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3489" w:y="5404"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1988" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3681" w:y="5404"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>FAKTOGRAFICKÝCH</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5712" w:y="5404"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>INFORMACÍ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6888" w:y="5404"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7080" w:y="5404"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>JEJICH</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7814" w:y="5404"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>OVĚŘOVNÁNÍ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5639"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="398" w:y="5639"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1123" w:y="5639"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kompetence</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2270" w:y="5639"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vyhledávání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1378" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3427" w:y="5639"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bibliografických</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4848" w:y="5639"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5020" w:y="5639"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>faktografických</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6408" w:y="5639"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>informací</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7286" w:y="5639"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7459" w:y="5639"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jejich</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7972" w:y="5639"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověřování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8908" w:y="5639"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9124" w:y="5639"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nutné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9681" w:y="5639"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>připravit</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5869"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>100</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="422" w:y="5869"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kopií</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="902" w:y="5869"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>titulních</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1651" w:y="5869"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>listů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2064" w:y="5869"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>českých</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2841" w:y="5869"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>monografií</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3844" w:y="5869"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1191" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4017" w:y="5869"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pokračujících</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5251" w:y="5869"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>děl</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5577" w:y="5869"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vydaných</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6480" w:y="5869"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6638" w:y="5869"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>různých</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7396" w:y="5869"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>obdobích</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8275" w:y="5869"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>19.,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8668" w:y="5869"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>20.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9004" w:y="5869"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9177" w:y="5869"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>21.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9513" w:y="5869"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>stol.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6105"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="187" w:y="6105"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>této</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="580" w:y="6105"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>struktuře:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6340"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>70</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="312" w:y="6340"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>%</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1412" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="547" w:y="6340"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>monografických</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2001" w:y="6340"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zdrojů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6575"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="312" w:y="6575"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>%</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="547" w:y="6575"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pokračující</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1569" w:y="6575"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zdrojů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6810"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="140" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7045"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Z</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="211" w:y="7045"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hlediska</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1469" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="7045"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>chronologického</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2515" w:y="7045"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2784" w:y="7045"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>musí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3273" w:y="7045"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jednat</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3878" w:y="7045"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4051" w:y="7045"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>titulní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4588" w:y="7045"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>listy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4992" w:y="7045"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dokumentů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7281"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="312" w:y="7281"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>%</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="547" w:y="7281"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dokumentů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1593" w:y="7281"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vydávaných</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2707" w:y="7281"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2865" w:y="7281"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>letech</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3456" w:y="7281"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>1850</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3902" w:y="7281"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4017" w:y="7281"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>1900</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7516"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="312" w:y="7516"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>%</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="547" w:y="7516"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dokumentů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1593" w:y="7516"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vydávaných</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2707" w:y="7516"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2865" w:y="7516"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>letech</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3456" w:y="7516"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>1901</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3902" w:y="7516"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4017" w:y="7516"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>1950</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7751"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="312" w:y="7751"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>%</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="547" w:y="7751"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dokumentů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1593" w:y="7751"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vydávaných</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2707" w:y="7751"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2865" w:y="7751"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>letech</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3456" w:y="7751"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>1951</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3902" w:y="7751"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4017" w:y="7751"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>2010</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7986"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>60</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="312" w:y="7986"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>%</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="547" w:y="7986"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dokumentů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1593" w:y="7986"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vydaných</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2496" w:y="7986"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>2010</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3000" w:y="7986"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3172" w:y="7986"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3345" w:y="7986"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>novějších</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8221"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="398" w:y="8221"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="8221"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>musí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="8221"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>být</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2006" w:y="8221"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>každé</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2596" w:y="8221"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>chronologické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3888" w:y="8221"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hledisko</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4680" w:y="8221"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zastoupeno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5769" w:y="8221"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nejméně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6595" w:y="8221"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jedním</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7252" w:y="8221"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>titulním</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7953" w:y="8221"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>listem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8457"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8692"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="864" w:y="8692"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>není</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="8692"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2044" w:y="8692"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>informován</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3091" w:y="8692"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3264" w:y="8692"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tom,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3710" w:y="8692"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jaké</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4137" w:y="8692"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>konkrétní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5016" w:y="8692"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dokumenty</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6052" w:y="8692"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>budou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6667" w:y="8692"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vybrány.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7478" w:y="8692"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jednotlivé</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8433" w:y="8692"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dokumenty</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9470" w:y="8692"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9686" w:y="8692"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>možné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8922"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>využít</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="609" w:y="8922"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>opakovaně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1646" w:y="8922"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="8922"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>různých</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2563" w:y="8922"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>okruzích</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3374" w:y="8922"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4075" w:y="8922"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Seznam</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4867" w:y="8922"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dokumentů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5913" w:y="8922"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>využitelných</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7060" w:y="8922"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7406" w:y="8922"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8131" w:y="8922"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>konkrétního</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9230" w:y="8922"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9888" w:y="8922"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9153"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>součástí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="9153"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>přípravy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1608" w:y="9153"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušky.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2443" w:y="9153"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tam,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2956" w:y="9153"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kde</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3336" w:y="9153"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jsou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3763" w:y="9153"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tyto</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4142" w:y="9153"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dokumenty</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5179" w:y="9153"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>při</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5462" w:y="9153"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6321" w:y="9153"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>využity,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7046" w:y="9153"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7262" w:y="9153"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7435" w:y="9153"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>části</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7905" w:y="9153"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8683" w:y="9153"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uvedeno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="63" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9508" w:y="9153"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9614" w:y="9153"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kolik</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9383"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dokumentů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1075" w:y="9383"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>má</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1411" w:y="9383"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>být</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1737" w:y="9383"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="9383"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2620" w:y="9383"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kompetence</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3768" w:y="9383"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předloženo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9618"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9853"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Při</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="331" w:y="9853"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1056" w:y="9853"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1713" w:y="9853"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>d)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1948" w:y="9853"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vyhledávání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1421" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3105" w:y="9853"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>digitalizovaných</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4569" w:y="9853"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>děl</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4896" w:y="9853"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5054" w:y="9853"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>digitálních</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6009" w:y="9853"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>knihovnách</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7075" w:y="9853"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7291" w:y="9853"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeči</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8136" w:y="9853"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dostupný</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9004" w:y="9853"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jeden</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9552" w:y="9853"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>titulní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10089" w:y="9853"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>list</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1436" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10084"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>monografického</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1507" w:y="10084"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>díla</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1886" w:y="10084"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vydaného</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2808" w:y="10084"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3091" w:y="10084"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>území</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3696" w:y="10084"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>České</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4320" w:y="10084"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>republiky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5179" w:y="10084"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5352" w:y="10084"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5510" w:y="10084"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>českém</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6254" w:y="10084"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jazyce.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6936" w:y="10084"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7771" w:y="10084"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prokazuje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8692" w:y="10084"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8851" w:y="10084"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>rámci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9398" w:y="10084"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tohoto</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10012" w:y="10084"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10314"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>orientaci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="840" w:y="10314"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="998" w:y="10314"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>digitálních</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1953" w:y="10314"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>knihovnách</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3019" w:y="10314"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>budovaných</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4152" w:y="10314"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>českými</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4929" w:y="10314"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>institucemi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10549"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10785"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>DIGITÁLNÍ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1311" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1060" w:y="10785"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ZPRACOVÁNÍ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2414" w:y="10785"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>DOKUMENTŮ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11020"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="398" w:y="11020"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1123" w:y="11020"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kompetence</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2270" w:y="11020"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Digitální</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3048" w:y="11020"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zpracování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4084" w:y="11020"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dokumentů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5131" w:y="11020"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5304" w:y="11020"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5961" w:y="11020"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6196" w:y="11020"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>popíše</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6854" w:y="11020"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7656" w:y="11020"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>průběh</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8337" w:y="11020"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>digitalizace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9384" w:y="11020"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9556" w:y="11020"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vysvětlí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11250"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>základní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="11250"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pojmy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1420" w:y="11250"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1579" w:y="11250"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>oblasti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2212" w:y="11250"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>skenování:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3235" w:y="11250"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>rozlišení,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="11250"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>barevná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4872" w:y="11250"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hloubka,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5683" w:y="11250"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výstupní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6484" w:y="11250"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>grafické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7243" w:y="11250"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>formáty;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8020" w:y="11250"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8745" w:y="11250"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9403" w:y="11250"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>c)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9628" w:y="11250"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bude</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11481"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zaměřeno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="974" w:y="11481"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1325" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1257" w:y="11481"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zpřístupňování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1421" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2625" w:y="11481"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>digitalizovaných</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4089" w:y="11481"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dokumentů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5136" w:y="11481"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5294" w:y="11481"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>souvislosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6273" w:y="11481"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6432" w:y="11481"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorskými</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7454" w:y="11481"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>právy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11716"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11951"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ORIENTACE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="11951"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>VE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="2021" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1579" w:y="11951"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>SPECIALIZOVANÝCH</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1844" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3643" w:y="11951"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ELEKTRONICKÝCH</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1565" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5529" w:y="11951"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>INFORMAČNÍCH</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7137" w:y="11951"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ZDROJÍCH</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12186"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="398" w:y="12186"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1123" w:y="12186"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kompetence</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2270" w:y="12186"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3192" w:y="12186"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1522" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3460" w:y="12186"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>specializovaných</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5025" w:y="12186"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>elektronických</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6345" w:y="12186"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>informačních</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7545" w:y="12186"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zdrojích</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8246" w:y="12186"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8361" w:y="12186"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9019" w:y="12186"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9254" w:y="12186"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9427" w:y="12186"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="921" w:y="2154"/>
-[...33 lines deleted...]
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1440" w:y="2154"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9720" w:y="12186"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2164" w:y="2154"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12417"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3364" w:y="2154"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1228" w:y="12417"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3969" w:y="2154"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1833" w:y="12417"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>seznam</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2592" w:y="12417"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>webových</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3537" w:y="12417"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>adres</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="12417"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>portálů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4761" w:y="12417"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4920" w:y="12417"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prostředí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5764" w:y="12417"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>veřejného</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6700" w:y="12417"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>internetu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7536" w:y="12417"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7708" w:y="12417"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>národních</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8654" w:y="12417"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>elektronických</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12647"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>informačních</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1228" w:y="12647"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zdrojů,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1886" w:y="12647"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>které</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2390" w:y="12647"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>mohou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3057" w:y="12647"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>být</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3384" w:y="12647"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předmětem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4449" w:y="12647"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušky.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="140" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5284" w:y="12647"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Z</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5467" w:y="12647"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tohoto</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6081" w:y="12647"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>seznamu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6950" w:y="12647"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>budou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7564" w:y="12647"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7910" w:y="12647"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>účely</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8433" w:y="12647"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9211" w:y="12647"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vybrány</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9969" w:y="12647"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12877"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="854" w:y="12877"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1089" w:y="12877"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jeden</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1636" w:y="12877"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zdroj</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2126" w:y="12877"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2299" w:y="12877"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2644" w:y="12877"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3470" w:y="12877"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3705" w:y="12877"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tři</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3931" w:y="12877"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zdroje.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4588" w:y="12877"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4958" w:y="12877"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5683" w:y="12877"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6340" w:y="12877"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>c)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6566" w:y="12877"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vyhledává</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7521" w:y="12877"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8323" w:y="12877"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8592" w:y="12877"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>fondech</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9360" w:y="12877"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zahraničních</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13108"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>knihoven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="13108"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2164" w:y="13108"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoba</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2769" w:y="13108"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>připraví</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3494" w:y="13108"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>seznam</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4252" w:y="13108"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4536" w:y="13108"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dokumentů,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5635" w:y="13108"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5808" w:y="13108"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nichž</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6331" w:y="13108"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uvede</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6936" w:y="13108"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>klíčové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7617" w:y="13108"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>údaje:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8222" w:y="13108"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jméno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8827" w:y="13108"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autora,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9508" w:y="13108"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>název</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10099" w:y="13108"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>knihy,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13338"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>část</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="456" w:y="13338"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>názvu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1046" w:y="13338"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>knihy,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1627" w:y="13338"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ISBN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2150" w:y="13338"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(International</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3374" w:y="13338"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Standard</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4243" w:y="13338"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Book</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4756" w:y="13338"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Number,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5582" w:y="13338"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>mezinárodní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6739" w:y="13338"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>číslo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7209" w:y="13338"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>knihy).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7857" w:y="13338"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Při</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8160" w:y="13338"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověřování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9096" w:y="13338"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9753" w:y="13338"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9969" w:y="13338"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nutné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13569"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zadat</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="576" w:y="13569"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dva</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="955" w:y="13569"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>různé</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1512" w:y="13569"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>typy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="13569"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>klíčových</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2817" w:y="13569"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>údajů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3364" w:y="13569"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>směřujících</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4444" w:y="13569"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ke</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4713" w:y="13569"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dvěma</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5371" w:y="13569"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>různým</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6086" w:y="13569"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>monografiím.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7310" w:y="13569"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Výběr</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7891" w:y="13569"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>příkladů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8659" w:y="13569"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8928" w:y="13569"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>musí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9417" w:y="13569"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pohybovat</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10396" w:y="13569"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13799"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>rámci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="576" w:y="13799"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>aktuální</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1334" w:y="13799"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>knižní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1915" w:y="13799"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>produkce</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2793" w:y="13799"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vydané</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3494" w:y="13799"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nejdéle</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4195" w:y="13799"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4252" w:y="2154"/>
-[...67 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7195" w:y="2154"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4478" w:y="13799"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>let</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4747" w:y="13799"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zpětně,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5462" w:y="13799"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5808" w:y="13799"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>účely</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6331" w:y="13799"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7108" w:y="13799"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>budou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7723" w:y="13799"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vybrány</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8481" w:y="13799"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8654" w:y="13799"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dokumenty.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14034"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14269"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>VYTVÁŘENÍ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1219" w:y="14269"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>DATABÁZÍ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2251" w:y="14269"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>DIGITÁLNÍCH</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="413" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3571" w:y="14269"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>DAT</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14505"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="398" w:y="14505"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1123" w:y="14505"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kompetence</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2270" w:y="14505"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vytváření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3172" w:y="14505"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>databází</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3998" w:y="14505"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>digitálních</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4953" w:y="14505"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5289" w:y="14505"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5448" w:y="14505"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritériu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6105" w:y="14505"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6340" w:y="14505"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>popíše</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6998" w:y="14505"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7800" w:y="14505"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zabezpečení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8990" w:y="14505"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>přístupu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9768" w:y="14505"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9926" w:y="14505"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>libovolné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14735"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>databázi</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="840" w:y="14735"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>procesem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1776" w:y="14735"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autentizace,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2908" w:y="14735"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jeho</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3345" w:y="14735"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>princip</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3993" w:y="14735"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7368" w:y="2154"/>
-[...152 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1924" w:y="2385"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4166" w:y="14735"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>význam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4968" w:y="14735"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5337" w:y="14735"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6062" w:y="14735"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6720" w:y="14735"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6955" w:y="14735"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7756" w:y="14735"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vysvětlí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8481" w:y="14735"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2208" w:y="2385"/>
-[...33 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3158" w:y="2385"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8764" w:y="14735"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>obecném</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9643" w:y="14735"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>modulu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14965"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>strukturu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="864" w:y="14965"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>databáze</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1742" w:y="14965"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>digitálních</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2697" w:y="14965"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3033" w:y="14965"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3331" w:y="2385"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3206" w:y="14965"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vazby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3787" w:y="14965"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>mezi</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4267" w:y="14965"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jednotlivými</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5366" w:y="14965"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prvky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5904" w:y="14965"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>databáze.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6840" w:y="14965"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7209" w:y="14965"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7934" w:y="14965"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8592" w:y="14965"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>c)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8817" w:y="14965"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9619" w:y="14965"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>stručně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15196"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>popíše</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="686" w:y="15196"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>funkci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1267" w:y="15196"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jednotlivých</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2366" w:y="15196"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>typů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2803" w:y="15196"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>metadat</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3580" w:y="15196"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3753" w:y="15196"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>popisných,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4766" w:y="15196"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>technických,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1565" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5923" w:y="15196"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>administrativních,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7531" w:y="15196"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>strukturálních.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8841" w:y="15196"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9609" w:y="15196"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10267" w:y="15196"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>e)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15426"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bude</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="532" w:y="15426"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zaměřeno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1478" w:y="15426"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1761" w:y="15426"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>systémy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2553" w:y="15426"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>provozované</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3753" w:y="15426"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3489" w:y="2385"/>
-[...118 lines deleted...]
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7483" w:y="2385"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3912" w:y="15426"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4315" w:y="15426"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4507" w:y="15426"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8208" w:y="2385"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5232" w:y="15426"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8865" w:y="2385"/>
-[...815 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5764" w:y="3781"/>
+        <w:framePr w:w="140" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5889" w:y="15426"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>f)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6072" w:y="15426"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>popíše</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6729" w:y="15426"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7531" w:y="15426"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>některý</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8246" w:y="15426"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8404" w:y="15426"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>volně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8942" w:y="15426"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dostupných</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10022" w:y="15426"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nástrojů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15657"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6048" w:y="3781"/>
-[...9088 lines deleted...]
-        <w:t>e)</w:t>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="312" w:y="15657"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>měření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="993" w:y="15657"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>statistických</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2126" w:y="15657"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 20.8.2026 14:44:23</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 9.9.2026 22:10:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -24391,3312 +24765,2938 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="9734" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="9273" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P36"/>
-        <w:framePr w:w="10766" w:h="9734" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="9273" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
-[...135 lines deleted...]
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4507" w:y="2154"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2394"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Hodnocení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2629"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1402" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2865"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>KONCIPOVÁNÍ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1473" w:y="2865"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>OBSAHU</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2376" w:y="2865"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>DIGITÁLNÍ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3408" w:y="2865"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>KNIHOVNY</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3100"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>2x</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="297" w:y="3100"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ústní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="787" w:y="3100"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5232" w:y="2154"/>
-[...50 lines deleted...]
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6729" w:y="2154"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1512" w:y="3100"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>po</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1795" w:y="3100"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>100</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2188" w:y="3100"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bodech,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2956" w:y="3100"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>celkem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3648" w:y="3100"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>200</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4041" w:y="3100"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bodů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3335"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>1x</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="297" w:y="3335"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>praktické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1156" w:y="3335"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předvedení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2212" w:y="3335"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>100</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2606" w:y="3335"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bodů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3570"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Celkem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="763" w:y="3570"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>300</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1156" w:y="3570"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bodů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3805"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1335" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4041"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ORGANIZACE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1406" w:y="4041"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>DIGITÁLNÍHO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1311" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2740" w:y="4041"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ZPRACOVÁNÍ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="4041"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>DOKUMENTŮ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4276"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>3x</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="297" w:y="4276"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>praktické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1156" w:y="4276"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předvedení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2212" w:y="4276"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>po</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2496" w:y="4276"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>100</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2889" w:y="4276"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bodech,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3657" w:y="4276"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>celkem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4348" w:y="4276"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>300</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4742" w:y="4276"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bodů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4511"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>2x</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="297" w:y="4511"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ústní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="787" w:y="4511"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1512" w:y="4511"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>po</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1795" w:y="4511"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>100</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2188" w:y="4511"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bodech,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2956" w:y="4511"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>celkem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3648" w:y="4511"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>200</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4041" w:y="4511"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bodů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4746"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Celkem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="763" w:y="4746"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>500</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1156" w:y="4746"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bodů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4981"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5217"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>OVLÁDÁNÍ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="2165" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1094" w:y="5217"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>AUTOMATIZOVANÉHO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3302" w:y="5217"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>KNIHOVNÍHO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4622" w:y="5217"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>SYSTÉMU</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5452"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>2x</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="297" w:y="5452"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ústní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="787" w:y="5452"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1564" w:y="5452"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>100</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1958" w:y="5452"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bodů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5687"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Celkem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="763" w:y="5687"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>200</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1156" w:y="5687"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bodů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5922"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1412" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6157"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>VYHLEDÁVÁNÍ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1964" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1483" w:y="6157"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>BIBLIOGRAFICKÝCH</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3489" w:y="6157"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1988" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3681" w:y="6157"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>FAKTOGRAFICKÝCH</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5712" w:y="6157"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>INFORMACÍ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6888" w:y="6157"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7080" w:y="6157"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>JEJICH</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7814" w:y="6157"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>OVĚŘOVNÁNÍ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6393"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>5x</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="297" w:y="6393"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>praktické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1156" w:y="6393"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předvedení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2212" w:y="6393"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>po</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2496" w:y="6393"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>100</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2889" w:y="6393"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bodech</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6628"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Celkem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="763" w:y="6628"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>500</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1156" w:y="6628"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bodů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6863"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7098"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>DIGITÁLNÍ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1311" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1060" w:y="7098"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ZPRACOVÁNÍ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2414" w:y="7098"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>DOKUMENTŮ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7333"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>3x</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="297" w:y="7333"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ústní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="787" w:y="7333"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1512" w:y="7333"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>po</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1795" w:y="7333"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>100</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2188" w:y="7333"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bodech</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7569"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Celkem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="763" w:y="7569"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>300</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1156" w:y="7569"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bodů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7804"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8039"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ORIENTACE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="8039"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>VE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="2021" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1579" w:y="8039"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>SPECIALIZOVANÝCH</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1844" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3643" w:y="8039"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ELEKTRONICKÝCH</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1565" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5529" w:y="8039"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>INFORMAČNÍCH</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7137" w:y="8039"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ZDROJÍCH</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8274"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>1x</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="297" w:y="8274"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>praktické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1156" w:y="8274"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předvedení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2212" w:y="8274"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2385" w:y="8274"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ústní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2875" w:y="8274"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3652" w:y="8274"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>100</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4046" w:y="8274"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bodů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8509"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>1x</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="297" w:y="8509"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>praktické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1156" w:y="8509"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předvedení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2212" w:y="8509"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>po</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2496" w:y="8509"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>100</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2889" w:y="8509"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bodech</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8745"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>1x</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="297" w:y="8745"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ústní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="787" w:y="8745"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1564" w:y="8745"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>100</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1958" w:y="8745"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bodů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8980"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Celkem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="763" w:y="8980"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>300</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1156" w:y="8980"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bodů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9215"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9450"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>VYTVÁŘENÍ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1219" w:y="9450"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>DATABÁZÍ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2251" w:y="9450"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>DIGITÁLNÍCH</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="413" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3571" w:y="9450"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>DAT</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9685"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>1x</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="297" w:y="9685"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>písemné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1123" w:y="9685"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1900" w:y="9685"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>100</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2294" w:y="9685"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bodů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9921"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>5x</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="297" w:y="9921"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ústní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="787" w:y="9921"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1512" w:y="9921"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>po</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1795" w:y="9921"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>100</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2188" w:y="9921"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bodech,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2956" w:y="9921"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>celkem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3648" w:y="9921"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>500</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4041" w:y="9921"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bodů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10156"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Celkem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="763" w:y="10156"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>600</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1156" w:y="10156"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bodů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10391"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10626"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Celkově</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="806" w:y="10626"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>může</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1353" w:y="10626"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7531" w:y="2154"/>
-[...2685 lines deleted...]
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2155" w:y="11087"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2155" w:y="10626"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>získat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2736" w:y="11087"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2736" w:y="10626"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2908" w:y="11087"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2908" w:y="10626"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>700</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3302" w:y="11087"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3302" w:y="10626"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bodů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3859" w:y="11087"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3859" w:y="10626"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4228" w:y="11087"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4228" w:y="10626"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úspěšné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5040" w:y="11087"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5040" w:y="10626"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>splnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5740" w:y="11087"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5740" w:y="10626"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6518" w:y="11087"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6518" w:y="10626"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6734" w:y="11087"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6734" w:y="10626"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potřeba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7468" w:y="11087"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7468" w:y="10626"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dosáhnout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8457" w:y="11087"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8457" w:y="10626"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>alespoň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9216" w:y="11087"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9216" w:y="10626"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>75%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9676" w:y="11087"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9676" w:y="10626"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úspěšnosti,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11317"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10857"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tj.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="244" w:y="11317"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="244" w:y="10857"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="417" w:y="11317"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="417" w:y="10857"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="811" w:y="11317"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="811" w:y="10857"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bodů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="1837" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12115"/>
+        <w:framePr w:w="10766" w:h="1837" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11654"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12115"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11654"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Výsledné hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="1497" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12455"/>
+        <w:framePr w:w="10766" w:h="1497" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11994"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -27707,79 +27707,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="1612" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="14179"/>
+        <w:framePr w:w="10766" w:h="1612" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="13718"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14179"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13718"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Počet zkoušejících</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="1271" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="14519"/>
+        <w:framePr w:w="10766" w:h="1271" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="14058"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -27791,51 +27791,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="1271" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="14519"/>
+        <w:framePr w:w="10766" w:h="1271" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="14058"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -27846,68 +27846,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 20.8.2026 14:44:23</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 9.9.2026 22:10:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -29126,68 +29126,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 20.8.2026 14:44:23</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 9.9.2026 22:10:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -29495,68 +29495,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 20.8.2026 14:44:23</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 9.9.2026 22:10:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -30292,95 +30292,95 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihočeská vědecká knihovna v Českých Budějovicích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 20.8.2026 14:44:23</w:t>
+        <w:t>Samostatný knihovník správce / samostatná knihovnice správkyně digitální knihovny, 9.9.2026 22:10:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="38FB8539"/>
+    <w:nsid w:val="5B54196D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30466,51 +30466,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A1E3BCF"/>
+    <w:nsid w:val="3CF7402F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>