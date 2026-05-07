--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6F3476C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6F3476C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6F3476C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C51788C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C51788C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C51788C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.4.2026 1:56:47</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.5.2026 18:09:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.4.2026 1:56:47</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.5.2026 18:09:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.4.2026 1:56:47</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.5.2026 18:09:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4179,51 +4179,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.4.2026 1:56:47</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.5.2026 18:09:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14087,51 +14087,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>politika.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.4.2026 1:56:47</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.5.2026 18:09:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25508,51 +25508,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>záznamu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.4.2026 1:56:47</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.5.2026 18:09:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36946,51 +36946,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.4.2026 1:56:47</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.5.2026 18:09:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38819,51 +38819,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.4.2026 1:56:47</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.5.2026 18:09:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -40560,51 +40560,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.4.2026 1:56:47</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.5.2026 18:09:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -41771,84 +41771,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.4.2026 1:56:47</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.5.2026 18:09:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="786EEEC4"/>
+    <w:nsid w:val="1AE2FEFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -41934,51 +41934,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A627695"/>
+    <w:nsid w:val="63F54D12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42064,51 +42064,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="54FD8B2A"/>
+    <w:nsid w:val="627D4D4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42194,51 +42194,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="632CF0A3"/>
+    <w:nsid w:val="118E0C39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42324,51 +42324,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="24988B57"/>
+    <w:nsid w:val="4EBFAF4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>