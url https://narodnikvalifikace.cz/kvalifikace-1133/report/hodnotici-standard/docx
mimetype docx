--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C51788C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C51788C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C51788C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58956A3F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58956A3F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58956A3F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.5.2026 18:09:00</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.5.2026 18:52:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.5.2026 18:09:00</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.5.2026 18:52:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.5.2026 18:09:00</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.5.2026 18:52:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4179,51 +4179,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.5.2026 18:09:00</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.5.2026 18:52:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14087,51 +14087,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>politika.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.5.2026 18:09:00</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.5.2026 18:52:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25508,51 +25508,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>záznamu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.5.2026 18:09:00</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.5.2026 18:52:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36946,51 +36946,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.5.2026 18:09:00</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.5.2026 18:52:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38819,51 +38819,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.5.2026 18:09:00</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.5.2026 18:52:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -40560,51 +40560,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.5.2026 18:09:00</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.5.2026 18:52:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -41771,84 +41771,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.5.2026 18:09:00</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.5.2026 18:52:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1AE2FEFD"/>
+    <w:nsid w:val="1A2DE689"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -41934,51 +41934,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63F54D12"/>
+    <w:nsid w:val="4F1D2006"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42064,51 +42064,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="627D4D4B"/>
+    <w:nsid w:val="065A502D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42194,51 +42194,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="118E0C39"/>
+    <w:nsid w:val="55B37D4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42324,51 +42324,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4EBFAF4C"/>
+    <w:nsid w:val="17092F9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>