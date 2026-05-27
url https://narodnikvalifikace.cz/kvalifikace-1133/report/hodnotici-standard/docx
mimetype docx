--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58956A3F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58956A3F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58956A3F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2B6F5F11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2B6F5F11" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2B6F5F11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.5.2026 18:52:14</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 28.5.2026 0:06:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.5.2026 18:52:14</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 28.5.2026 0:06:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.5.2026 18:52:14</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 28.5.2026 0:06:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4179,51 +4179,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.5.2026 18:52:14</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 28.5.2026 0:06:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14087,51 +14087,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>politika.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.5.2026 18:52:14</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 28.5.2026 0:06:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25508,51 +25508,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>záznamu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.5.2026 18:52:14</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 28.5.2026 0:06:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36946,51 +36946,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.5.2026 18:52:14</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 28.5.2026 0:06:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38819,51 +38819,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.5.2026 18:52:14</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 28.5.2026 0:06:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -40560,51 +40560,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.5.2026 18:52:14</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 28.5.2026 0:06:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -41771,84 +41771,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.5.2026 18:52:14</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 28.5.2026 0:06:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1A2DE689"/>
+    <w:nsid w:val="09FF0E7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -41934,51 +41934,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F1D2006"/>
+    <w:nsid w:val="7BFB7B4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42064,51 +42064,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="065A502D"/>
+    <w:nsid w:val="1EA0DB03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42194,51 +42194,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="55B37D4E"/>
+    <w:nsid w:val="192D258B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42324,51 +42324,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="17092F9F"/>
+    <w:nsid w:val="1BF0FAEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>