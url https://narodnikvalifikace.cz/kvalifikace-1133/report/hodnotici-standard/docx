--- v3 (2026-05-27)
+++ v4 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2B6F5F11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2B6F5F11" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2B6F5F11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R780530BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR780530BF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR780530BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 28.5.2026 0:06:06</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 28.5.2026 1:13:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 28.5.2026 0:06:06</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 28.5.2026 1:13:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 28.5.2026 0:06:06</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 28.5.2026 1:13:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4179,51 +4179,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 28.5.2026 0:06:06</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 28.5.2026 1:13:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14087,51 +14087,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>politika.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 28.5.2026 0:06:06</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 28.5.2026 1:13:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25508,51 +25508,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>záznamu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 28.5.2026 0:06:06</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 28.5.2026 1:13:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36946,51 +36946,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 28.5.2026 0:06:06</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 28.5.2026 1:13:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38819,51 +38819,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 28.5.2026 0:06:06</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 28.5.2026 1:13:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -40560,51 +40560,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 28.5.2026 0:06:06</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 28.5.2026 1:13:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -41771,84 +41771,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 28.5.2026 0:06:06</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 28.5.2026 1:13:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="09FF0E7D"/>
+    <w:nsid w:val="461C8670"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -41934,51 +41934,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7BFB7B4A"/>
+    <w:nsid w:val="54F7D91D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42064,51 +42064,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1EA0DB03"/>
+    <w:nsid w:val="087B2134"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42194,51 +42194,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="192D258B"/>
+    <w:nsid w:val="7D180C48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42324,51 +42324,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1BF0FAEE"/>
+    <w:nsid w:val="34CDB07F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>