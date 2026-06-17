--- v4 (2026-05-27)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R780530BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR780530BF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR780530BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3FA1E736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3FA1E736" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3FA1E736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 28.5.2026 1:13:35</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.6.2026 9:16:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 28.5.2026 1:13:35</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.6.2026 9:16:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 28.5.2026 1:13:35</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.6.2026 9:16:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4179,51 +4179,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 28.5.2026 1:13:35</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.6.2026 9:16:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14087,51 +14087,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>politika.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 28.5.2026 1:13:35</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.6.2026 9:16:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25508,51 +25508,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>záznamu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 28.5.2026 1:13:35</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.6.2026 9:16:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36946,51 +36946,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 28.5.2026 1:13:35</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.6.2026 9:16:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38819,51 +38819,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 28.5.2026 1:13:35</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.6.2026 9:16:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -40560,51 +40560,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 28.5.2026 1:13:35</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.6.2026 9:16:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -41771,84 +41771,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 28.5.2026 1:13:35</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.6.2026 9:16:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="461C8670"/>
+    <w:nsid w:val="20604C36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -41934,51 +41934,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54F7D91D"/>
+    <w:nsid w:val="433639DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42064,51 +42064,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="087B2134"/>
+    <w:nsid w:val="3EA41E9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42194,51 +42194,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7D180C48"/>
+    <w:nsid w:val="22DA7AEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42324,51 +42324,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="34CDB07F"/>
+    <w:nsid w:val="194CE320"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>