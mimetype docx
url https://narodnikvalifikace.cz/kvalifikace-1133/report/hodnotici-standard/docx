--- v5 (2026-06-17)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3FA1E736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3FA1E736" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3FA1E736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2B546BD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2B546BD1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2B546BD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.6.2026 9:16:07</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.7.2026 12:24:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.6.2026 9:16:07</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.7.2026 12:24:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.6.2026 9:16:07</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.7.2026 12:24:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4179,51 +4179,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.6.2026 9:16:07</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.7.2026 12:24:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14087,51 +14087,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>politika.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.6.2026 9:16:07</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.7.2026 12:24:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25508,51 +25508,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>záznamu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.6.2026 9:16:07</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.7.2026 12:24:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36946,51 +36946,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.6.2026 9:16:07</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.7.2026 12:24:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38819,51 +38819,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.6.2026 9:16:07</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.7.2026 12:24:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -40560,51 +40560,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.6.2026 9:16:07</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.7.2026 12:24:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -41771,84 +41771,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.6.2026 9:16:07</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.7.2026 12:24:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="20604C36"/>
+    <w:nsid w:val="128448C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -41934,51 +41934,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="433639DD"/>
+    <w:nsid w:val="45570AE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42064,51 +42064,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3EA41E9E"/>
+    <w:nsid w:val="6400D67E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42194,51 +42194,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="22DA7AEF"/>
+    <w:nsid w:val="0EE3C7DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42324,51 +42324,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="194CE320"/>
+    <w:nsid w:val="0BE015B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>