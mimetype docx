--- v6 (2026-07-07)
+++ v7 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2B546BD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2B546BD1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2B546BD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3490B0AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3490B0AA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3490B0AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.7.2026 12:24:47</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.7.2026 13:44:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.7.2026 12:24:47</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.7.2026 13:44:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.7.2026 12:24:47</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.7.2026 13:44:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4179,51 +4179,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.7.2026 12:24:47</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.7.2026 13:44:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14087,51 +14087,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>politika.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.7.2026 12:24:47</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.7.2026 13:44:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25508,51 +25508,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>záznamu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.7.2026 12:24:47</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.7.2026 13:44:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36946,51 +36946,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.7.2026 12:24:47</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.7.2026 13:44:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38819,51 +38819,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.7.2026 12:24:47</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.7.2026 13:44:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -40560,51 +40560,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.7.2026 12:24:47</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.7.2026 13:44:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -41771,84 +41771,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.7.2026 12:24:47</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.7.2026 13:44:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="128448C0"/>
+    <w:nsid w:val="0B09284A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -41934,51 +41934,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45570AE1"/>
+    <w:nsid w:val="508CD2DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42064,51 +42064,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6400D67E"/>
+    <w:nsid w:val="0BBEE868"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42194,51 +42194,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0EE3C7DE"/>
+    <w:nsid w:val="01EDD1A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42324,51 +42324,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0BE015B8"/>
+    <w:nsid w:val="63B6B8F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>