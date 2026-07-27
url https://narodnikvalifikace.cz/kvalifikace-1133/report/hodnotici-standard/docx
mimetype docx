--- v7 (2026-07-07)
+++ v8 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3490B0AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3490B0AA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3490B0AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R169DD646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR169DD646" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR169DD646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.7.2026 13:44:11</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 27.7.2026 22:50:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.7.2026 13:44:11</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 27.7.2026 22:50:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.7.2026 13:44:11</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 27.7.2026 22:50:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4179,51 +4179,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.7.2026 13:44:11</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 27.7.2026 22:50:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14087,51 +14087,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>politika.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.7.2026 13:44:11</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 27.7.2026 22:50:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25508,51 +25508,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>záznamu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.7.2026 13:44:11</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 27.7.2026 22:50:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36946,51 +36946,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.7.2026 13:44:11</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 27.7.2026 22:50:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38819,51 +38819,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.7.2026 13:44:11</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 27.7.2026 22:50:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -40560,51 +40560,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.7.2026 13:44:11</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 27.7.2026 22:50:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -41771,84 +41771,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.7.2026 13:44:11</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 27.7.2026 22:50:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0B09284A"/>
+    <w:nsid w:val="0686C80E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -41934,51 +41934,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="508CD2DA"/>
+    <w:nsid w:val="7C8314CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42064,51 +42064,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0BBEE868"/>
+    <w:nsid w:val="1230BC4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42194,51 +42194,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="01EDD1A0"/>
+    <w:nsid w:val="02415854"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42324,51 +42324,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="63B6B8F5"/>
+    <w:nsid w:val="6A7093FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>