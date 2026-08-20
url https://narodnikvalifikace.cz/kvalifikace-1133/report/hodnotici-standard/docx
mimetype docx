--- v8 (2026-07-27)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R169DD646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR169DD646" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR169DD646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4E33ABC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4E33ABC6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4E33ABC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 27.7.2026 22:50:25</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 20.8.2026 15:42:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 27.7.2026 22:50:25</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 20.8.2026 15:42:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 27.7.2026 22:50:25</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 20.8.2026 15:42:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4179,51 +4179,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 27.7.2026 22:50:25</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 20.8.2026 15:42:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14087,51 +14087,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>politika.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 27.7.2026 22:50:25</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 20.8.2026 15:42:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25508,51 +25508,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>záznamu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 27.7.2026 22:50:25</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 20.8.2026 15:42:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36946,51 +36946,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 27.7.2026 22:50:25</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 20.8.2026 15:42:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38819,51 +38819,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 27.7.2026 22:50:25</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 20.8.2026 15:42:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -40560,51 +40560,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 27.7.2026 22:50:25</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 20.8.2026 15:42:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -41771,84 +41771,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 27.7.2026 22:50:25</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 20.8.2026 15:42:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0686C80E"/>
+    <w:nsid w:val="0F650B68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -41934,51 +41934,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C8314CA"/>
+    <w:nsid w:val="7667BF30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42064,51 +42064,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1230BC4A"/>
+    <w:nsid w:val="1F8D0FE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42194,51 +42194,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="02415854"/>
+    <w:nsid w:val="3C155F7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42324,51 +42324,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6A7093FB"/>
+    <w:nsid w:val="7F61A127"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>