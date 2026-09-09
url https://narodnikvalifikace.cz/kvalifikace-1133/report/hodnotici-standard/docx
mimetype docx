--- v9 (2026-08-20)
+++ v10 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4E33ABC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4E33ABC6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4E33ABC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7C6E28B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7C6E28B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7C6E28B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 20.8.2026 15:42:32</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 9.9.2026 20:03:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 20.8.2026 15:42:32</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 9.9.2026 20:03:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 20.8.2026 15:42:32</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 9.9.2026 20:03:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4179,51 +4179,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 20.8.2026 15:42:32</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 9.9.2026 20:03:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14087,51 +14087,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>politika.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 20.8.2026 15:42:32</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 9.9.2026 20:03:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25508,51 +25508,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>záznamu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 20.8.2026 15:42:32</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 9.9.2026 20:03:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36946,51 +36946,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 20.8.2026 15:42:32</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 9.9.2026 20:03:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38819,51 +38819,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 20.8.2026 15:42:32</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 9.9.2026 20:03:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -40560,51 +40560,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 20.8.2026 15:42:32</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 9.9.2026 20:03:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -41771,84 +41771,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 20.8.2026 15:42:32</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 9.9.2026 20:03:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0F650B68"/>
+    <w:nsid w:val="4AE829E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -41934,51 +41934,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7667BF30"/>
+    <w:nsid w:val="0333BE58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42064,51 +42064,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1F8D0FE6"/>
+    <w:nsid w:val="3CE53279"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42194,51 +42194,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3C155F7B"/>
+    <w:nsid w:val="7ADC2E0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42324,51 +42324,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7F61A127"/>
+    <w:nsid w:val="6C6CAF95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>