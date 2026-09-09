--- v10 (2026-09-09)
+++ v11 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7C6E28B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7C6E28B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7C6E28B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2D76195B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2D76195B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2D76195B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 9.9.2026 20:03:40</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 9.9.2026 20:11:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 9.9.2026 20:03:40</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 9.9.2026 20:11:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 9.9.2026 20:03:40</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 9.9.2026 20:11:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4179,51 +4179,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 9.9.2026 20:03:40</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 9.9.2026 20:11:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14087,51 +14087,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>politika.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 9.9.2026 20:03:40</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 9.9.2026 20:11:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25508,51 +25508,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>záznamu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 9.9.2026 20:03:40</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 9.9.2026 20:11:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36946,51 +36946,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 9.9.2026 20:03:40</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 9.9.2026 20:11:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38819,51 +38819,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 9.9.2026 20:03:40</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 9.9.2026 20:11:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -40560,51 +40560,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 9.9.2026 20:03:40</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 9.9.2026 20:11:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -41771,84 +41771,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 9.9.2026 20:03:40</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 9.9.2026 20:11:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4AE829E4"/>
+    <w:nsid w:val="2A737A60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -41934,51 +41934,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0333BE58"/>
+    <w:nsid w:val="69562C4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42064,51 +42064,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3CE53279"/>
+    <w:nsid w:val="7C0DB208"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42194,51 +42194,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7ADC2E0F"/>
+    <w:nsid w:val="15043FD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42324,51 +42324,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6C6CAF95"/>
+    <w:nsid w:val="6B6438FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>