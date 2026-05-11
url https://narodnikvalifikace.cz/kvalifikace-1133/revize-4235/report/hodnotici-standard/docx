--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33438C5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33438C5B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33438C5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4467D572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4467D572" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4467D572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 19.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 20.4.2026 0:27:11</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 11.5.2026 4:54:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 20.4.2026 0:27:11</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 11.5.2026 4:54:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2884,51 +2884,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 20.4.2026 0:27:11</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 11.5.2026 4:54:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4213,51 +4213,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 20.4.2026 0:27:11</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 11.5.2026 4:54:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14359,51 +14359,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ZDROJÍCH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 20.4.2026 0:27:11</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 11.5.2026 4:54:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25644,51 +25644,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>korporace)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 20.4.2026 0:27:11</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 11.5.2026 4:54:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37014,51 +37014,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 20.4.2026 0:27:11</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 11.5.2026 4:54:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -41089,51 +41089,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 20.4.2026 0:27:11</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 11.5.2026 4:54:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -42089,51 +42089,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo kultury ČR, www.mkcr.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 20.4.2026 0:27:11</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 11.5.2026 4:54:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -42765,51 +42765,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 20.4.2026 0:27:11</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 11.5.2026 4:54:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -43562,84 +43562,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihočeská vědecká knihovna v Českých Budějovicích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 20.4.2026 0:27:11</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 11.5.2026 4:54:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6D773143"/>
+    <w:nsid w:val="21B4338D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43725,51 +43725,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A73AC65"/>
+    <w:nsid w:val="63D1081C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>