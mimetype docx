--- v1 (2026-05-11)
+++ v2 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4467D572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4467D572" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4467D572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R79C022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR79C022" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR79C022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 19.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 11.5.2026 4:54:27</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.6.2026 13:09:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 11.5.2026 4:54:27</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.6.2026 13:09:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2884,51 +2884,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 11.5.2026 4:54:27</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.6.2026 13:09:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4213,51 +4213,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 11.5.2026 4:54:27</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.6.2026 13:09:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14359,51 +14359,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ZDROJÍCH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 11.5.2026 4:54:27</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.6.2026 13:09:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25644,51 +25644,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>korporace)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 11.5.2026 4:54:27</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.6.2026 13:09:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37014,51 +37014,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 11.5.2026 4:54:27</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.6.2026 13:09:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -41089,51 +41089,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 11.5.2026 4:54:27</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.6.2026 13:09:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -42089,51 +42089,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo kultury ČR, www.mkcr.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 11.5.2026 4:54:27</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.6.2026 13:09:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -42765,51 +42765,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 11.5.2026 4:54:27</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.6.2026 13:09:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -43562,84 +43562,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihočeská vědecká knihovna v Českých Budějovicích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 11.5.2026 4:54:27</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.6.2026 13:09:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="21B4338D"/>
+    <w:nsid w:val="26DEEE06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43725,51 +43725,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63D1081C"/>
+    <w:nsid w:val="4BF80E37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>