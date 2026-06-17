--- v2 (2026-06-17)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R79C022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR79C022" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR79C022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R13A82059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR13A82059" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR13A82059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 19.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.6.2026 13:09:42</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.6.2026 14:46:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.6.2026 13:09:42</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.6.2026 14:46:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2884,51 +2884,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.6.2026 13:09:42</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.6.2026 14:46:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4213,51 +4213,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.6.2026 13:09:42</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.6.2026 14:46:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14359,51 +14359,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ZDROJÍCH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.6.2026 13:09:42</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.6.2026 14:46:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25644,51 +25644,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>korporace)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.6.2026 13:09:42</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.6.2026 14:46:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37014,51 +37014,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.6.2026 13:09:42</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.6.2026 14:46:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -41089,51 +41089,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.6.2026 13:09:42</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.6.2026 14:46:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -42089,51 +42089,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo kultury ČR, www.mkcr.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.6.2026 13:09:42</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.6.2026 14:46:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -42765,51 +42765,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.6.2026 13:09:42</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.6.2026 14:46:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -43562,84 +43562,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihočeská vědecká knihovna v Českých Budějovicích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.6.2026 13:09:42</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.6.2026 14:46:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="26DEEE06"/>
+    <w:nsid w:val="1C7130DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43725,51 +43725,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4BF80E37"/>
+    <w:nsid w:val="0F899F8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>