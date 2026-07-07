--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R13A82059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR13A82059" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR13A82059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4554BA95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4554BA95" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4554BA95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 19.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.6.2026 14:46:57</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.7.2026 20:42:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.6.2026 14:46:57</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.7.2026 20:42:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2884,51 +2884,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.6.2026 14:46:57</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.7.2026 20:42:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4213,51 +4213,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.6.2026 14:46:57</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.7.2026 20:42:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14359,51 +14359,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ZDROJÍCH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.6.2026 14:46:57</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.7.2026 20:42:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25644,51 +25644,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>korporace)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.6.2026 14:46:57</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.7.2026 20:42:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37014,51 +37014,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.6.2026 14:46:57</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.7.2026 20:42:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -41089,51 +41089,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.6.2026 14:46:57</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.7.2026 20:42:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -42089,51 +42089,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo kultury ČR, www.mkcr.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.6.2026 14:46:57</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.7.2026 20:42:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -42765,51 +42765,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.6.2026 14:46:57</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.7.2026 20:42:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -43562,84 +43562,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihočeská vědecká knihovna v Českých Budějovicích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 17.6.2026 14:46:57</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.7.2026 20:42:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1C7130DB"/>
+    <w:nsid w:val="747B64A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43725,51 +43725,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F899F8C"/>
+    <w:nsid w:val="5E6DD20A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>