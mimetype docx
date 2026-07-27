--- v4 (2026-07-07)
+++ v5 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4554BA95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4554BA95" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4554BA95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6FFB205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6FFB205" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6FFB205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 19.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.7.2026 20:42:38</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 28.7.2026 1:07:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.7.2026 20:42:38</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 28.7.2026 1:07:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2884,51 +2884,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.7.2026 20:42:38</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 28.7.2026 1:07:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4213,51 +4213,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.7.2026 20:42:38</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 28.7.2026 1:07:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14359,51 +14359,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ZDROJÍCH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.7.2026 20:42:38</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 28.7.2026 1:07:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25644,51 +25644,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>korporace)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.7.2026 20:42:38</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 28.7.2026 1:07:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37014,51 +37014,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.7.2026 20:42:38</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 28.7.2026 1:07:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -41089,51 +41089,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.7.2026 20:42:38</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 28.7.2026 1:07:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -42089,51 +42089,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo kultury ČR, www.mkcr.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.7.2026 20:42:38</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 28.7.2026 1:07:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -42765,51 +42765,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.7.2026 20:42:38</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 28.7.2026 1:07:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -43562,84 +43562,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihočeská vědecká knihovna v Českých Budějovicích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 7.7.2026 20:42:38</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 28.7.2026 1:07:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="747B64A7"/>
+    <w:nsid w:val="7073097F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43725,51 +43725,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E6DD20A"/>
+    <w:nsid w:val="2F712A48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>