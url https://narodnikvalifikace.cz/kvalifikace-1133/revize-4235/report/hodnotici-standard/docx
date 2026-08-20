--- v5 (2026-07-27)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6FFB205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6FFB205" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6FFB205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R20A064D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR20A064D2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR20A064D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 19.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 28.7.2026 1:07:40</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 20.8.2026 16:55:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 28.7.2026 1:07:40</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 20.8.2026 16:55:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2884,51 +2884,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 28.7.2026 1:07:40</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 20.8.2026 16:55:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4213,51 +4213,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 28.7.2026 1:07:40</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 20.8.2026 16:55:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14359,51 +14359,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ZDROJÍCH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 28.7.2026 1:07:40</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 20.8.2026 16:55:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25644,51 +25644,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>korporace)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 28.7.2026 1:07:40</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 20.8.2026 16:55:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37014,51 +37014,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 28.7.2026 1:07:40</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 20.8.2026 16:55:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -41089,51 +41089,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 28.7.2026 1:07:40</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 20.8.2026 16:55:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -42089,51 +42089,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo kultury ČR, www.mkcr.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 28.7.2026 1:07:40</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 20.8.2026 16:55:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -42765,51 +42765,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 28.7.2026 1:07:40</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 20.8.2026 16:55:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -43562,84 +43562,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihočeská vědecká knihovna v Českých Budějovicích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 28.7.2026 1:07:40</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 20.8.2026 16:55:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7073097F"/>
+    <w:nsid w:val="0E312A9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43725,51 +43725,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F712A48"/>
+    <w:nsid w:val="33A3CF95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>