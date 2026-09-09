--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R20A064D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR20A064D2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR20A064D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R332E875F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR332E875F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR332E875F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 19.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 20.8.2026 16:55:41</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 9.9.2026 22:14:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 20.8.2026 16:55:41</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 9.9.2026 22:14:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2884,51 +2884,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 20.8.2026 16:55:41</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 9.9.2026 22:14:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4213,51 +4213,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 20.8.2026 16:55:41</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 9.9.2026 22:14:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14359,51 +14359,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ZDROJÍCH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 20.8.2026 16:55:41</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 9.9.2026 22:14:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25644,51 +25644,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>korporace)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 20.8.2026 16:55:41</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 9.9.2026 22:14:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37014,51 +37014,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 20.8.2026 16:55:41</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 9.9.2026 22:14:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -41089,51 +41089,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 20.8.2026 16:55:41</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 9.9.2026 22:14:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -42089,51 +42089,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo kultury ČR, www.mkcr.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 20.8.2026 16:55:41</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 9.9.2026 22:14:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -42765,51 +42765,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 20.8.2026 16:55:41</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 9.9.2026 22:14:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -43562,84 +43562,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihočeská vědecká knihovna v Českých Budějovicích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 20.8.2026 16:55:41</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 9.9.2026 22:14:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0E312A9F"/>
+    <w:nsid w:val="464C01D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43725,51 +43725,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33A3CF95"/>
+    <w:nsid w:val="00DA5FBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>