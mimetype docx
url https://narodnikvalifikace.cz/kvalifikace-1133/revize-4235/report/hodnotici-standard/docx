--- v7 (2026-09-09)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R332E875F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR332E875F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR332E875F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R364B7E4E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR364B7E4E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR364B7E4E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 19.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 9.9.2026 22:14:20</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 9.9.2026 23:04:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 9.9.2026 22:14:20</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 9.9.2026 23:04:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2884,51 +2884,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 9.9.2026 22:14:20</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 9.9.2026 23:04:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4213,51 +4213,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 9.9.2026 22:14:20</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 9.9.2026 23:04:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14359,51 +14359,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ZDROJÍCH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 9.9.2026 22:14:20</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 9.9.2026 23:04:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25644,51 +25644,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>korporace)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 9.9.2026 22:14:20</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 9.9.2026 23:04:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37014,51 +37014,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 9.9.2026 22:14:20</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 9.9.2026 23:04:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -41089,51 +41089,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 9.9.2026 22:14:20</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 9.9.2026 23:04:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -42089,51 +42089,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo kultury ČR, www.mkcr.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 9.9.2026 22:14:20</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 9.9.2026 23:04:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -42765,51 +42765,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 9.9.2026 22:14:20</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 9.9.2026 23:04:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -43562,84 +43562,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihočeská vědecká knihovna v Českých Budějovicích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 9.9.2026 22:14:20</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 9.9.2026 23:04:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="464C01D6"/>
+    <w:nsid w:val="65D3830D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43725,51 +43725,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="00DA5FBA"/>
+    <w:nsid w:val="6A238D63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>