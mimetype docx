--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46CA4FD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46CA4FD1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46CA4FD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R39FC1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR39FC1249" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR39FC1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 17.4.2026 1:57:34</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 7.5.2026 16:09:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 17.4.2026 1:57:34</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 7.5.2026 16:09:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3296,51 +3296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 17.4.2026 1:57:34</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 7.5.2026 16:09:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4051,51 +4051,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 17.4.2026 1:57:34</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 7.5.2026 16:09:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13976,51 +13976,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>politika.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 17.4.2026 1:57:34</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 7.5.2026 16:09:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25125,51 +25125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 17.4.2026 1:57:34</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 7.5.2026 16:09:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29629,51 +29629,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 17.4.2026 1:57:35</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 7.5.2026 16:09:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31365,51 +31365,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 17.4.2026 1:57:35</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 7.5.2026 16:09:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31846,51 +31846,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 17.4.2026 1:57:35</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 7.5.2026 16:09:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33057,84 +33057,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 17.4.2026 1:57:35</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 7.5.2026 16:09:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="24EA557B"/>
+    <w:nsid w:val="60AF1C8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33220,51 +33220,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7DFFA243"/>
+    <w:nsid w:val="21E608C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33350,51 +33350,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0051BC56"/>
+    <w:nsid w:val="4D2C2CB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33480,51 +33480,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7C8A6AFB"/>
+    <w:nsid w:val="06325F91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33610,51 +33610,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2ADF1AE0"/>
+    <w:nsid w:val="275DAE90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>