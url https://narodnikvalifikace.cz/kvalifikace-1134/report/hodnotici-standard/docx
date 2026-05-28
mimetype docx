--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R39FC1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR39FC1249" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR39FC1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6DA0F630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6DA0F630" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6DA0F630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 7.5.2026 16:09:13</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 28.5.2026 2:07:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 7.5.2026 16:09:13</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 28.5.2026 2:07:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3296,51 +3296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 7.5.2026 16:09:13</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 28.5.2026 2:07:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4051,51 +4051,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 7.5.2026 16:09:13</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 28.5.2026 2:07:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13976,51 +13976,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>politika.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 7.5.2026 16:09:13</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 28.5.2026 2:07:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25125,51 +25125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 7.5.2026 16:09:13</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 28.5.2026 2:07:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29629,51 +29629,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 7.5.2026 16:09:13</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 28.5.2026 2:07:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31365,51 +31365,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 7.5.2026 16:09:13</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 28.5.2026 2:07:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31846,51 +31846,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 7.5.2026 16:09:13</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 28.5.2026 2:07:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33057,84 +33057,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 7.5.2026 16:09:13</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 28.5.2026 2:07:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="60AF1C8D"/>
+    <w:nsid w:val="741552DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33220,51 +33220,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21E608C7"/>
+    <w:nsid w:val="6567ABF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33350,51 +33350,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4D2C2CB7"/>
+    <w:nsid w:val="0BE81554"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33480,51 +33480,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="06325F91"/>
+    <w:nsid w:val="00E79B37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33610,51 +33610,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="275DAE90"/>
+    <w:nsid w:val="013F9034"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>