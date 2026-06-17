--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6DA0F630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6DA0F630" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6DA0F630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R45EFD5E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR45EFD5E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR45EFD5E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 28.5.2026 2:07:35</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 17.6.2026 9:18:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 28.5.2026 2:07:35</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 17.6.2026 9:18:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3296,51 +3296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 28.5.2026 2:07:35</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 17.6.2026 9:18:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4051,51 +4051,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 28.5.2026 2:07:35</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 17.6.2026 9:18:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13976,51 +13976,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>politika.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 28.5.2026 2:07:35</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 17.6.2026 9:18:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25125,51 +25125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 28.5.2026 2:07:35</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 17.6.2026 9:18:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29629,51 +29629,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 28.5.2026 2:07:35</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 17.6.2026 9:18:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31365,51 +31365,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 28.5.2026 2:07:35</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 17.6.2026 9:18:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31846,51 +31846,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 28.5.2026 2:07:35</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 17.6.2026 9:18:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33057,84 +33057,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 28.5.2026 2:07:35</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 17.6.2026 9:18:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="741552DC"/>
+    <w:nsid w:val="549EC24A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33220,51 +33220,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6567ABF5"/>
+    <w:nsid w:val="6BF19D4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33350,51 +33350,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0BE81554"/>
+    <w:nsid w:val="45FF04CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33480,51 +33480,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="00E79B37"/>
+    <w:nsid w:val="2D391206"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33610,51 +33610,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="013F9034"/>
+    <w:nsid w:val="0BB11861"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>