--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R45EFD5E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR45EFD5E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR45EFD5E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R55DA6270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR55DA6270" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR55DA6270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 17.6.2026 9:18:23</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 7.7.2026 12:26:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 17.6.2026 9:18:23</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 7.7.2026 12:26:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3296,51 +3296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 17.6.2026 9:18:23</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 7.7.2026 12:26:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4051,51 +4051,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 17.6.2026 9:18:23</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 7.7.2026 12:26:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13976,51 +13976,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>politika.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 17.6.2026 9:18:23</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 7.7.2026 12:26:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25125,51 +25125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 17.6.2026 9:18:23</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 7.7.2026 12:26:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29629,51 +29629,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 17.6.2026 9:18:23</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 7.7.2026 12:26:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31365,51 +31365,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 17.6.2026 9:18:23</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 7.7.2026 12:26:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31846,51 +31846,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 17.6.2026 9:18:23</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 7.7.2026 12:26:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33057,84 +33057,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 17.6.2026 9:18:23</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 7.7.2026 12:26:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="549EC24A"/>
+    <w:nsid w:val="41DCB100"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33220,51 +33220,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6BF19D4A"/>
+    <w:nsid w:val="4128A5A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33350,51 +33350,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="45FF04CB"/>
+    <w:nsid w:val="31A469ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33480,51 +33480,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2D391206"/>
+    <w:nsid w:val="59738062"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33610,51 +33610,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0BB11861"/>
+    <w:nsid w:val="4999C779"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>