--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R55DA6270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR55DA6270" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR55DA6270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R282B4E80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR282B4E80" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR282B4E80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 7.7.2026 12:26:01</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 7.7.2026 16:15:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 7.7.2026 12:26:01</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 7.7.2026 16:15:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3296,51 +3296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 7.7.2026 12:26:01</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 7.7.2026 16:15:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4051,51 +4051,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 7.7.2026 12:26:01</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 7.7.2026 16:15:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13976,51 +13976,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>politika.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 7.7.2026 12:26:01</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 7.7.2026 16:15:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25125,51 +25125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 7.7.2026 12:26:01</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 7.7.2026 16:15:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29629,51 +29629,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 7.7.2026 12:26:01</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 7.7.2026 16:15:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31365,51 +31365,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 7.7.2026 12:26:01</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 7.7.2026 16:15:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31846,51 +31846,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 7.7.2026 12:26:01</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 7.7.2026 16:15:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33057,84 +33057,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 7.7.2026 12:26:01</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 7.7.2026 16:15:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="41DCB100"/>
+    <w:nsid w:val="52142C24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33220,51 +33220,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4128A5A8"/>
+    <w:nsid w:val="53F294F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33350,51 +33350,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="31A469ED"/>
+    <w:nsid w:val="4C22E90F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33480,51 +33480,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="59738062"/>
+    <w:nsid w:val="468D3AF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33610,51 +33610,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4999C779"/>
+    <w:nsid w:val="7CA85C3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>