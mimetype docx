--- v5 (2026-07-07)
+++ v6 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R282B4E80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR282B4E80" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR282B4E80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R488281F7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR488281F7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR488281F7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 7.7.2026 16:15:12</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 28.7.2026 2:41:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 7.7.2026 16:15:12</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 28.7.2026 2:41:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3296,51 +3296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 7.7.2026 16:15:12</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 28.7.2026 2:41:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4051,51 +4051,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 7.7.2026 16:15:12</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 28.7.2026 2:41:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13976,51 +13976,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>politika.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 7.7.2026 16:15:12</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 28.7.2026 2:41:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25125,51 +25125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 7.7.2026 16:15:12</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 28.7.2026 2:41:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29629,51 +29629,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 7.7.2026 16:15:12</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 28.7.2026 2:41:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31365,51 +31365,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 7.7.2026 16:15:12</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 28.7.2026 2:41:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31846,51 +31846,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 7.7.2026 16:15:12</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 28.7.2026 2:41:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33057,84 +33057,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 7.7.2026 16:15:12</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 28.7.2026 2:41:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="52142C24"/>
+    <w:nsid w:val="72564B2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33220,51 +33220,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53F294F5"/>
+    <w:nsid w:val="583C7ED1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33350,51 +33350,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4C22E90F"/>
+    <w:nsid w:val="36B7DD4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33480,51 +33480,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="468D3AF1"/>
+    <w:nsid w:val="07AB28A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33610,51 +33610,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7CA85C3A"/>
+    <w:nsid w:val="1F352F1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>