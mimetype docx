--- v6 (2026-07-28)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R488281F7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR488281F7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR488281F7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC80DA97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC80DA97" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC80DA97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 28.7.2026 2:41:54</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 20.8.2026 13:33:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 28.7.2026 2:41:54</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 20.8.2026 13:33:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3296,51 +3296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 28.7.2026 2:41:54</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 20.8.2026 13:33:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4051,51 +4051,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 28.7.2026 2:41:54</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 20.8.2026 13:33:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13976,51 +13976,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>politika.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 28.7.2026 2:41:54</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 20.8.2026 13:33:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25125,51 +25125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 28.7.2026 2:41:54</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 20.8.2026 13:33:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29629,51 +29629,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 28.7.2026 2:41:54</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 20.8.2026 13:33:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31365,51 +31365,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 28.7.2026 2:41:54</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 20.8.2026 13:33:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31846,51 +31846,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 28.7.2026 2:41:54</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 20.8.2026 13:33:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33057,84 +33057,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 28.7.2026 2:41:54</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 20.8.2026 13:33:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="72564B2D"/>
+    <w:nsid w:val="1F90721B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33220,51 +33220,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="583C7ED1"/>
+    <w:nsid w:val="114F4AD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33350,51 +33350,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="36B7DD4B"/>
+    <w:nsid w:val="3FE7F95D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33480,51 +33480,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="07AB28A5"/>
+    <w:nsid w:val="549B6EEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33610,51 +33610,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1F352F1F"/>
+    <w:nsid w:val="0BD85130"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>