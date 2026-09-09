--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC80DA97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC80DA97" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC80DA97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R569E9DCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR569E9DCB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR569E9DCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 20.8.2026 13:33:53</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 9.9.2026 20:03:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 20.8.2026 13:33:53</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 9.9.2026 20:03:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3296,51 +3296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 20.8.2026 13:33:53</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 9.9.2026 20:03:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4051,51 +4051,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 20.8.2026 13:33:53</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 9.9.2026 20:03:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13976,51 +13976,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>politika.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 20.8.2026 13:33:53</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 9.9.2026 20:03:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25125,51 +25125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 20.8.2026 13:33:53</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 9.9.2026 20:03:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29629,51 +29629,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 20.8.2026 13:33:53</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 9.9.2026 20:03:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31365,51 +31365,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 20.8.2026 13:33:53</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 9.9.2026 20:03:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31846,51 +31846,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 20.8.2026 13:33:53</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 9.9.2026 20:03:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33057,84 +33057,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 20.8.2026 13:33:53</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 9.9.2026 20:03:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1F90721B"/>
+    <w:nsid w:val="1DC3CDC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33220,51 +33220,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="114F4AD6"/>
+    <w:nsid w:val="38CB5E91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33350,51 +33350,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3FE7F95D"/>
+    <w:nsid w:val="21025F33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33480,51 +33480,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="549B6EEB"/>
+    <w:nsid w:val="47C4FB9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33610,51 +33610,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0BD85130"/>
+    <w:nsid w:val="02DD29D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>