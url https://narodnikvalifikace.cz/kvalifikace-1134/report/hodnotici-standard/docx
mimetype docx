--- v8 (2026-09-09)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R569E9DCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR569E9DCB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR569E9DCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1E8FF8A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1E8FF8A5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1E8FF8A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 9.9.2026 20:03:57</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 9.9.2026 20:14:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 9.9.2026 20:03:57</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 9.9.2026 20:14:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3296,51 +3296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 9.9.2026 20:03:57</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 9.9.2026 20:14:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4051,51 +4051,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 9.9.2026 20:03:57</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 9.9.2026 20:14:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13976,51 +13976,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>politika.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 9.9.2026 20:03:57</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 9.9.2026 20:14:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25125,51 +25125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 9.9.2026 20:03:57</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 9.9.2026 20:14:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29629,51 +29629,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 9.9.2026 20:03:57</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 9.9.2026 20:14:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31365,51 +31365,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 9.9.2026 20:03:57</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 9.9.2026 20:14:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31846,51 +31846,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 9.9.2026 20:03:57</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 9.9.2026 20:14:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33057,84 +33057,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 9.9.2026 20:03:57</w:t>
+        <w:t>Samostatný knihovník metodik / samostatná knihovnice metodička, 9.9.2026 20:14:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1DC3CDC8"/>
+    <w:nsid w:val="650E810E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33220,51 +33220,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="38CB5E91"/>
+    <w:nsid w:val="3B5D93EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33350,51 +33350,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="21025F33"/>
+    <w:nsid w:val="3C9B4A48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33480,51 +33480,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="47C4FB9A"/>
+    <w:nsid w:val="753F2AA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33610,51 +33610,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="02DD29D2"/>
+    <w:nsid w:val="21CB76F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>