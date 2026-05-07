--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4F6A8972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4F6A8972" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4F6A8972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2349BD69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2349BD69" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2349BD69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 16.4.2026 4:43:45</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 7.5.2026 19:01:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 16.4.2026 4:43:45</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 7.5.2026 19:01:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 16.4.2026 4:43:45</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 7.5.2026 19:01:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3963,51 +3963,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 16.4.2026 4:43:45</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 7.5.2026 19:01:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4468,51 +4468,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 16.4.2026 4:43:45</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 7.5.2026 19:01:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14376,51 +14376,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 16.4.2026 4:43:45</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 7.5.2026 19:01:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27293,51 +27293,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>její</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 16.4.2026 4:43:45</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 7.5.2026 19:01:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36011,51 +36011,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 16.4.2026 4:43:45</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 7.5.2026 19:01:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37044,51 +37044,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 16.4.2026 4:43:45</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 7.5.2026 19:01:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37939,51 +37939,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 16.4.2026 4:43:45</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 7.5.2026 19:01:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -40134,51 +40134,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 16.4.2026 4:43:45</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 7.5.2026 19:01:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -40559,51 +40559,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 16.4.2026 4:43:45</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 7.5.2026 19:01:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -41770,84 +41770,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 16.4.2026 4:43:45</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 7.5.2026 19:01:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4D934899"/>
+    <w:nsid w:val="5A820947"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -41933,51 +41933,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0993FB78"/>
+    <w:nsid w:val="14482325"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42063,51 +42063,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="66128D26"/>
+    <w:nsid w:val="6BCEE70C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42193,51 +42193,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="58CF50AA"/>
+    <w:nsid w:val="2F030C84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42323,51 +42323,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="50919023"/>
+    <w:nsid w:val="4319491F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42453,51 +42453,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="48998A34"/>
+    <w:nsid w:val="68124509"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>