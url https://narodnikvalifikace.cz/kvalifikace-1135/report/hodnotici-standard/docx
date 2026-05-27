--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2349BD69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2349BD69" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2349BD69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1126A29B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1126A29B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1126A29B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 7.5.2026 19:01:54</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 28.5.2026 0:56:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 7.5.2026 19:01:54</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 28.5.2026 0:56:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 7.5.2026 19:01:54</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 28.5.2026 0:56:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3963,51 +3963,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 7.5.2026 19:01:54</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 28.5.2026 0:56:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4468,51 +4468,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 7.5.2026 19:01:54</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 28.5.2026 0:56:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14376,51 +14376,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 7.5.2026 19:01:54</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 28.5.2026 0:56:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27293,51 +27293,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>její</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 7.5.2026 19:01:54</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 28.5.2026 0:56:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36011,51 +36011,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 7.5.2026 19:01:54</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 28.5.2026 0:56:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37044,51 +37044,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 7.5.2026 19:01:54</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 28.5.2026 0:56:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37939,51 +37939,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 7.5.2026 19:01:54</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 28.5.2026 0:56:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -40134,51 +40134,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 7.5.2026 19:01:54</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 28.5.2026 0:56:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -40559,51 +40559,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 7.5.2026 19:01:54</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 28.5.2026 0:56:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -41770,84 +41770,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 7.5.2026 19:01:54</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 28.5.2026 0:56:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5A820947"/>
+    <w:nsid w:val="48815C0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -41933,51 +41933,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="14482325"/>
+    <w:nsid w:val="11FE27AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42063,51 +42063,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6BCEE70C"/>
+    <w:nsid w:val="103A35DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42193,51 +42193,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2F030C84"/>
+    <w:nsid w:val="3FC29EE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42323,51 +42323,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4319491F"/>
+    <w:nsid w:val="1308325F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42453,51 +42453,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="68124509"/>
+    <w:nsid w:val="72D934D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>