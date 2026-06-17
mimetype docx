--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1126A29B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1126A29B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1126A29B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R729A3192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR729A3192" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR729A3192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 28.5.2026 0:56:42</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 11:23:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 28.5.2026 0:56:42</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 11:23:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 28.5.2026 0:56:42</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 11:23:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3963,51 +3963,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 28.5.2026 0:56:42</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 11:23:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4468,51 +4468,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 28.5.2026 0:56:42</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 11:23:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14376,51 +14376,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 28.5.2026 0:56:42</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 11:23:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27293,51 +27293,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>její</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 28.5.2026 0:56:42</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 11:23:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36011,51 +36011,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 28.5.2026 0:56:42</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 11:23:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37044,51 +37044,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 28.5.2026 0:56:42</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 11:23:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37939,51 +37939,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 28.5.2026 0:56:42</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 11:23:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -40134,51 +40134,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 28.5.2026 0:56:42</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 11:23:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -40559,51 +40559,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 28.5.2026 0:56:42</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 11:23:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -41770,84 +41770,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 28.5.2026 0:56:42</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 11:23:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="48815C0C"/>
+    <w:nsid w:val="3A5F8BB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -41933,51 +41933,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11FE27AD"/>
+    <w:nsid w:val="6D248B4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42063,51 +42063,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="103A35DB"/>
+    <w:nsid w:val="74BF8ED1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42193,51 +42193,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3FC29EE3"/>
+    <w:nsid w:val="290C3CEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42323,51 +42323,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1308325F"/>
+    <w:nsid w:val="1831E92B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42453,51 +42453,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="72D934D1"/>
+    <w:nsid w:val="67A52CA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>