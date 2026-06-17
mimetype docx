--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R729A3192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR729A3192" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR729A3192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R20183A09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR20183A09" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR20183A09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 11:23:29</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 11:46:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 11:23:29</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 11:46:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 11:23:29</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 11:46:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3963,51 +3963,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 11:23:29</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 11:46:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4468,51 +4468,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 11:23:29</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 11:46:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14376,51 +14376,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 11:23:29</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 11:46:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27293,51 +27293,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>její</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 11:23:29</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 11:46:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36011,51 +36011,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 11:23:29</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 11:46:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37044,51 +37044,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 11:23:29</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 11:46:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37939,51 +37939,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 11:23:29</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 11:46:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -40134,51 +40134,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 11:23:29</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 11:46:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -40559,51 +40559,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 11:23:29</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 11:46:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -41770,84 +41770,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 11:23:29</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 11:46:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3A5F8BB0"/>
+    <w:nsid w:val="5247C09C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -41933,51 +41933,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D248B4C"/>
+    <w:nsid w:val="214841C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42063,51 +42063,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="74BF8ED1"/>
+    <w:nsid w:val="2F2400F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42193,51 +42193,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="290C3CEB"/>
+    <w:nsid w:val="6A85D7D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42323,51 +42323,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1831E92B"/>
+    <w:nsid w:val="5F79BDEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42453,51 +42453,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="67A52CA0"/>
+    <w:nsid w:val="5DAFD4A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>