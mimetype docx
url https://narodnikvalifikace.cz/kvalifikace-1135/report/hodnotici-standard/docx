--- v4 (2026-06-17)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R20183A09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR20183A09" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR20183A09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R21511F6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR21511F6E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR21511F6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 11:46:57</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 12:38:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 11:46:57</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 12:38:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 11:46:57</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 12:38:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3963,51 +3963,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 11:46:57</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 12:38:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4468,51 +4468,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 11:46:57</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 12:38:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14376,51 +14376,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 11:46:57</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 12:38:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27293,51 +27293,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>její</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 11:46:57</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 12:38:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36011,51 +36011,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 11:46:57</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 12:38:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37044,51 +37044,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 11:46:57</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 12:38:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37939,51 +37939,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 11:46:58</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 12:38:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -40134,51 +40134,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 11:46:58</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 12:38:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -40559,51 +40559,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 11:46:58</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 12:38:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -41770,84 +41770,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 11:46:58</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 12:38:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5247C09C"/>
+    <w:nsid w:val="256183B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -41933,51 +41933,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="214841C6"/>
+    <w:nsid w:val="2FAA4631"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42063,51 +42063,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2F2400F0"/>
+    <w:nsid w:val="17635758"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42193,51 +42193,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6A85D7D8"/>
+    <w:nsid w:val="6018AAA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42323,51 +42323,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5F79BDEE"/>
+    <w:nsid w:val="1628A037"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42453,51 +42453,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5DAFD4A2"/>
+    <w:nsid w:val="090C43AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>