--- v5 (2026-06-17)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R21511F6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR21511F6E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR21511F6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2057E492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2057E492" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2057E492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 12:38:43</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 7.7.2026 15:03:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 12:38:43</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 7.7.2026 15:03:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 12:38:43</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 7.7.2026 15:03:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3963,51 +3963,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 12:38:43</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 7.7.2026 15:03:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4468,51 +4468,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 12:38:43</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 7.7.2026 15:03:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14376,51 +14376,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 12:38:43</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 7.7.2026 15:03:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27293,51 +27293,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>její</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 12:38:43</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 7.7.2026 15:03:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36011,51 +36011,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 12:38:43</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 7.7.2026 15:03:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37044,51 +37044,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 12:38:43</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 7.7.2026 15:03:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37939,51 +37939,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 12:38:43</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 7.7.2026 15:03:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -40134,51 +40134,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 12:38:43</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 7.7.2026 15:03:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -40559,51 +40559,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 12:38:43</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 7.7.2026 15:03:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -41770,84 +41770,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.6.2026 12:38:43</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 7.7.2026 15:03:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="256183B6"/>
+    <w:nsid w:val="0282AB34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -41933,51 +41933,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2FAA4631"/>
+    <w:nsid w:val="7014A40C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42063,51 +42063,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="17635758"/>
+    <w:nsid w:val="109053D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42193,51 +42193,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6018AAA0"/>
+    <w:nsid w:val="31E84DB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42323,51 +42323,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1628A037"/>
+    <w:nsid w:val="02075B5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42453,51 +42453,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="090C43AE"/>
+    <w:nsid w:val="0C05C87B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>