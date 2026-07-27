--- v6 (2026-07-07)
+++ v7 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2057E492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2057E492" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2057E492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6F6746A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6F6746A6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6F6746A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 7.7.2026 15:03:55</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 28.7.2026 1:22:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 7.7.2026 15:03:55</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 28.7.2026 1:22:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 7.7.2026 15:03:55</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 28.7.2026 1:22:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3963,51 +3963,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 7.7.2026 15:03:55</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 28.7.2026 1:22:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4468,51 +4468,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 7.7.2026 15:03:55</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 28.7.2026 1:22:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14376,51 +14376,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 7.7.2026 15:03:55</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 28.7.2026 1:22:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27293,51 +27293,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>její</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 7.7.2026 15:03:55</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 28.7.2026 1:22:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36011,51 +36011,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 7.7.2026 15:03:55</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 28.7.2026 1:22:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37044,51 +37044,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 7.7.2026 15:03:56</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 28.7.2026 1:22:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37939,51 +37939,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 7.7.2026 15:03:56</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 28.7.2026 1:22:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -40134,51 +40134,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 7.7.2026 15:03:56</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 28.7.2026 1:22:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -40559,51 +40559,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 7.7.2026 15:03:56</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 28.7.2026 1:22:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -41770,84 +41770,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 7.7.2026 15:03:56</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 28.7.2026 1:22:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0282AB34"/>
+    <w:nsid w:val="388B09BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -41933,51 +41933,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7014A40C"/>
+    <w:nsid w:val="3DD30C60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42063,51 +42063,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="109053D0"/>
+    <w:nsid w:val="2B85E82B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42193,51 +42193,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="31E84DB2"/>
+    <w:nsid w:val="5A784092"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42323,51 +42323,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="02075B5C"/>
+    <w:nsid w:val="5546549A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42453,51 +42453,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0C05C87B"/>
+    <w:nsid w:val="2F53A79B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>