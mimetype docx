--- v7 (2026-07-27)
+++ v8 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6F6746A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6F6746A6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6F6746A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6945B3A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6945B3A2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6945B3A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 28.7.2026 1:22:34</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.8.2026 19:13:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 28.7.2026 1:22:34</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.8.2026 19:13:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 28.7.2026 1:22:34</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.8.2026 19:13:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3963,51 +3963,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 28.7.2026 1:22:34</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.8.2026 19:13:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4468,51 +4468,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 28.7.2026 1:22:34</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.8.2026 19:13:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14376,51 +14376,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 28.7.2026 1:22:34</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.8.2026 19:13:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27293,51 +27293,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>její</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 28.7.2026 1:22:34</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.8.2026 19:13:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36011,51 +36011,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 28.7.2026 1:22:34</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.8.2026 19:13:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37044,51 +37044,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 28.7.2026 1:22:34</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.8.2026 19:13:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37939,51 +37939,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 28.7.2026 1:22:34</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.8.2026 19:13:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -40134,51 +40134,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 28.7.2026 1:22:34</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.8.2026 19:13:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -40559,51 +40559,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 28.7.2026 1:22:34</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.8.2026 19:13:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -41770,84 +41770,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 28.7.2026 1:22:34</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.8.2026 19:13:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="388B09BA"/>
+    <w:nsid w:val="1553B00F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -41933,51 +41933,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3DD30C60"/>
+    <w:nsid w:val="48752530"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42063,51 +42063,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2B85E82B"/>
+    <w:nsid w:val="4E5B55F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42193,51 +42193,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5A784092"/>
+    <w:nsid w:val="752408D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42323,51 +42323,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5546549A"/>
+    <w:nsid w:val="514D0179"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42453,51 +42453,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2F53A79B"/>
+    <w:nsid w:val="233E1EB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>