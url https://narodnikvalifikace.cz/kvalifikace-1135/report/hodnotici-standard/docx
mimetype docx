--- v8 (2026-08-17)
+++ v9 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6945B3A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6945B3A2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6945B3A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2D8FC25E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2D8FC25E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2D8FC25E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.8.2026 19:13:36</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 8.9.2026 6:40:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.8.2026 19:13:36</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 8.9.2026 6:40:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.8.2026 19:13:36</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 8.9.2026 6:40:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3963,51 +3963,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.8.2026 19:13:36</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 8.9.2026 6:40:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4468,51 +4468,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.8.2026 19:13:36</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 8.9.2026 6:40:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14376,51 +14376,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.8.2026 19:13:36</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 8.9.2026 6:40:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27293,51 +27293,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>její</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.8.2026 19:13:36</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 8.9.2026 6:40:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36011,51 +36011,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.8.2026 19:13:36</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 8.9.2026 6:40:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37044,51 +37044,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.8.2026 19:13:36</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 8.9.2026 6:40:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37939,51 +37939,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.8.2026 19:13:36</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 8.9.2026 6:40:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -40134,51 +40134,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.8.2026 19:13:36</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 8.9.2026 6:40:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -40559,51 +40559,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.8.2026 19:13:36</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 8.9.2026 6:40:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -41770,84 +41770,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 17.8.2026 19:13:36</w:t>
+        <w:t>Samostatný knihovník / samostatná knihovnice v knihovně pro děti, 8.9.2026 6:40:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1553B00F"/>
+    <w:nsid w:val="1F1C06FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -41933,51 +41933,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48752530"/>
+    <w:nsid w:val="2BD3BF9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42063,51 +42063,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4E5B55F1"/>
+    <w:nsid w:val="473992A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42193,51 +42193,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="752408D1"/>
+    <w:nsid w:val="76E5789F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42323,51 +42323,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="514D0179"/>
+    <w:nsid w:val="32DD1E1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42453,51 +42453,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="233E1EB5"/>
+    <w:nsid w:val="6D12ED0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>