--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6255EDC9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6255EDC9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6255EDC9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R9BF28DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR9BF28DB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR9BF28DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 21.4.2026 1:50:20</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 11.5.2026 7:56:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 21.4.2026 1:50:20</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 11.5.2026 7:56:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 21.4.2026 1:50:20</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 11.5.2026 7:56:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4247,51 +4247,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 21.4.2026 1:50:20</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 11.5.2026 7:56:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4590,51 +4590,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 21.4.2026 1:50:21</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 11.5.2026 7:56:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6264,51 +6264,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 21.4.2026 1:50:21</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 11.5.2026 7:56:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7261,51 +7261,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 21.4.2026 1:50:21</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 11.5.2026 7:56:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8813,51 +8813,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 21.4.2026 1:50:21</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 11.5.2026 7:56:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9386,84 +9386,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 21.4.2026 1:50:21</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 11.5.2026 7:56:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7E258EAE"/>
+    <w:nsid w:val="37B448C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9549,51 +9549,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E36D042"/>
+    <w:nsid w:val="35CB29F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9679,51 +9679,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="749ABD38"/>
+    <w:nsid w:val="1EC7D7A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>