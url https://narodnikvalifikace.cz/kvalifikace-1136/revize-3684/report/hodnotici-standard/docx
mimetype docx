--- v1 (2026-05-11)
+++ v2 (2026-06-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R9BF28DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR9BF28DB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR9BF28DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5CB23DF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5CB23DF0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5CB23DF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 11.5.2026 7:56:27</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 1.6.2026 5:07:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 11.5.2026 7:56:27</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 1.6.2026 5:07:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 11.5.2026 7:56:27</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 1.6.2026 5:07:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4247,51 +4247,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 11.5.2026 7:56:27</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 1.6.2026 5:07:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4590,51 +4590,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 11.5.2026 7:56:27</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 1.6.2026 5:07:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6264,51 +6264,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 11.5.2026 7:56:27</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 1.6.2026 5:07:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7261,51 +7261,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 11.5.2026 7:56:27</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 1.6.2026 5:07:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8813,51 +8813,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 11.5.2026 7:56:27</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 1.6.2026 5:07:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9386,84 +9386,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 11.5.2026 7:56:27</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 1.6.2026 5:07:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="37B448C2"/>
+    <w:nsid w:val="61DF26E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9549,51 +9549,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35CB29F3"/>
+    <w:nsid w:val="27733EA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9679,51 +9679,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1EC7D7A5"/>
+    <w:nsid w:val="00BBDFEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>