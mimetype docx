--- v2 (2026-06-01)
+++ v3 (2026-06-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5CB23DF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5CB23DF0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5CB23DF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R731EFA98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR731EFA98" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR731EFA98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 1.6.2026 5:07:18</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 21.6.2026 17:10:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 1.6.2026 5:07:18</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 21.6.2026 17:10:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 1.6.2026 5:07:18</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 21.6.2026 17:10:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4247,51 +4247,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 1.6.2026 5:07:18</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 21.6.2026 17:10:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4590,51 +4590,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 1.6.2026 5:07:18</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 21.6.2026 17:10:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6264,51 +6264,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 1.6.2026 5:07:18</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 21.6.2026 17:10:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7261,51 +7261,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 1.6.2026 5:07:18</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 21.6.2026 17:10:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8813,51 +8813,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 1.6.2026 5:07:18</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 21.6.2026 17:10:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9386,84 +9386,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 1.6.2026 5:07:18</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 21.6.2026 17:10:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="61DF26E3"/>
+    <w:nsid w:val="48A99AD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9549,51 +9549,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27733EA8"/>
+    <w:nsid w:val="43CED221"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9679,51 +9679,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="00BBDFEE"/>
+    <w:nsid w:val="3B0B4A85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>