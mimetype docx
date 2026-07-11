--- v3 (2026-06-21)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R731EFA98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR731EFA98" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR731EFA98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R216B5894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR216B5894" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR216B5894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 21.6.2026 17:10:34</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 11.7.2026 23:25:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 21.6.2026 17:10:34</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 11.7.2026 23:25:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 21.6.2026 17:10:34</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 11.7.2026 23:25:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4247,51 +4247,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 21.6.2026 17:10:34</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 11.7.2026 23:25:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4590,51 +4590,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 21.6.2026 17:10:34</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 11.7.2026 23:25:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6264,51 +6264,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 21.6.2026 17:10:34</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 11.7.2026 23:25:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7261,51 +7261,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 21.6.2026 17:10:34</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 11.7.2026 23:25:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8813,51 +8813,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 21.6.2026 17:10:34</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 11.7.2026 23:25:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9386,84 +9386,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 21.6.2026 17:10:34</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 11.7.2026 23:25:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="48A99AD5"/>
+    <w:nsid w:val="1D913160"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9549,51 +9549,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="43CED221"/>
+    <w:nsid w:val="67FBA964"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9679,51 +9679,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3B0B4A85"/>
+    <w:nsid w:val="27A37A77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>