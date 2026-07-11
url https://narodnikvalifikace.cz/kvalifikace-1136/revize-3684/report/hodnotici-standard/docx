--- v4 (2026-07-11)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R216B5894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR216B5894" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR216B5894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R179607FA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR179607FA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR179607FA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 11.7.2026 23:25:26</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 12.7.2026 0:29:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 11.7.2026 23:25:26</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 12.7.2026 0:29:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 11.7.2026 23:25:26</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 12.7.2026 0:29:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4247,51 +4247,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 11.7.2026 23:25:26</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 12.7.2026 0:29:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4590,51 +4590,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 11.7.2026 23:25:26</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 12.7.2026 0:29:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6264,51 +6264,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 11.7.2026 23:25:26</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 12.7.2026 0:29:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7261,51 +7261,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 11.7.2026 23:25:26</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 12.7.2026 0:29:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8813,51 +8813,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 11.7.2026 23:25:26</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 12.7.2026 0:29:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9386,84 +9386,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 11.7.2026 23:25:26</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 12.7.2026 0:29:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1D913160"/>
+    <w:nsid w:val="40BF9104"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9549,51 +9549,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67FBA964"/>
+    <w:nsid w:val="64109534"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9679,51 +9679,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="27A37A77"/>
+    <w:nsid w:val="24E7377D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>