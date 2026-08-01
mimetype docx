--- v5 (2026-07-11)
+++ v6 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R179607FA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR179607FA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR179607FA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R461F19F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR461F19F2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR461F19F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 12.7.2026 0:29:44</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 1.8.2026 12:27:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 12.7.2026 0:29:44</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 1.8.2026 12:27:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 12.7.2026 0:29:44</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 1.8.2026 12:27:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4247,51 +4247,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 12.7.2026 0:29:44</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 1.8.2026 12:27:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4590,51 +4590,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 12.7.2026 0:29:44</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 1.8.2026 12:27:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6264,51 +6264,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 12.7.2026 0:29:44</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 1.8.2026 12:27:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7261,51 +7261,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 12.7.2026 0:29:44</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 1.8.2026 12:27:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8813,51 +8813,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 12.7.2026 0:29:44</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 1.8.2026 12:27:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9386,84 +9386,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 12.7.2026 0:29:44</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 1.8.2026 12:27:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="40BF9104"/>
+    <w:nsid w:val="6C3A1B25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9549,51 +9549,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64109534"/>
+    <w:nsid w:val="75F805E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9679,51 +9679,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="24E7377D"/>
+    <w:nsid w:val="66C3F814"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>