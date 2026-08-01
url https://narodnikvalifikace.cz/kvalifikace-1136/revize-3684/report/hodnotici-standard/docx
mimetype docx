--- v6 (2026-08-01)
+++ v7 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R461F19F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR461F19F2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR461F19F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7EF0AA24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7EF0AA24" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7EF0AA24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 1.8.2026 12:27:00</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 1.8.2026 13:53:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 1.8.2026 12:27:00</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 1.8.2026 13:53:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 1.8.2026 12:27:00</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 1.8.2026 13:53:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4247,51 +4247,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 1.8.2026 12:27:00</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 1.8.2026 13:53:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4590,51 +4590,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 1.8.2026 12:27:00</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 1.8.2026 13:53:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6264,51 +6264,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 1.8.2026 12:27:00</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 1.8.2026 13:53:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7261,51 +7261,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 1.8.2026 12:27:00</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 1.8.2026 13:53:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8813,51 +8813,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 1.8.2026 12:27:00</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 1.8.2026 13:53:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9386,84 +9386,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 1.8.2026 12:27:00</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 1.8.2026 13:53:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6C3A1B25"/>
+    <w:nsid w:val="6057172B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9549,51 +9549,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75F805E7"/>
+    <w:nsid w:val="37030924"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9679,51 +9679,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="66C3F814"/>
+    <w:nsid w:val="3BA860D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>