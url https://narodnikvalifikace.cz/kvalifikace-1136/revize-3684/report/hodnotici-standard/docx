--- v7 (2026-08-01)
+++ v8 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7EF0AA24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7EF0AA24" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7EF0AA24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1E8E9435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1E8E9435" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1E8E9435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 1.8.2026 13:53:40</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 22.8.2026 1:17:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 1.8.2026 13:53:40</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 22.8.2026 1:17:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 1.8.2026 13:53:40</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 22.8.2026 1:17:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4247,51 +4247,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 1.8.2026 13:53:40</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 22.8.2026 1:17:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4590,51 +4590,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 1.8.2026 13:53:40</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 22.8.2026 1:17:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6264,51 +6264,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 1.8.2026 13:53:40</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 22.8.2026 1:17:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7261,51 +7261,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 1.8.2026 13:53:40</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 22.8.2026 1:17:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8813,51 +8813,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 1.8.2026 13:53:40</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 22.8.2026 1:17:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9386,84 +9386,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 1.8.2026 13:53:40</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 22.8.2026 1:17:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6057172B"/>
+    <w:nsid w:val="3738CDAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9549,51 +9549,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37030924"/>
+    <w:nsid w:val="7E541E05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9679,51 +9679,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3BA860D9"/>
+    <w:nsid w:val="2E547A32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>