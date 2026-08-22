--- v8 (2026-08-21)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1E8E9435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1E8E9435" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1E8E9435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R603C71BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR603C71BB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR603C71BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 22.8.2026 1:17:21</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 22.8.2026 2:14:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 22.8.2026 1:17:21</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 22.8.2026 2:14:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 22.8.2026 1:17:21</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 22.8.2026 2:14:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4247,51 +4247,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 22.8.2026 1:17:21</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 22.8.2026 2:14:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4590,51 +4590,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 22.8.2026 1:17:21</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 22.8.2026 2:14:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6264,51 +6264,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 22.8.2026 1:17:21</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 22.8.2026 2:14:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7261,51 +7261,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 22.8.2026 1:17:21</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 22.8.2026 2:14:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8813,51 +8813,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 22.8.2026 1:17:21</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 22.8.2026 2:14:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9386,84 +9386,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 22.8.2026 1:17:21</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 22.8.2026 2:14:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3738CDAD"/>
+    <w:nsid w:val="05AA46C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9549,51 +9549,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E541E05"/>
+    <w:nsid w:val="479E55CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9679,51 +9679,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2E547A32"/>
+    <w:nsid w:val="632F3784"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>